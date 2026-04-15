--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -511,132 +511,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Betka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Guillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Darracq</w:t>
+                <w:t xml:space="preserve">Frederic Darrack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50 (2), pp.650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ol.544220⟩</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.544220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299068v1</w:t>
+                <w:t xml:space="preserve">hal-05364666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband THz emission of long pulses from photomixing process with optical chirped pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Taton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -645,116 +645,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Betka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Darrack</w:t>
+                <w:t xml:space="preserve">Frederic Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50 (2), pp.650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.544220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/ol.544220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364666v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-THz Fully-Metallic Geodesic Luneburg Lens Antenna</w:t>
               </w:r>
@@ -1380,51 +1380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of mobile educational resources in electrical engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études &amp; Pédagogies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1452,1691 +1452,1691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of Using a 300 GHz Radar to Detect Fractures and Lithological Changes in Rocks</w:t>
+                <w:t xml:space="preserve">Skeletonization and 3D rendering with real time terahertz tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Sanjuan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fauquet</w:t>
+                <w:t xml:space="preserve">Adrien Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Fasentieux</w:t>
+                <w:t xml:space="preserve">Pierre Gellie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mounaix</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Recur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Balacey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15102605⟩</w:t>
+              <w:t xml:space="preserve">Optics Continuum </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (5), pp.1060-1067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTCON.486227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264830v1</w:t>
+                <w:t xml:space="preserve">hal-04264820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz diffractive imaging with saturated data inpainting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta G Tsiplakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48 (21), pp.5463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.499478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletonization and 3D rendering with real time terahertz tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Chopard</w:t>
+                <w:t xml:space="preserve">Feasibility of Using a 300 GHz Radar to Detect Fractures and Lithological Changes in Rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fasentieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Continuum </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (5), pp.1060-1067. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (10), pp.2605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OPTCON.486227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs15102605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264820v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz diffractive imaging with saturated data inpainting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta G Tsiplakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48 (21), pp.5463-5466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.499478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable ultrafast infrared generation in a gas-filled hollow-core capillary by a four-wave mixing process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HOBIT. Un concept innovant pour la transformation des pratiques pédagogiques en physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Zurita Miranda</w:t>
+                <w:t xml:space="preserve">Lionel Canioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Fourcade Dutin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+                <w:t xml:space="preserve">Stéphanie Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73, pp.36-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202273036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813294v1</w:t>
+                <w:t xml:space="preserve">hal-03783053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Nondestructive Testing with Ultra-Wideband FMCW Radar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-scan multiplane phase retrieval with a radiation of terahertz quantum cascade laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barnabe Carre</w:t>
+                <w:t xml:space="preserve">Elizaveta Tsiplakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Balbekin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Smolyanskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Chopard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mounaix</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s23010187⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-022-07787-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930018v1</w:t>
+                <w:t xml:space="preserve">hal-03692289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable ultra-fast infrared generation in a gas-filled hollow core capillary by a four-wave mixing process: erratum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coralie Fourcade-Dutin</w:t>
+                <w:t xml:space="preserve">Terahertz Nondestructive Testing with Ultra-Wideband FMCW Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnabe Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOSA B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.464375⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23010187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309771v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-scan multiplane phase retrieval with a radiation of terahertz quantum cascade laser</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable ultra-fast infrared generation in a gas-filled hollow core capillary by a four-wave mixing process: erratum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Balbekin</w:t>
+                <w:t xml:space="preserve">Olivia Zurita-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Smolyanskaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Perraud</w:t>
+                <w:t xml:space="preserve">Coralie Fourcade-Dutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9p. </w:t>
+              <w:t xml:space="preserve">JOSA B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (7), pp.1762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-022-07787-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.464375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692289v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOBIT. Un concept innovant pour la transformation des pratiques pédagogiques en physique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable ultrafast infrared generation in a gas-filled hollow-core capillary by a four-wave mixing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Canioni</w:t>
+                <w:t xml:space="preserve">Olivia Zurita Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fourcade Dutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (3 - erratum : n°7)), 662-670 (erratum : pp 1762)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783053v1</w:t>
+                <w:t xml:space="preserve">hal-03813294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable ultra-fast infrared generation in a gas-filled hollow core capillary by a four-wave mixing process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+                <w:t xml:space="preserve">Scanning point terahertz source microscopy of unstained comedo ductal carcinoma in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosuke Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hironaru Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Macgrogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.444574⟩</w:t>
+              <w:t xml:space="preserve">Optics Continuum </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (3), pp.527-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTCON.448444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558771v1</w:t>
+                <w:t xml:space="preserve">hal-03691895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-scan multiplane phase retrieval with a radiation of terahertz quantum cascade laser</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable ultra-fast infrared generation in a gas-filled hollow core capillary by a four-wave mixing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Balbekin</w:t>
+                <w:t xml:space="preserve">Olivia Zurita-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Smolyanskaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Perraud</w:t>
+                <w:t xml:space="preserve">Coralie Fourcade-Dutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-022-07787-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (3), pp.662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.444574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845696v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning point terahertz source microscopy of unstained comedo ductal carcinoma in situ</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Guillet</w:t>
+                <w:t xml:space="preserve">Single-scan multiplane phase retrieval with a radiation of terahertz quantum cascade laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Tsiplakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Balbekin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Smolyanskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Continuum </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (3), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-022-07787-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OPTCON.448444⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03691895v1</w:t>
+                <w:t xml:space="preserve">hal-03845696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable ultra-fast infrared generation in a gas-filled hollow core capillary by a four-wave mixing process: erratum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Zurita-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fourcade-Dutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3187,90 +3187,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-Free Observation of Micrometric Inhomogeneity of Human Breast Cancer Cell Density Using Terahertz Near-Field Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosuke Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hironaru Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Macgrogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3723,77 +3723,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz refractive index-based morphological dilation for breast carcinoma delineation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Caravera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Macgrogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bücher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3851,1039 +3851,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TeraPulse Lx for terahertz imaging of painting on canvas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz Phase Retrieval Imaging in Reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Smolyanskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1866/1/012004⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (15), pp.4168-4171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.397935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854443v1</w:t>
+                <w:t xml:space="preserve">hal-02891064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz near-field microscopy of ductal carcinoma in situ (DCIS) of the breast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Guided Reflectometry Imaging Unit using Millimeter Wave FMCW Radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.647-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2020.3008330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2515-7647/abbcda⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02999983v1</w:t>
+                <w:t xml:space="preserve">hal-02896005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Varnish Ageing and its Consequences on Terahertz Imagery: Demonstration on a Painting Presumed of the French Renaissance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TeraPulse Lx for terahertz imaging of painting on canvas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10762-020-00733-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1866/1/012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273504v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided Reflectometry Imaging Unit using Millimeter Wave FMCW Radars</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Terahertz near-field microscopy of ductal carcinoma in situ (DCIS) of the breast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosuke Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazunori Serita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hironaru Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2020.3008330⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.044008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7647/abbcda⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896005v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Phase Retrieval Imaging in Reflection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Varnish Ageing and its Consequences on Terahertz Imagery: Demonstration on a Painting Presumed of the French Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Koch-Dandolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai Petrov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olga Smolyanskaya</w:t>
+                <w:t xml:space="preserve">F. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (15), pp.4168-4171. </w:t>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (12), pp.1556-1566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.397935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10762-020-00733-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891064v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided terahertz pulse reflectometry with double photoconductive antenna</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Fauquet</w:t>
+                <w:t xml:space="preserve">Using soy protein in the three-component phantom for breast cancer mimicking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Humbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mounaix</w:t>
+                <w:t xml:space="preserve">A.A. Lykina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Lepeshkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Baranenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.V. Kravtsenyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.381646⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1537, pp.012019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1537/1/012019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476707v1</w:t>
+                <w:t xml:space="preserve">hal-02891061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Versatile Illumination System for Real-Time Terahertz Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gellie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vuillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s20143993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using soy protein in the three-component phantom for breast cancer mimicking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D.A. Baranenko</w:t>
+                <w:t xml:space="preserve">Guided terahertz pulse reflectometry with double photoconductive antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.V. Kravtsenyuk</w:t>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1537, pp.012019. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (6), pp.1641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1537/1/012019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.381646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891061v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Terahertz Spectroscopic Holographic Assessment of Optical Properties of Diabetic Blood Plasma</w:t>
               </w:r>
@@ -4895,51 +4895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksim S Kulya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniy L Odlyanitskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilia A Mustafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5003,90 +5003,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Terahertz Spectroscopic Holographic Assessment of Optical Properties of Diabetic Blood Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksim Kulya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniy Odlyanitskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilia Mustafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5131,295 +5131,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Tree Algorithm to Evaluate Terahertz Signal Contribution of Specific Optical Paths within Multi-Layered Materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mingming Pan</w:t>
+                <w:t xml:space="preserve">Ex Vivo Breast Tumor Identification: Advances Toward a Silicon-Based Terahertz Near-Field Imaging Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ullrich Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Hillger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritesh Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Grzyb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2019.2937208⟩</w:t>
+              <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (9), pp.32-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMM.2019.2922119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335825v1</w:t>
+                <w:t xml:space="preserve">hal-02890448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex Vivo Breast Tumor Identification: Advances Toward a Silicon-Based Terahertz Near-Field Imaging Sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bucher</w:t>
+                <w:t xml:space="preserve">Iterative Tree Algorithm to Evaluate Terahertz Signal Contribution of Specific Optical Paths within Multi-Layered Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (9), pp.32-46. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMM.2019.2922119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2019.2937208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890448v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Spectroscopy and Quantum Mechanical Simulations of Crystalline Copper-Containing Historical Pigments</w:t>
               </w:r>
@@ -5444,51 +5444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna L Koch Dandolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Korter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5721,51 +5721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simoens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44 (3), pp.483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5799,90 +5799,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning laser terahertz near-field reflection imaging system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosuke Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazunori Serita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirui Zang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hironaru Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwao Kawayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5927,515 +5927,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz frequency modulated continuous wave imaging advanced data processing for art painting analysis</w:t>
+                <w:t xml:space="preserve">Terahertz biophotonics as a tool for studies of dielectric and spectral properties of biological tissues and liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinna Dandolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+                <w:t xml:space="preserve">O.A. Smolyanskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Ma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Fauquet</w:t>
+                <w:t xml:space="preserve">N.V. Chernomyrdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Roux</w:t>
+                <w:t xml:space="preserve">A.A. Konovko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zaytsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ozheredov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.26.005358⟩</w:t>
+              <w:t xml:space="preserve">Progress in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62, pp.1-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pquantelec.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718044v1</w:t>
+                <w:t xml:space="preserve">hal-01923488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilot study of freshly excised breast tissue response in the 300 – 600 GHz range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Al-Ibadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laven Mavarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hillger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janusz Grzyb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical optics express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/BOE.9.002930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz biophotonics as a tool for studies of dielectric and spectral properties of biological tissues and liquids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz frequency modulated continuous wave imaging advanced data processing for art painting analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Konovko</w:t>
+                <w:t xml:space="preserve">Corinna Dandolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Zaytsev</w:t>
+                <w:t xml:space="preserve">Xue Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ozheredov</w:t>
+                <w:t xml:space="preserve">Marie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 62, pp.1-77. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (5), pp.4258-5367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pquantelec.2018.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.005358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01923488v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NearSense – Advances Towards a Silicon-Based Terahertz Near-Field Imaging Sensor for Ex Vivo Breast Tumour Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laven Mavarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hillger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janusz Grzyb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ullrich Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frequenz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -6473,77 +6473,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D and 3D Terahertz Imaging and X-Rays CT for Sigillography Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Balacey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6601,295 +6601,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Blood Plasma Optical Properties in Mice Grafted with Ehrlich Carcinoma in the Frequency Range 0.1–1.0 THz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Smolyanskaya</w:t>
+                <w:t xml:space="preserve">Art Painting Diagnostic Before Restoration with Terahertz and Millimeter Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Kravtsenyuk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.P. Guillet</w:t>
+                <w:t xml:space="preserve">K. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1070/QEL16383⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.369-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-017-0358-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660495v1</w:t>
+                <w:t xml:space="preserve">hal-01437051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art Painting Diagnostic Before Restoration with Terahertz and Millimeter Waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Roux</w:t>
+                <w:t xml:space="preserve">Study of Blood Plasma Optical Properties in Mice Grafted with Ehrlich Carcinoma in the Frequency Range 0.1–1.0 THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Smolyanskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Kravtsenyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Fauquet</w:t>
+                <w:t xml:space="preserve">A.V. Panchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniy Odlyanitskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38, pp.369-379. </w:t>
+              <w:t xml:space="preserve">Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (11), pp.1031 - 1040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10762-017-0358-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1070/QEL16383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437051v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une « Mallette Scan Champ Proche » pour l’enseignement de la compatibilité électromagnétique</w:t>
               </w:r>
@@ -7031,64 +7031,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Françoise Obaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Bou-Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Recur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Balacey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55, pp.3462 - 3462. </w:t>
@@ -7260,77 +7260,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Processing Sequence for 3-D THz Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Balacey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Recur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Bou Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7554,51 +7554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Recur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Balacey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Bou Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7656,420 +7656,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of the application of the EOP techniques on bipolar devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of Terahertz Tomography Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Recur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mehdi Rebai</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kevin Sanchez</w:t>
+                <w:t xml:space="preserve">Louis Frederique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Canioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (4), pp.382-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-014-0057-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091179v1</w:t>
+                <w:t xml:space="preserve">hal-00968839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordered subsets convex algorithm for 3D terahertz transmission tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Recur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Balacey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Bou Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (19), pp.23299-23309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.22.023299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Terahertz Tomography Techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Recur</w:t>
+                <w:t xml:space="preserve">A comprehensive study of the application of the EOP techniques on bipolar devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mehdi Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Frederique</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Canioni</w:t>
+                <w:t xml:space="preserve">Bernou Elise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (9-10), pp.2088-2092</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968839v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aeronautics composite material inspection with a terahertz time-domain spectroscopy system</w:t>
               </w:r>
@@ -8202,77 +8202,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-flexible multiband terahertz metamaterial absorber for conformal geometry applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick de Miollis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (23), pp.4988-4990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8568,51 +8568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz radiation for tomographic inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Recur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9366,364 +9366,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lentilles géodésiques pour le THz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CLEO ® /Europe-EQEC 2025 Photo-mixing of chirped ultra-short optical pulses at 1 µm for the generation of broadband long THz pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Taton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Betka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique Micro-Onde (JCOM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFO, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CLEO®/Europe-EQEC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151216v1</w:t>
+                <w:t xml:space="preserve">hal-05068514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed terahertz imaging using a plasmonic photoconductive terahertz source array</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lentilles géodésiques pour le THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mona Jarrahi</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson J.G. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications XVI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée du Club Optique Micro-Onde (JCOM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jun 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352851v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLEO ® /Europe-EQEC 2025 Photo-mixing of chirped ultra-short optical pulses at 1 µm for the generation of broadband long THz pulses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilyes Betka</w:t>
+                <w:t xml:space="preserve">Pulsed terahertz imaging using a plasmonic photoconductive terahertz source array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xurong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanqi Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Jarrahi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO®/Europe-EQEC 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, San Diego, France. pp.18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3064773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068514v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emetteurs OPTO-THz structurés et cohérents par photomélange à base de technologies III-V</w:t>
               </w:r>
@@ -9834,90 +9834,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic photoconductive terahertz source array for multi-spectral imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xurong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Jan 2025, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10061,208 +10061,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz coherent source based on light structuration using III-V semiconductor laser technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Range Migration Algorithm for sub-mm resolution imaging at 120 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrián Bartolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Chomet</w:t>
+                <w:t xml:space="preserve">Carré Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chopard Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gellie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Normandie 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Perth, Australia. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592230v1</w:t>
+                <w:t xml:space="preserve">hal-04745439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz generation by photo-mixing of chirped pulses at 1 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Taton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10271,193 +10263,201 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Perth, Australia. pp.1-2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Range Migration Algorithm for sub-mm resolution imaging at 120 GHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chopard Adrien</w:t>
+                <w:t xml:space="preserve">THz coherent source based on light structuration using III-V semiconductor laser technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nadrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Bartolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping-Keng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optique Normandie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Société Française d'Optique, Jul 2024, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745439v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOURCE THZ COHERENTE ACCORDABLE BASEE SUR DES TECHNOLOGIES III-V</w:t>
               </w:r>
@@ -10672,103 +10672,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">300 GHz frequency modulated continuous wave (FMCW) radar system for detecting rocks’ lithological changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fasentieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10910,77 +10910,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplane phase retrieval with monochromatic terahertz sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Tsiplakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11025,584 +11025,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast Carcinoma Segmentation Based on Terahertz Refractive Index Thresholding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz data processing for imaging and spectroscopy of artwork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniy Odlyanitskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Smolyanskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Sirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassar Quentin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Macgrogan</w:t>
+                <w:t xml:space="preserve">Vincent Detalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international THz-BioWORKSHOP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics for Arts, Architecture, and Archaeology (O3A) VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online Only, France. pp.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2592597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561591v1</w:t>
+                <w:t xml:space="preserve">hal-03277818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teragogic : Open source platform for low cost millimeter wave sensing and terahertz imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mounaix</w:t>
+                <w:t xml:space="preserve">Association of the terahertz refractive index and morphological dilation operations for breast carcinoma detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caravera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Macgrogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hillger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Radar Conference (RadarConf21)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RadarConf2147009.2021.9455312⟩</w:t>
+              <w:t xml:space="preserve">46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/irmmw-thz50926.2021.9567087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273550v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of the terahertz refractive index and morphological dilation operations for breast carcinoma detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Hillger</w:t>
+                <w:t xml:space="preserve">Teragogic : Open source platform for low cost millimeter wave sensing and terahertz imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Shun Goh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/irmmw-thz50926.2021.9567087⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE Radar Conference (RadarConf21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Atlanta, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RadarConf2147009.2021.9455312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466306v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz data processing for imaging and spectroscopy of artwork</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Detalle</w:t>
+                <w:t xml:space="preserve">Breast Carcinoma Segmentation Based on Terahertz Refractive Index Thresholding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassar Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Hillger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Grzyb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ullrich Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Macgrogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics for Arts, Architecture, and Archaeology (O3A) VIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th international THz-BioWORKSHOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNR, Apr 2021, Online, Italy. pp.60-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277818v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application the THz spectroscopy and holographic approach for diagnostics of dry pellets of human blood plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smolyanskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksim Kulya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11709,64 +11709,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rioult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11802,1059 +11802,1059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of optical parameters for blood plasma pellets using pulse terahertz holography method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical parametric amplification in gas-filled hollow core capillary for the generation of tunable pulses in the infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Zurita-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fourcade Dutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.L. Odlyanitskiy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V.N. Trukhin</w:t>
+                <w:t xml:space="preserve">Pierre Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 International Conference Laser Optics (ICLO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9TH EPS-QEOD EUROPHOTON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPS, Aug 2020, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273456v1</w:t>
+                <w:t xml:space="preserve">hal-02965824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable source of infrared pulses in gas-filled hollow core capillary</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fauquet</w:t>
+                <w:t xml:space="preserve">Simplified FMCW Radars Implementation for Guided Terahertz Reflectometry Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Laser Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Buffalo, France. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103884v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Multiple-Plane Phase Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriene Choppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Washington, United States. pp.HF4G.8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/DH.2020.HF4G.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D painting distribution extracted by time domain spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Fauquet</w:t>
+                <w:t xml:space="preserve">Optical parametric amplification in gas-filled hollow-core capillary for the generation of tunable pulses in the infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Zurita Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fourcade-Dutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J B Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNAIA 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">EPS-QEOD Europhoton Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, PRAGUE, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284459v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Diffractive Reflection Phase Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Chopard</w:t>
+                <w:t xml:space="preserve">3D painting distribution extracted by time domain spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olga Smolyanskaya</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J B Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SNAIA 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273489v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical parametric amplification in gas-filled hollow-core capillary for the generation of tunable pulses in the infrared</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fauquet</w:t>
+                <w:t xml:space="preserve">Terahertz Diffractive Reflection Phase Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Smolyanskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS-QEOD Europhoton Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Buffalo, France. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103883v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical parametric amplification in gas-filled hollow core capillary for the generation of tunable pulses in the infrared</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+                <w:t xml:space="preserve">Reconstruction of optical parameters for blood plasma pellets using pulse terahertz holography method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.L. Odlyanitskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Kulya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Mustafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.N. Trukhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9TH EPS-QEOD EUROPHOTON</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 International Conference Laser Optics (ICLO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, St. Petersburg, France. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICLO48556.2020.9285619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965824v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified FMCW Radars Implementation for Guided Terahertz Reflectometry Sensing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Mounaix</w:t>
+                <w:t xml:space="preserve">Tunable source of infrared pulses in gas-filled hollow core capillary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Zurita Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fourcade Dutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Béjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OSA Laser Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Washington, DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370653⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03273467v1</w:t>
+                <w:t xml:space="preserve">hal-03103884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast and homogeneous illumination applied to full-field terahertz imaging</w:t>
               </w:r>
@@ -12892,51 +12892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gellie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Buffalo, France. pp.1-2, </w:t>
@@ -12968,351 +12968,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz Spectroscopy, Holographic Approach and Phantoms Design for the Diagnostics of Socially Significant Diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yu. Kistenev</w:t>
+                <w:t xml:space="preserve">Using soy protein in the three-component phantom for breast cancer mimicking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Lykina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Lepeshkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Baranenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370804⟩</w:t>
+              <w:t xml:space="preserve">SNAIA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.012019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1537/1/012019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273482v1</w:t>
+                <w:t xml:space="preserve">hal-02883376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using soy protein in the three-component phantom for breast cancer mimicking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.A. Baranenko</w:t>
+                <w:t xml:space="preserve">THz Spectroscopy, Holographic Approach and Phantoms Design for the Diagnostics of Socially Significant Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Smolyanskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vaks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. Kistenev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNAIA 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1537/1/012019⟩</w:t>
+              <w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Buffalo, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883376v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable source of infrared pulses in gas-filled hollow core capillary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Zurita-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fourcade-Dutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Béjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13380,90 +13380,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teragogic: Open source platform for low cost millimeter wave sensing, terahertz imaging and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Shun Goh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingming Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNAIA 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, paris, France</w:t>
@@ -13518,51 +13518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay V Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriene Choppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13643,51 +13643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Sirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smolyanskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Portieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13736,1685 +13736,1685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz imaging with a hollow core waveguide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Fauquet</w:t>
+                <w:t xml:space="preserve">Reconstructed THz phase image of the two-component numerical model of breast cancer tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Smolyanskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Kulya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dean Lewis</w:t>
+                <w:t xml:space="preserve">Olga Kravtsenuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German THz Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523215v1</w:t>
+                <w:t xml:space="preserve">hal-02350797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of millimeter wave III/V semiconductor and integrated silicon based FMCW radars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Roux</w:t>
+                <w:t xml:space="preserve">Terahertz pulse time-domain holography method for phase imaging of breast tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Balbekin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Smolyanskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Kulya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quantitative Phase Imaging V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, France. pp.15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2508711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874588⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02350788v1</w:t>
+                <w:t xml:space="preserve">hal-02481331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The terahertz pulse time-domain holography method for phase imaging of breast tissue sample</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+                <w:t xml:space="preserve">Interaction of Terahertz Radiation with Bio-Like Objects: Theoretical and Numerical Modelling, Real Objects and Phantom Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Smolyanskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O V Kravtsenyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E L Odlyanitskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bright Far-Infrared Optoelectronic Sources Applied to Field-Matter Interaction Studies, Life Sciences and Environmental Monitoring International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRN FIR LAB, Jul 2019, Nizhny Novgorod, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/DH.2019.Th4B.6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02381146v1</w:t>
+                <w:t xml:space="preserve">hal-02482611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing with terahertz FMCW radars</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Terahertz spectra of drug-laden magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Smolyanskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Trukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Gavrilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniy Odlyanitskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Semenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart NanoMaterials 2019: Advances, Innovation and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloidal Nanoparticles for Biomedical Applications XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2506870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481272v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a THz Hollow-core Fiber for Sample Reflectance Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gildo Rodrigues</w:t>
+                <w:t xml:space="preserve">Contactless Terahertz Paint Thickness Measurements : specificity of aeronautics industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Susset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fauché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bou Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B. Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AeroNDT 2019 11th International Symposium on NDT in Aerospace, Nov 2019, Paris-Saclay, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Saclay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350784v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and Experimental Analysis of the Mechanisms of the Interaction of Terahertz Radiation with Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A S Ratushniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T A Zapara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A L Proskura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A S Kozlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D S Serdyukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bright Far-Infrared Optoelectronic Sources Applied to Field-Matter Interaction Studies, Life Sciences and Environmental Monitoring International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse terahertz holographic reconstruction of optical parameters for blood plasma pellets</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Study of a THz Hollow-core Fiber for Sample Reflectance Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildo Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart NanoMaterials 2019: Advances, Innovation and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481283v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning laser terahertz near-field reflection microscope for biological analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosuke Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazunori Serita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirui Zang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hironaru Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwao Kawayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Optics: Design and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Tucson, United States. pp.DT2B.5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/BODA.2019.DT2B.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless Terahertz Paint Thickness Measurements : specificity of aeronautics industry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J-B. Perraud</w:t>
+                <w:t xml:space="preserve">Pulse terahertz holographic reconstruction of optical parameters for blood plasma pellets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smolyanskaya Olga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Trukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassar Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odlyanitskiy Evgeniy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AeroNDT 2019 11th International Symposium on NDT in Aerospace, Nov 2019, Paris-Saclay, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Saclay, France</w:t>
+              <w:t xml:space="preserve">Smart NanoMaterials 2019: Advances, Innovation and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877394v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz spectra of drug-laden magnetic nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Semenova</w:t>
+                <w:t xml:space="preserve">THz imaging with a hollow core waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dean Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloidal Nanoparticles for Biomedical Applications XIV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">French-German THz Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Kaiserslautern, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335873v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Terahertz Radiation with Bio-Like Objects: Theoretical and Numerical Modelling, Real Objects and Phantom Experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mounaix</w:t>
+                <w:t xml:space="preserve">Comparative study of millimeter wave III/V semiconductor and integrated silicon based FMCW radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bright Far-Infrared Optoelectronic Sources Applied to Field-Matter Interaction Studies, Life Sciences and Environmental Monitoring International Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482611v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz pulse time-domain holography method for phase imaging of breast tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">The terahertz pulse time-domain holography method for phase imaging of breast tissue sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Balbekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Smolyanskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Petrov</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Macgrogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Phase Imaging V</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2508711⟩</w:t>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, France. pp.Th4B.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2019.Th4B.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481331v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructed THz phase image of the two-component numerical model of breast cancer tissue</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Sensing with terahertz FMCW radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart NanoMaterials 2019: Advances, Innovation and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874377⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02350797v1</w:t>
+                <w:t xml:space="preserve">hal-02481272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient Painting on Copper Substrate Inspected by Terahertz Spectroscopy-Imaging</w:t>
               </w:r>
@@ -15439,64 +15439,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Koch-Dandolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-1, </w:t>
@@ -15560,51 +15560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15668,90 +15668,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near field and far field investigations on breast cancer tissus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassar Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Macgrogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ullrich Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15845,51 +15845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gellie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Storage System and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Wuhan, France. pp.JW4A.62, </w:t>
@@ -15921,662 +15921,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on PCA for Breast Tissue Segmentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en œuvre de technologies réseaux sans fil. De l’identification à la programmation d’apps et de serveur http</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Al-Ibadi</w:t>
+                <w:t xml:space="preserve">Serge Bouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mavarani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CETSIS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fes, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877404v1</w:t>
+                <w:t xml:space="preserve">hal-01914077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varnishes of painting material studied by terahertz spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Fauquet</w:t>
+                <w:t xml:space="preserve">Shape from Focus Applied to Real- Time Terahertz Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perraud Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Meilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877395v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of terahertz waveguide in reflective mode configuration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Fauquet</w:t>
+                <w:t xml:space="preserve">Studies on PCA for Breast Tissue Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lewis</w:t>
+                <w:t xml:space="preserve">A. Al-Ibadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mavarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hillger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grzyb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan. pp.1-2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510434⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Nagoya, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02522845v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape from Focus Applied to Real- Time Terahertz Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Meilhan</w:t>
+                <w:t xml:space="preserve">Varnishes of painting material studied by terahertz spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Koch-Dandolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nagoya, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923691v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre de technologies réseaux sans fil. De l’identification à la programmation d’apps et de serveur http</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of terahertz waveguide in reflective mode configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Bouter</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914077v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varnishes of painting material studied by terahertz spectroscopy</w:t>
               </w:r>
@@ -16601,91 +16601,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Koch-Dandolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nagoya, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877398v1</w:t>
@@ -16696,90 +16696,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz frequency modulated continuous wave imaging for non-destructive evaluation of painting and multilayer parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kejia Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Ludovica Koch Dandolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16830,103 +16830,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided terahertz pulsed reflectometry: a remote probe for near-field imaging (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingming Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dean Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.21, </w:t>
@@ -17003,51 +17003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Obaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Balacey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Recur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17111,90 +17111,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Solid-State 0.56 THz Near-Field Array for μM-Scale Surface Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hillger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritesh Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Grzyb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laven Mavarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan. </w:t>
@@ -17232,77 +17232,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of terahertz radiation with tissue phantoms: numerical and experimental studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.A. Smolyanskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Kulya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.V. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17360,303 +17360,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agar and Silica Gel Based Biotissue-mimicking Phantoms in THz Frequency Range</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseignement dans le supérieur impliquant l'usage du Smartphone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">Réunion annuel du programme IDEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546453v1</w:t>
+                <w:t xml:space="preserve">hal-03637774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle non destructif terahertz et fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La photonique appliquée à l'aéronautique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement dans le supérieur impliquant l'usage du Smartphone.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agar and Silica Gel Based Biotissue-mimicking Phantoms in THz Frequency Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odlyanitskiy Evgeniy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smolyanskaya Olga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Kravtsenyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Popov A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuel du programme IDEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637774v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided terahertz pulsed reflectometry simulation with near field probe</w:t>
               </w:r>
@@ -17668,77 +17668,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mounaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 42nd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Cancun, Mexico. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17798,77 +17798,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Ibadi Amel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Bou-Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassar Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Macgrogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Balacey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint Petersbourg, Russia</w:t>
@@ -17949,51 +17949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 42nd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Cancun, Mexico. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18040,90 +18040,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOBIT: Hybrid Optical Bench for Innovative Teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Furio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Canioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI'17 - Proceedings of the 2017 CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Denver, United States. </w:t>
@@ -18174,77 +18174,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art Painting Testing with Terahertz Pulse and Frequency Modulated Continuous Wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kejian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18286,103 +18286,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Data And Image Processing For Biomedical Sample Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Balacey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Pickwell-Macpherson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Macgrogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRRMW 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, copenague, Denmark</w:t>
@@ -18437,77 +18437,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kejian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRMMW 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. </w:t>
@@ -18545,77 +18545,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz tomography and image processing : a new tool for polymer and ceramic additive manufacturing characrerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Françoise Obaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Balacey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18670,103 +18670,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Modulated Continuous Wave Terahertz Imaging For Art Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRMMW 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, copenague, Denmark</w:t>
@@ -18789,295 +18789,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination and identification of RDX/PETN explosives by chemometrics applied to terahertz time-domain spectral imaging</w:t>
+                <w:t xml:space="preserve">Chemical imaging and quantification of RDX/PETN mixtures by PLS applied on terahertz time-domain spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Bou Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Palka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> VIII Millimetre Wave and Terahertz Sensors and Technology conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toulouse, France. </w:t>
+              <w:t xml:space="preserve"> 40th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz), 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hong Kong, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2197442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2015.7327791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263937v1</w:t>
+                <w:t xml:space="preserve">hal-01263833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical imaging and quantification of RDX/PETN mixtures by PLS applied on terahertz time-domain spectroscopy</w:t>
+                <w:t xml:space="preserve">Discrimination and identification of RDX/PETN explosives by chemometrics applied to terahertz time-domain spectral imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Bou Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Palka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 40th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz), 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Hong Kong, China. </w:t>
+              <w:t xml:space="preserve"> VIII Millimetre Wave and Terahertz Sensors and Technology conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2015.7327791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2197442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263833v1</w:t>
+                <w:t xml:space="preserve">hal-01263937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMI : Augmented Michelson Interferometer</w:t>
               </w:r>
@@ -19115,51 +19115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETOP 2015 - Education and Training in Optics &amp; Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.1-6</w:t>
@@ -19201,51 +19201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Effect on Reflected Laser Probing Signal of Multiple Elementary Substructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19313,64 +19313,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing sequence for non-destructive inspection based on 3D terahertz images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Balacey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perraud Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Bou Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19447,103 +19447,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Effect on Reflected Laser Probing Signal of Multiple Elementary Substructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mehdi Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th International symposium on the Physical and Failure Analysis of integrated circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Singapour, Singapore. pp.370-374, </w:t>
@@ -19575,277 +19575,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Terahertz Imaging for the Control of Aeronautics Composite Multilayered Structures</w:t>
+                <w:t xml:space="preserve">X-ray versus 3D terabertz imaging for sigillograpby science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ospald</w:t>
+                <w:t xml:space="preserve">R. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Recur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Zouaghi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+                <w:t xml:space="preserve">M. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRMMW 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555656v1</w:t>
+                <w:t xml:space="preserve">hal-01555679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray versus 3D terabertz imaging for sigillograpby science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Terahertz Imaging for the Control of Aeronautics Composite Multilayered Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ospald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Durand</w:t>
+                <w:t xml:space="preserve">D. Molter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Beigang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRMMW 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555679v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Health Monitoring using a Scanning THz System</w:t>
               </w:r>
@@ -19883,51 +19883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Vleugels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ospald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 38th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Mainz, Germany. pp.1-2, </w:t>
@@ -20093,860 +20093,860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-Terahertz Tomography using a more realistic beam propagation model applied to different image reconstruction methods</w:t>
+                <w:t xml:space="preserve">Millimeter waves reflector with Luneburg lenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Delagnes</w:t>
+                <w:t xml:space="preserve">M. Catarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Benharbone</w:t>
+                <w:t xml:space="preserve">M. Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Canioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 37th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
+              <w:t xml:space="preserve">Infrared, Millimeter, and Terahertz Waves (IRMMW-THz), 2012 37th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Wollongong, NSW, Australia. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380206⟩</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555431v1</w:t>
+                <w:t xml:space="preserve">hal-01555432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter waves reflector with Luneburg lenses</w:t>
+                <w:t xml:space="preserve">3D-Terahertz Tomography using a more realistic beam propagation model applied to different image reconstruction methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Bonnaud</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Recur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Manek-Honninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gerbaud</w:t>
+                <w:t xml:space="preserve">J. C. Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Canioni</w:t>
+                <w:t xml:space="preserve">W. Benharbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared, Millimeter, and Terahertz Waves (IRMMW-THz), 2012 37th International Conference on</w:t>
+              <w:t xml:space="preserve">2012 37th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Wollongong, NSW, Australia. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555432v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First communication link using a 300-GHz source and a Si plasma-wave detector</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sondes de champ proche THz sensibles à la polarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pénarier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International TeraNano &amp;GDRI Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Tokyo, Japan. pp.28P-07</w:t>
+              <w:t xml:space="preserve">Journée "Antenne de Champ Proche'' du GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814904v1</w:t>
+                <w:t xml:space="preserve">hal-01904167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from rectangular waveguide to Sommerfeld mode on a wire</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Micro-bolomètres à température ambiante pour la microscopie champ proche Térahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Euphrasie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ben Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danick Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journées Térahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904163v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimetric near-field imaging experiment using a transition from rectangular waveguide to cylindrical surface wave guide</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First communication link using a 300-GHz source and a Si plasma-wave detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lapeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONIC 2011, 5th International Conference on Electromagnetic Near-Field Characterization and Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rouen, France</w:t>
+              <w:t xml:space="preserve">International TeraNano &amp;GDRI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Tokyo, Japan. pp.28P-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904160v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-bolomètres à température ambiante pour la microscopie champ proche Térahertz</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition from rectangular waveguide to Sommerfeld mode on a wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">6e Journées Térahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636016v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondes de champ proche THz sensibles à la polarisation</w:t>
+                <w:t xml:space="preserve">Millimetric near-field imaging experiment using a transition from rectangular waveguide to cylindrical surface wave guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Pénarier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Antenne de Champ Proche'' du GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">ICONIC 2011, 5th International Conference on Electromagnetic Near-Field Characterization and Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904167v1</w:t>
+                <w:t xml:space="preserve">hal-01904160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagating and coupling Sommerfeld waves on wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21010,77 +21010,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Euphrasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ben Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danick Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de microscopie à sondes locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t>
@@ -21103,329 +21103,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of room temperature bolometers for THz applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Thiery</w:t>
+                <w:t xml:space="preserve">Terahertz near-field imaging using a Y splitter and Sommerfeld wire waves on bare metal rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cretin</w:t>
+                <w:t xml:space="preserve">T. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves (IRMMW-THz 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIMW.2010.5612583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565301v1</w:t>
+                <w:t xml:space="preserve">hal-00584459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz near-field imaging using a Y splitter and Sommerfeld wire waves on bare metal rods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Grosjean</w:t>
+                <w:t xml:space="preserve">Investigations of room temperature bolometers for THz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ben Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Euphrasie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves (IRMMW-THz 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.WE-P.27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584459v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental studies of metallic grids absorption: Application to the design of a bolometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Euphrasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21515,77 +21515,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-bolomètre à température ambiante pour la microscopie champs proche THz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Euphrasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21666,51 +21666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21929,51 +21929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pénarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual Meeting - Topical Meeting on Terahertz Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
@@ -22175,51 +22175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pénarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22300,51 +22300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22399,77 +22399,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probe design for electromagnetic near field THz mappings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pénarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22625,90 +22625,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THZ coherent source based on light structuration using III-V semiconductor laser technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nadrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Bartolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping-Keng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rouen, France. </w:t>
@@ -22832,64 +22832,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des effets de réfraction par immersion dans un liquide à adaptation d’indice pour l’imagerie terahertz 2D et 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22985,51 +22985,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device and method for generating porosity images of a sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23060,51 +23060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid simulator and method for teaching optics or for training adjustment of an optical device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Canioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23219,64 +23219,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco-Chinese Workshop : Collaboration in Photonics between University of Bordeaux and Huazhong University of Science and Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Canioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mythili Prakasam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23517,51 +23517,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBB9F7AC"/>
+    <w:nsid w:val="87E09EB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23748,51 +23748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-guillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4434-8052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151192669" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195208140" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8136-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ims-bordeaux.fr/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lt3.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terahertz.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terahertz.fr/teaching/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthoumieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demontoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/aot.2026.1704376" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299068v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Taton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fauquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Betka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Guillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Darracq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.544220" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Darrack" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.544220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Castillo-Tapia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Palomares Caballero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. G. Fonseca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tthz.2025.3548452" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casamayou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dillmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Salin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44217-025-00718-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tuan Bui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Elachachi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Oifi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.60" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rioult" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-024-00984-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04673699v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Normand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44217-024-00192-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741482v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2024.7913" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fasentieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15102605" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264848v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta G Tsiplakova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chopard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.499478" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gellie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Recur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Balacey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTCON.486227" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295367v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zurita Miranda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade Dutin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darracq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabe Carre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010187" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zurita-Miranda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade-Dutin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.464375" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Tsiplakova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Balbekin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Smolyanskaya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07787-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783053v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Canioni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202273036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.444574" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691895v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Okada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cassar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironaru Murakami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Macgrogan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTCON.448444" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.464375" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273542v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8050151" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273555v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chopard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Cassar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bou-Sleiman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102473" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434613v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273528v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Sirro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Odlyanitskiy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Portieri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Taday" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Arnone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1866/1/012004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273518v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caravera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#252;cher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hillger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85853-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854443v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999983v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Serita" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/abbcda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koch-Dandolo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00733-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896005v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Pan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2020.3008330" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891064v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Petrov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.397935" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476707v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.381646" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231578v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vuillot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20143993" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Lykina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Lepeshkin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Baranenko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Kravtsenyuk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1537/1/012019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857348v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim S Kulya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy L Odlyanitskiy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia A Mustafin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery N Trukhin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00728-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000003v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Kulya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Mustafin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02335825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2019.2937208" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02890448v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullrich Pfeiffer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Jain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Grzyb" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bucher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2019.2922119" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009689v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse M Kleist" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna L Koch Dandolo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Korter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b11676" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342804v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smolyanskaya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lazareva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nalegaev" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Petrov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaytsev" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0006297919140086" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009683v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Perraud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guillet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Redon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simoens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.44.000483" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347269v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirui Zang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Kawayama" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/ab4ddf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Dandolo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Ma" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.005358" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923517v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Al-Ibadi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laven Mavarani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.9.002930" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923488v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Smolyanskaya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Chernomyrdin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Konovko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaytsev" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ozheredov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pquantelec.2018.10.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745775v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/freq-2018-0016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Balacey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Recur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-017-0356-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660495v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kravtsenyuk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Panchenko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/QEL16383" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437051v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-017-0358-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698515v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dubois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Guillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchamp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tomas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390875v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Perraud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Bou-Sleiman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.003462.v003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394023v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Perraud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bou Sleiman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009185" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390881v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Bou Sleiman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2016.2519263" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868356v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Mbarek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Euphrasie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiery" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vairac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2252-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263737v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Recur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darracq" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.006758" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091179v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Rebai" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernou Elise" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066999v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.023299" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968839v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Frederique" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-014-0057-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942971v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ospald" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Zouathi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Beigang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Matheis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jonuscheit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.3.031208" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910260v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Yahiaoui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick de Miollis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004988" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790595v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.01.014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSTXHN0B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091187v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-011-9854-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QVTW9DV8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699947v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fragnol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Manek-H&#246;nninger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.51.9.091609" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672679v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benharbone" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.005817" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565014v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosjean" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25754" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81GCVP6J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446937v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Adam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosjean" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick P&#233;narier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3236665" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347781v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Baida" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.018895" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244677v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amalric" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019790014010090300" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39ACF4B9B9A70D39C95304D931D709F0D0500EB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151216v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson J.G. Fonseca" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352851v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Gan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xurong Li" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanqi Shen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Jarrahi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3064773" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068514v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053849v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadrani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bartolo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748090v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151153v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sury" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oyhenart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592230v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Bartolo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Keng Lu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740950v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Taton" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697817" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745439v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Barnab&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chopard Adrien" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gellie Pierre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697602" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946567v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadrani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chomet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Lu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230902v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2681926" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867518v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz50927.2022.9895693" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041386v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hamdi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845683v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Petrov" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2622545" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561591v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassar Quentin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273550v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shun Goh" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2147009.2021.9455312" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466306v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caravera" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macgrogan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bucher" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hillger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz50926.2021.9567087" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277818v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2592597" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561595v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Nazarov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vaks" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Kistenev" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274777v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273456v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Odlyanitskiy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Kulya" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mustafin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Trukhin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICLO48556.2020.9285619" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103884v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;jot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000014v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriene Choppard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2020.HF4G.8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284459v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Cassar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fauquet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Perraud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273489v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370854" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103883v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965824v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273467v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mounaix" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370653" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273485v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Perraud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gellie" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370981" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273482v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaks" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Kistenev" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370804" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883376v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965842v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284466v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284478v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay V Petrov" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A Smolyanskaya" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284485v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523215v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Lewis" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350788v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874588" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381146v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.Th4B.6" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481272v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350784v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Cordeiro" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildo Rodrigues" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874363" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482586v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Ratushniak" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Zapara" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Proskura" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Kozlov" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Serdyukov" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481283v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smolyanskaya Olga" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Trukhin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odlyanitskiy Evgeniy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381160v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BODA.2019.DT2B.5" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877394v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susset" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fauch&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02335873v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Gavrilova" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Semenova" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506870" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482611v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O V Kravtsenyuk" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Odlyanitskiy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481331v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508711" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350797v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kravtsenuk" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874377" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350792v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Koch-Dandolo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874567" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350806v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874158" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481268v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zimmer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877264v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISST.2019.JW4A.62" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877404v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Ibadi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mavarani" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grzyb" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510143" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877395v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510065" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522845v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510434" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923691v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perraud Jean-Baptiste" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Redon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Meilhan" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914077v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouter" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blanchard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877398v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923526v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejia Wang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Ludovica Koch Dandolo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2291016" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877422v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290891" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877419v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290393" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923726v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8509876" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481311v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Petrov" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Zaytsev" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819510012" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01546453v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popov A" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456318v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637774v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478521v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067205" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01546451v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Ibadi Amel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009670v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067260" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01455510v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Furio" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025789" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01546450v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejian Wang" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404429v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pickwell-Macpherson" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418837v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758717" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404322v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404415v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263937v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Perraud" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Palka" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2197442" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263833v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2015.7327791" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121917v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020683v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rebai" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perdu" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sanchez" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091194v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2071889" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091188v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPFA.2014.6898165" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555656v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ospald" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zouaghi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molter" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beigang" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555679v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Durand" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabre" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555664v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandewal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cristofani" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brook" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vleugels" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2013.6665870" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555668v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frederique" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manek-Honninger" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2013.6665691" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555431v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Delagnes" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benharbone" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380206" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555432v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catarino" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnaud" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerbaud" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canioni" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380205" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814904v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904163v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904160v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636016v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiery" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danick Briand" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904167v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904162v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636019v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565301v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cretin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584459v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612583" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431047v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Mbarek" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Euphrasie" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vairac" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.283" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440967v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Briand" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904178v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411137v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baida" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charraut" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904191v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904190v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2008.4665608" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904196v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904202v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904207v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080551v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710908v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230871v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rioult" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaeschke" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404449v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simoens" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460048v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01536384v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456327v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythili Prakasam" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jubera" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01316243v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-guillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4434-8052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151192669" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195208140" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8136-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ims-bordeaux.fr/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lt3.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terahertz.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terahertz.fr/teaching/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthoumieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demontoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/aot.2026.1704376" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Taton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fauquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Betka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Darrack" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.544220" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299068v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Guillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Darracq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.544220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Castillo-Tapia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Palomares Caballero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. G. Fonseca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tthz.2025.3548452" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casamayou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dillmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Salin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44217-025-00718-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tuan Bui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Elachachi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Oifi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.60" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rioult" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-024-00984-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04673699v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Normand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44217-024-00192-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741482v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2024.7913" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chopard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gellie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Recur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Balacey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTCON.486227" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta G Tsiplakova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.499478" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264830v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fasentieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15102605" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295367v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Canioni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202273036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Tsiplakova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Balbekin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Smolyanskaya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07787-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930018v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabe Carre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010187" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zurita-Miranda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade-Dutin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.464375" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zurita Miranda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade Dutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darracq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691895v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Okada" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cassar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironaru Murakami" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Macgrogan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTCON.448444" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558771v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.444574" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.464375" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273542v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8050151" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273555v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chopard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Cassar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bou-Sleiman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102473" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434613v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273528v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Sirro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Odlyanitskiy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Portieri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Taday" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Arnone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1866/1/012004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273518v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caravera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#252;cher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hillger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85853-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Petrov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.397935" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896005v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Pan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2020.3008330" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854443v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Serita" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/abbcda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273504v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koch-Dandolo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00733-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Lykina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Lepeshkin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Baranenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Kravtsenyuk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1537/1/012019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vuillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20143993" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476707v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.381646" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857348v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim S Kulya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy L Odlyanitskiy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia A Mustafin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery N Trukhin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00728-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000003v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Kulya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Mustafin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02890448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullrich Pfeiffer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Jain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Grzyb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bucher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2019.2922119" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02335825v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2019.2937208" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009689v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse M Kleist" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna L Koch Dandolo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Korter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b11676" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342804v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smolyanskaya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lazareva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nalegaev" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Petrov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaytsev" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0006297919140086" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009683v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Perraud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guillet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Redon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simoens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.44.000483" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347269v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirui Zang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Kawayama" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/ab4ddf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Smolyanskaya" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Chernomyrdin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Konovko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaytsev" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ozheredov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pquantelec.2018.10.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923517v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Al-Ibadi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laven Mavarani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.9.002930" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718044v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Dandolo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Ma" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.005358" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745775v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/freq-2018-0016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Balacey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Recur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-017-0356-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437051v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-017-0358-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660495v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kravtsenyuk" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Panchenko" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/QEL16383" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698515v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dubois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Guillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchamp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tomas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390875v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Perraud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Bou-Sleiman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.003462.v003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394023v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Perraud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bou Sleiman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009185" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390881v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Bou Sleiman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2016.2519263" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868356v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Mbarek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Euphrasie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiery" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vairac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2252-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263737v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Recur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darracq" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.006758" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968839v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Frederique" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-014-0057-0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066999v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.023299" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091179v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Rebai" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernou Elise" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942971v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ospald" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Zouathi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Beigang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Matheis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jonuscheit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.3.031208" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910260v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Yahiaoui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick de Miollis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004988" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790595v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.01.014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSTXHN0B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091187v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-011-9854-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QVTW9DV8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699947v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fragnol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Manek-H&#246;nninger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.51.9.091609" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672679v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benharbone" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.005817" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565014v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosjean" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25754" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81GCVP6J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446937v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Adam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosjean" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick P&#233;narier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3236665" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347781v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Baida" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.018895" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244677v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amalric" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019790014010090300" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39ACF4B9B9A70D39C95304D931D709F0D0500EB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068514v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151216v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson J.G. Fonseca" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352851v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Gan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xurong Li" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanqi Shen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Jarrahi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3064773" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053849v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadrani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bartolo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748090v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151153v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sury" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oyhenart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745439v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Barnab&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chopard Adrien" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gellie Pierre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697602" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740950v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Taton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697817" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592230v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Bartolo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Keng Lu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946567v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadrani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chomet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Lu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230902v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2681926" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867518v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz50927.2022.9895693" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041386v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hamdi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845683v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Petrov" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2622545" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277818v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2592597" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466306v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caravera" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macgrogan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bucher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hillger" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz50926.2021.9567087" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273550v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shun Goh" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2147009.2021.9455312" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561591v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassar Quentin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561595v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Nazarov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vaks" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Kistenev" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274777v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965824v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;jot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273467v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mounaix" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370653" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000014v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriene Choppard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2020.HF4G.8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103883v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284459v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Cassar" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fauquet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Perraud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273489v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370854" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273456v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Odlyanitskiy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Kulya" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mustafin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Trukhin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICLO48556.2020.9285619" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103884v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273485v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Perraud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gellie" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370981" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883376v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273482v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaks" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Kistenev" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370804" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965842v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284466v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284478v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay V Petrov" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A Smolyanskaya" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284485v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350797v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kravtsenuk" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874377" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481331v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508711" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482611v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O V Kravtsenyuk" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Odlyanitskiy" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02335873v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Trukhin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Gavrilova" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Semenova" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506870" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877394v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susset" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fauch&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482586v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Ratushniak" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Zapara" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Proskura" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Kozlov" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Serdyukov" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350784v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Cordeiro" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildo Rodrigues" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874363" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381160v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BODA.2019.DT2B.5" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481283v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smolyanskaya Olga" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odlyanitskiy Evgeniy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523215v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Lewis" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350788v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874588" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381146v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.Th4B.6" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481272v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350792v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Koch-Dandolo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874567" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350806v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874158" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481268v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zimmer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877264v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISST.2019.JW4A.62" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914077v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouter" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blanchard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923691v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perraud Jean-Baptiste" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Redon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Meilhan" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877404v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Ibadi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mavarani" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grzyb" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510143" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877395v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510065" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522845v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510434" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877398v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923526v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejia Wang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Ludovica Koch Dandolo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2291016" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877422v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290891" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877419v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290393" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923726v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8509876" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481311v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Petrov" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Zaytsev" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819510012" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637774v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456318v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01546453v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popov A" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478521v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067205" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01546451v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Ibadi Amel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009670v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067260" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01455510v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Furio" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025789" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01546450v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejian Wang" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404429v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pickwell-Macpherson" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418837v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758717" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404322v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404415v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263833v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Perraud" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Palka" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2015.7327791" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263937v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2197442" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121917v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020683v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rebai" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perdu" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sanchez" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091194v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2071889" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091188v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPFA.2014.6898165" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555679v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Durand" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabre" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555656v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ospald" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zouaghi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molter" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beigang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555664v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandewal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cristofani" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brook" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vleugels" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2013.6665870" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555668v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frederique" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manek-Honninger" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2013.6665691" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555432v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catarino" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnaud" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerbaud" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canioni" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380205" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555431v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Delagnes" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benharbone" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380206" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904167v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636016v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiery" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danick Briand" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814904v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904163v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904160v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904162v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636019v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584459v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612583" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565301v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cretin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431047v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Mbarek" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Euphrasie" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vairac" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.283" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440967v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Briand" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904178v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411137v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baida" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charraut" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904191v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904190v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2008.4665608" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904196v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904202v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904207v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080551v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710908v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230871v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rioult" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaeschke" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404449v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simoens" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460048v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01536384v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456327v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythili Prakasam" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jubera" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01316243v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>