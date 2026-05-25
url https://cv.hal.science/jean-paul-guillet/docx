--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -1,23462 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...23410 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.27184466019px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Paul Guillet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-paul-guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4434-8052</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151192669</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">195208140</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Te3MRH8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-8136-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant chercheur à l'Université de Bordeaux, je suis membre du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire IMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et j'enseigne au département GEII de l'IUT de Bordeaux.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche sur les ondes terahertz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon activité de recherche sur les ondes </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">terahertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> a pour finalité l'analyse et le test d'objets de façon non destructive. Elle implique la generation et la mise en forme de ces ondes, y compris par la conception ou l'intégration d'antennes, guides d'ondes et autres élements optiques. Cette intégration est ensuite poussée jusqu'à la mise en place de systemes de ceractérisation guidés ou en espace libre, en transmission ou en reflexion. Ces techniques terahertz sont ensuite mises en oeuvre en lien avec des enjeux sociétaux dans un contexte transdisciplinaire, comme par exemple le domaine biomédical (imagerie du cancer), le patrimoine (inspection d'oeuvres d'art), l'industrie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vous trouverez sur cette page les publications scientifiques, et pour plus d'information sur l'équipe : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lt3.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Projets éducatifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réalité augmentée pour l'enseignement de l'optique, usage du smartphone et des appareils mobiles dans le supérieur, usine du futur sont les différentes thématiques des projets d'innovation pédagogiques dans lesquels je suis impliqué et/ou porteur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retrouvez plus d'informations sur mon site : </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://terahertz.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et les projets en lien avec </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'éducation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz time-of-flight contrast for non-destructive visualization of bruchid damage in lentils: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berthoumieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/aot.2026.1704376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for Assessing the Mechanical Impact of Climate Change on Urban Networks Using Physical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Yáñez-Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohammed Elachachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Oifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, RUGC 2025, 43 (1), pp.732-741. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband THz emission of long pulses from photomixing process with optical chirped pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Taton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Betka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), pp.650. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ol.544220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband THz emission of long pulses from photomixing process with optical chirped pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Taton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Betka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Darrack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), pp.650. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.544220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-THz Fully-Metallic Geodesic Luneburg Lens Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Castillo-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Palomares Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. G. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (3), pp.514-518. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tthz.2025.3548452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing the boundaries of hands-on optics experiments with interactive digital simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Casamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (1), pp.280. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44217-025-00718-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Reality Terahertz (AR-THz) Sensing and Imaging with Frequency-Modulated Continuous-Wave Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rioult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10762-024-00984-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable and versatile augmented reality optical setup for tangible experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Casamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (1), pp.113. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44217-024-00192-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of mobile educational resources in electrical engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études &amp; Pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/eep.2024.7913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz diffractive imaging with saturated data inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta G Tsiplakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (21), pp.5463. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.499478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletonization and 3D rendering with real time terahertz tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gellie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Recur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Balacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Continuum </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (5), pp.1060-1067. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTCON.486227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Using a 300 GHz Radar to Detect Fractures and Lithological Changes in Rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fasentieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (10), pp.2605. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15102605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz diffractive imaging with saturated data inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta G Tsiplakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (21), pp.5463-5466. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.499478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable ultra-fast infrared generation in a gas-filled hollow core capillary by a four-wave mixing process: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Zurita-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Fourcade-Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (7), pp.1762. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/josab.464375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Nondestructive Testing with Ultra-Wideband FMCW Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barnabe Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.187. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23010187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable ultra-fast infrared generation in a gas-filled hollow core capillary by a four-wave mixing process: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Zurita-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Fourcade-Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOSA B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (7), pp.1762. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.464375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-scan multiplane phase retrieval with a radiation of terahertz quantum cascade laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Tsiplakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Balbekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Smolyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9p. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-022-07787-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable ultrafast infrared generation in a gas-filled hollow-core capillary by a four-wave mixing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Zurita Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Fourcade Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (3 - erratum : n°7)), 662-670 (erratum : pp 1762)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOBIT. Un concept innovant pour la transformation des pratiques pédagogiques en physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Canioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.36-39. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/refdp/202273036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-scan multiplane phase retrieval with a radiation of terahertz quantum cascade laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Tsiplakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Balbekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Smolyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 128 (3), pp.63. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-022-07787-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning point terahertz source microscopy of unstained comedo ductal carcinoma in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaru Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Continuum </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (3), pp.527-537. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTCON.448444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable ultra-fast infrared generation in a gas-filled hollow core capillary by a four-wave mixing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Zurita-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Fourcade-Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (3), pp.662. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.444574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz refractive index-based morphological dilation for breast carcinoma delineation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Caravera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bücher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hillger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-85853-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label-Free Observation of Micrometric Inhomogeneity of Human Breast Cancer Cell Density Using Terahertz Near-Field Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaru Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (5), pp.151. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics8050151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz waves for contactless control and imaging in aeronautics industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bou-Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.102473. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2021.102473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz waves for contactless control and imaging in aeronautics industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bou-Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122, pp.102473. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2021.102473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeraPulse Lx for terahertz imaging of painting on canvas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Sirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Odlyanitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Portieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Taday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Arnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1866 (1), pp.012004. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1866/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Terahertz Spectroscopic Holographic Assessment of Optical Properties of Diabetic Blood Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Kulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Odlyanitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia Mustafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (9), pp.1041-1056. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10762-020-00728-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Reflectometry Imaging Unit using Millimeter Wave FMCW Radars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingming Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.647-655. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2020.3008330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeraPulse Lx for terahertz imaging of painting on canvas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1866/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz near-field microscopy of ductal carcinoma in situ (DCIS) of the breast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazunori Serita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaru Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), pp.044008. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7647/abbcda⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Varnish Ageing and its Consequences on Terahertz Imagery: Demonstration on a Painting Presumed of the French Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Koch-Dandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (12), pp.1556-1566. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10762-020-00733-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Phase Retrieval Imaging in Reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Petrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Smolyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (15), pp.4168-4171. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.397935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided terahertz pulse reflectometry with double photoconductive antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingming Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (6), pp.1641. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.381646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using soy protein in the three-component phantom for breast cancer mimicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Lykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Lepeshkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Baranenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.V. Kravtsenyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1537, pp.012019. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1537/1/012019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Illumination System for Real-Time Terahertz Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gellie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vuillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20143993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Terahertz Spectroscopic Holographic Assessment of Optical Properties of Diabetic Blood Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim S Kulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy L Odlyanitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilia A Mustafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery N Trukhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (9), pp.1041 - 1056. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10762-020-00728-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning laser terahertz near-field reflection imaging system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazunori Serita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirui Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaru Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwao Kawayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (12), pp.122005. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7567/1882-0786/ab4ddf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Tree Algorithm to Evaluate Terahertz Signal Contribution of Specific Optical Paths within Multi-Layered Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingming Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2019.2937208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex Vivo Breast Tumor Identification: Advances Toward a Silicon-Based Terahertz Near-Field Imaging Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ullrich Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hillger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritesh Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Grzyb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (9), pp.32-46. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMM.2019.2922119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Spectroscopy and Quantum Mechanical Simulations of Crystalline Copper-Containing Historical Pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyse M Kleist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna L Koch Dandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy M Korter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.8b11676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Optical Diagnostics of Glycated Biological Tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Smolyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lazareva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nalegaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Petrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Биохимия / Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (S1), pp.124-143. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0006297919140086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-from-focus for real-time terahertz 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simoens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (3), pp.483. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ol.44.000483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot study of freshly excised breast tissue response in the 300 – 600 GHz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Al-Ibadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laven Mavarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hillger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Grzyb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (7), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.9.002930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz frequency modulated continuous wave imaging advanced data processing for art painting analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Dandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (5), pp.4258-5367. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.005358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz biophotonics as a tool for studies of dielectric and spectral properties of biological tissues and liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.A. Smolyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.V. Chernomyrdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Konovko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ozheredov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62, pp.1-77. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pquantelec.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NearSense – Advances Towards a Silicon-Based Terahertz Near-Field Imaging Sensor for Ex Vivo Breast Tumour Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laven Mavarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hillger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Grzyb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ullrich Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frequenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/freq-2018-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Blood Plasma Optical Properties in Mice Grafted with Ehrlich Carcinoma in the Frequency Range 0.1–1.0 THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Smolyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Kravtsenyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Odlyanitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (11), pp.1031 - 1040. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1070/QEL16383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D Terahertz Imaging and X-Rays CT for Sigillography Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Balacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Recur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4), pp.483 - 494. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10762-017-0356-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art Painting Diagnostic Before Restoration with Terahertz and Millimeter Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38, pp.369-379. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10762-017-0358-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « Mallette Scan Champ Proche » pour l’enseignement de la compatibilité électromagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20171005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Processing Sequence for 3-D THz Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Balacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Recur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.191 - 198. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2016.2519263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz imaging and tomography as efficient instruments for testing polymer additive manufacturing objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Françoise Obaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou-Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Recur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Balacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.3462 - 3462. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.55.003462.v003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid index matching for 2D and 3D terahertz imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Recur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Balacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simoens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.9185 - 9185. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.55.009185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency noise effect on terahertz tomography using thermal detectors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Recur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Balacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (22), pp.6758-6762. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.54.006758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature Si–Ti thermopile THz sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Mbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Euphrasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (8), pp.1627-1631. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-014-2252-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive study of the application of the EOP techniques on bipolar devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mehdi Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernou Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9-10), pp.2088-2092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordered subsets convex algorithm for 3D terahertz transmission tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Recur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Balacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (19), pp.23299-23309. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.023299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Terahertz Tomography Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Recur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Frederique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Canioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (4), pp.382-411. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10762-014-0057-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeronautics composite material inspection with a terahertz time-domain spectroscopy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ospald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissem Zouathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Beigang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Matheis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Jonuscheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (3), pp.031208 (1-14). </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.53.3.031208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature thermopile THz sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Mbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Euphrasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193, pp.155-160. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2013.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-flexible multiband terahertz metamaterial absorber for conformal geometry applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick de Miollis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (23), pp.4988-4990. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.004988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation Beam Consideration for 3D THz Computed Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Recur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inka Manek-Hönninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Benharbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (5), pp.5817-5829. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.005817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling and propagation of Sommerfeld waves at 100 and 300 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp 174-182. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10762-011-9854-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz radiation for tomographic inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Recur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fragnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inka Manek-Hönninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (9), pp.091609-1 -- 091609-7. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.51.9.091609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave scanning terahertz near-field microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (3), pp.580-582. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.25754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field wire-based passive probe antenna for the selective detection of the longitudinal electric field at THz frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (7), pp.073107. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3236665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear to radial polarization conversion in the THz domain using a passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.I. Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (23), pp.18895-18909. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.018895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en forme analytique de courbes et de surfaces fermées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amalric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 14 (10), pp.903-905. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:019790014010090300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00244677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lentilles géodésiques pour le THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson J.G. Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-Onde (JCOM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed terahertz imaging using a plasmonic photoconductive terahertz source array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xurong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanqi Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Jarrahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, San Diego, France. pp.18, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3064773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEO ® /Europe-EQEC 2025 Photo-mixing of chirped ultra-short optical pulses at 1 µm for the generation of broadband long THz pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Taton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Betka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-EQEC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emetteurs OPTO-THz structurés et cohérents par photomélange à base de technologies III-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano, les journées scientifiques annuelles du PEPR électronique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/CEA, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic photoconductive terahertz source array for multi-spectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xurong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Jarrahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2025, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner aux étudiants les moyens d'expérimenter pratiquement les ondes THz térahertz : Travaux pratiques avec des radars FMCW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oyhenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2025 16ᵉ colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club EEA, Jun 2025, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz coherent source based on light structuration using III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Keng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz generation by photo-mixing of chirped pulses at 1 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Taton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Perth, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Range Migration Algorithm for sub-mm resolution imaging at 120 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carré Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chopard Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gellie Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Perth, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOURCE THZ COHERENTE ACCORDABLE BASEE SUR DES TECHNOLOGIES III-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique, JNMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blackbody source-based terahertz nondestructive testing with augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San Diego, United States. pp.3, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2681926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300 GHz frequency modulated continuous wave (FMCW) radar system for detecting rocks’ lithological changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Fasentieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/irmmw-thz50927.2022.9895693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of wood simulated defects using radar waves at high frequency ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sbartai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Nondestructive Testing in Civil Engineering (NDT-CE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplane phase retrieval with monochromatic terahertz sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Petrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Tsiplakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.34, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2622545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality terahertz (AR-THz) interface for imaging and sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMMW-THz 2021, 46th International Conference on Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teragogic : Open source platform for low cost millimeter wave sensing and terahertz imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Shun Goh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingming Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Radar Conference (RadarConf21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Atlanta, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RadarConf2147009.2021.9455312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of the terahertz refractive index and morphological dilation operations for breast carcinoma detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caravera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hillger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/irmmw-thz50926.2021.9567087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast Carcinoma Segmentation Based on Terahertz Refractive Index Thresholding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassar Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hillger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Grzyb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ullrich Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international THz-BioWORKSHOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR, Apr 2021, Online, Italy. pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz data processing for imaging and spectroscopy of artwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Odlyanitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Smolyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Sirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics for Arts, Architecture, and Archaeology (O3A) VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online Only, France. pp.11, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2592597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application the THz spectroscopy and holographic approach for diagnostics of dry pellets of human blood plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Smolyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Kulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Nazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vaks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yury Kistenev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International THz-Bio Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNR, Apr 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teragogic: Open source platform for low cost millimeter wave sensing, terahertz imaging and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Shun Goh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingming Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNAIA 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TeraPulse Lx for terahertz imaging of painting on canvas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Sirro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Smolyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Portieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Taday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNAIA 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Phase Retrieval Imaging with Multiple-Plane Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay V Petrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriene Choppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga A Smolyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNAIA 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable source of infrared pulses in gas-filled hollow core capillary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Zurita-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Fourcade-Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Congress (virtual event)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, Oct 2020, San Diego, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Multiple-Plane Phase Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Petrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriene Choppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, United States. pp.HF4G.8, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/DH.2020.HF4G.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D painting distribution extracted by time domain spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J B Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNAIA 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Diffractive Reflection Phase Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Petrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Smolyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Buffalo, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical parametric amplification in gas-filled hollow-core capillary for the generation of tunable pulses in the infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Zurita Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Fourcade-Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS-QEOD Europhoton Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, PRAGUE, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of optical parameters for blood plasma pellets using pulse terahertz holography method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Odlyanitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Kulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Mustafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Trukhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference Laser Optics (ICLO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, St. Petersburg, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICLO48556.2020.9285619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable source of infrared pulses in gas-filled hollow core capillary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Zurita Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Fourcade Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified FMCW Radars Implementation for Guided Terahertz Reflectometry Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Buffalo, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical parametric amplification in gas-filled hollow core capillary for the generation of tunable pulses in the infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Zurita-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Fourcade Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9TH EPS-QEOD EUROPHOTON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS, Aug 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and homogeneous illumination applied to full-field terahertz imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gellie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Buffalo, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz Spectroscopy, Holographic Approach and Phantoms Design for the Diagnostics of Socially Significant Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Smolyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Petrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vaks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Kistenev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 45th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Buffalo, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz46771.2020.9370804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using soy protein in the three-component phantom for breast cancer mimicking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Lykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Lepeshkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Baranenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNAIA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.012019, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1537/1/012019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a THz Hollow-core Fiber for Sample Reflectance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingming Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Analysis of the Mechanisms of the Interaction of Terahertz Radiation with Neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A S Ratushniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T A Zapara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A L Proskura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A S Kozlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D S Serdyukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bright Far-Infrared Optoelectronic Sources Applied to Field-Matter Interaction Studies, Life Sciences and Environmental Monitoring International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nizhny Novgorod, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse terahertz holographic reconstruction of optical parameters for blood plasma pellets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smolyanskaya Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Trukhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassar Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odlyanitskiy Evgeniy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart NanoMaterials 2019: Advances, Innovation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning laser terahertz near-field reflection microscope for biological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosuke Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazunori Serita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirui Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hironaru Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwao Kawayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Optics: Design and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tucson, United States. pp.DT2B.5, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BODA.2019.DT2B.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Terahertz Paint Thickness Measurements : specificity of aeronautics industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Susset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AeroNDT 2019 11th International Symposium on NDT in Aerospace, Nov 2019, Paris-Saclay, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz imaging with a hollow core waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingming Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German THz Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Kaiserslautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of millimeter wave III/V semiconductor and integrated silicon based FMCW radars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The terahertz pulse time-domain holography method for phase imaging of breast tissue sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Balbekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Smolyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bordeaux, France. pp.Th4B.6, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/DH.2019.Th4B.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing with terahertz FMCW radars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart NanoMaterials 2019: Advances, Innovation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz spectra of drug-laden magnetic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Smolyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Trukhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Gavrilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeniy Odlyanitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Semenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloidal Nanoparticles for Biomedical Applications XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.19, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2506870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Terahertz Radiation with Bio-Like Objects: Theoretical and Numerical Modelling, Real Objects and Phantom Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Smolyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O V Kravtsenyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E L Odlyanitskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bright Far-Infrared Optoelectronic Sources Applied to Field-Matter Interaction Studies, Life Sciences and Environmental Monitoring International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRN FIR LAB, Jul 2019, Nizhny Novgorod, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz pulse time-domain holography method for phase imaging of breast tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Balbekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Smolyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Kulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Petrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Phase Imaging V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2508711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructed THz phase image of the two-component numerical model of breast cancer tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Smolyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Kulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kravtsenuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Painting on Copper Substrate Inspected by Terahertz Spectroscopy-Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Koch-Dandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Tree Algorithm for the Assessment of Optical Path Contributions within Stratified Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8874158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near field and far field investigations on breast cancer tissus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassar Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ullrich Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart NanoMaterials 2019: Advances, Innovation and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and homogeneous lighting for full-field THz imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gellie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Storage System and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Wuhan, France. pp.JW4A.62, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ISST.2019.JW4A.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of terahertz radiation with tissue phantoms: numerical and experimental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.A. Smolyanskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Kulya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.V. Petrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.I. Zaytsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference “Terahertz and Microwave Radiation: Generation, Detection and Applications” (TERA-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nizhny Novgorod, Russia. pp.10012, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201819510012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Solid-State 0.56 THz Near-Field Array for μM-Scale Surface Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hillger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritesh Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janusz Grzyb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laven Mavarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nagoya, Japan. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8509876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape from Focus Applied to Real- Time Terahertz Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perraud Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Meilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre de technologies réseaux sans fil. De l’identification à la programmation d’apps et de serveur http</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Fes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on PCA for Breast Tissue Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Ibadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mavarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hillger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grzyb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nagoya, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varnishes of painting material studied by terahertz spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Koch-Dandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nagoya, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of terahertz waveguide in reflective mode configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nagoya, Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varnishes of painting material studied by terahertz spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Koch-Dandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nagoya, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2018.8510065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz frequency modulated continuous wave imaging for non-destructive evaluation of painting and multilayer parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kejia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Ludovica Koch Dandolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, France. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2291016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided terahertz pulsed reflectometry: a remote probe for near-field imaging (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingming Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.21, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2290891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-additive manufacturing non-destructive characterization with terahertz waves (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Obaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Balacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Recur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz, RF, Millimeter, and Submillimeter-Wave Technology and Applications XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.26, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2290393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase uncertainty in different THz time-domain spectrometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Garet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 42nd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cancun, Mexico. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2017.8067260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOBIT: Hybrid Optical Bench for Innovative Teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Furio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Canioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI'17 - Proceedings of the 2017 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3025789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art Painting Testing with Terahertz Pulse and Frequency Modulated Continuous Wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kejian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Progress In Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agar and Silica Gel Based Biotissue-mimicking Phantoms in THz Frequency Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odlyanitskiy Evgeniy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smolyanskaya Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Kravtsenyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popov A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle non destructif terahertz et fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photonique appliquée à l'aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement dans le supérieur impliquant l'usage du Smartphone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du programme IDEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided terahertz pulsed reflectometry simulation with near field probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mounaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 42nd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cancun, Mexico. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2017.8067205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Biomedical Imaging: From Multivariate Analysis and Detection to Material Parameter Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Ibadi Amel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou-Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassar Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Balacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Modulated Continuous Wave Terahertz Imaging For Art Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMMW 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, copenague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Data And Image Processing For Biomedical Sample Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Balacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Pickwell-Macpherson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Macgrogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRRMW 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, copenague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency modulated continuous wave terahertz imaging for art restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kejian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMMW 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2016.7758717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz tomography and image processing : a new tool for polymer and ceramic additive manufacturing characrerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Françoise Obaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Balacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharos event 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination and identification of RDX/PETN explosives by chemometrics applied to terahertz time-domain spectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> VIII Millimetre Wave and Terahertz Sensors and Technology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2197442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical imaging and quantification of RDX/PETN mixtures by PLS applied on terahertz time-domain spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 40th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz), 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2015.7327791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMI : Augmented Michelson Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Furio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETOP 2015 - Education and Training in Optics &amp; Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Effect on Reflected Laser Probing Signal of Multiple Elementary Substructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International symposium on the Physical and Failure Analysis of integrated circuits (IPFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Singapour, Singapore. pp.374-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing sequence for non-destructive inspection based on 3D terahertz images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Balacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perraud Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Recur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrared, Millimeter-Wave, and Terahertz Technologies III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2071889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Effect on Reflected Laser Probing Signal of Multiple Elementary Substructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mehdi Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International symposium on the Physical and Failure Analysis of integrated circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Singapour, Singapore. pp.370-374, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPFA.2014.6898165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Terahertz Imaging for the Control of Aeronautics Composite Multilayered Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ospald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Molter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beigang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMMW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray versus 3D terabertz imaging for sigillograpby science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Recur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMMW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring using a Scanning THz System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vandewal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cristofani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Vleugels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ospald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 38th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Mainz, Germany. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2013.6665870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D millimeter waves Tomosynthesis for the control of aeronautics materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Recur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frederique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Manek-Honninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 38th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mainz, Germany. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2013.6665691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter waves reflector with Luneburg lenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Canioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrared, Millimeter, and Terahertz Waves (IRMMW-THz), 2012 37th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wollongong, NSW, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Terahertz Tomography using a more realistic beam propagation model applied to different image reconstruction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Recur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Manek-Honninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benharbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 37th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wollongong, NSW, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagating and coupling Sommerfeld waves on wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Térahertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-bolomètres à température ambiante pour la microscopie champ proche Térahertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Euphrasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Mbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danick Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de microscopie à sondes locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-bolomètres à température ambiante pour la microscopie champ proche Térahertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Euphrasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Mbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danick Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First communication link using a 300-GHz source and a Si plasma-wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International TeraNano &amp;GDRI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tokyo, Japan. pp.28P-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from rectangular waveguide to Sommerfeld mode on a wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Térahertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimetric near-field imaging experiment using a transition from rectangular waveguide to cylindrical surface wave guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICONIC 2011, 5th International Conference on Electromagnetic Near-Field Characterization and Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes de champ proche THz sensibles à la polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Antenne de Champ Proche'' du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of room temperature bolometers for THz applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ben Mbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Euphrasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves (IRMMW-THz 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.WE-P.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz near-field imaging using a Y splitter and Sommerfeld wire waves on bare metal rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIMW.2010.5612583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie champ proche THz continue sélective en polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Térahertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental studies of metallic grids absorption: Application to the design of a bolometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Mbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Euphrasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XXIII conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proche.2009.07.283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-bolomètre à température ambiante pour la microscopie champs proche THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Mbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Euphrasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'un faisceau THz polarisé radialement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nano Micro et Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oleron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical microantennas for subwavelength vectorial inspection at THz frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Charraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Near-field Optics (NFO 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Buenos Aires, Argentina. pp.219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new THz passive radial polarizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pasadena, United States. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIMW.2008.4665608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field polarization-selective inspection of a bow-tie antenna and a passive radial polarizer at sub-THz frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting - Topical Meeting on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probe design for electromagnetic near field THz mappings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Hertzienne et Diélectriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes pour la microscopie en champ proche à 100 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz FMCW radar short range imaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th edition of SONDRA workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Grande Motte, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THZ coherent source based on light structuration using III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Keng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERFACE DE DÉTECTION TÉRAHERTZ PAR IMAGERIE EN REALITE AUGMENTÉE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jaeschke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence plénière du GDR ONDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des effets de réfraction par immersion dans un liquide à adaptation d’indice pour l’imagerie terahertz 2D et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce Bou-Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Simoens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole doctorale de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device and method for generating porosity images of a sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2501528. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid simulator and method for teaching optics or for training adjustment of an optical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Canioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Furio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 3113153 A1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco-Chinese Workshop : Collaboration in Photonics between University of Bordeaux and Huazhong University of Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Canioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythili Prakasam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Jubera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un système de microscopie en champ proche térahertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electromagnétisme. Université de Montpellier, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01316243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId616"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -23517,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87E09EB6"/>
+    <w:nsid w:val="68DC0732"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23748,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-guillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4434-8052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151192669" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195208140" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8136-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ims-bordeaux.fr/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lt3.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terahertz.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terahertz.fr/teaching/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthoumieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demontoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/aot.2026.1704376" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Taton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fauquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Betka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Darrack" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.544220" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299068v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Guillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Darracq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.544220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Castillo-Tapia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Palomares Caballero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. G. Fonseca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tthz.2025.3548452" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casamayou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dillmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Salin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44217-025-00718-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tuan Bui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Elachachi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Oifi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.60" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rioult" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-024-00984-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04673699v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Normand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44217-024-00192-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741482v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2024.7913" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chopard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gellie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Recur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Balacey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTCON.486227" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta G Tsiplakova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.499478" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264830v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fasentieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15102605" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295367v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Canioni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202273036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Tsiplakova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Balbekin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Smolyanskaya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07787-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930018v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabe Carre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010187" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zurita-Miranda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade-Dutin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.464375" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zurita Miranda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade Dutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darracq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691895v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Okada" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cassar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironaru Murakami" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Macgrogan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTCON.448444" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558771v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.444574" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.464375" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273542v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8050151" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273555v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chopard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Cassar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bou-Sleiman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102473" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434613v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273528v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Sirro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Odlyanitskiy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Portieri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Taday" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Arnone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1866/1/012004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273518v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caravera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#252;cher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hillger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85853-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Petrov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.397935" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896005v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Pan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2020.3008330" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854443v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Serita" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/abbcda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273504v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koch-Dandolo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00733-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Lykina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Lepeshkin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Baranenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Kravtsenyuk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1537/1/012019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vuillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20143993" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476707v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.381646" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857348v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim S Kulya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy L Odlyanitskiy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia A Mustafin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery N Trukhin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00728-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000003v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Kulya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Mustafin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02890448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullrich Pfeiffer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Jain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Grzyb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bucher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2019.2922119" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02335825v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2019.2937208" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009689v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse M Kleist" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna L Koch Dandolo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Korter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b11676" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342804v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smolyanskaya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lazareva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nalegaev" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Petrov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaytsev" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0006297919140086" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009683v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Perraud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guillet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Redon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simoens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.44.000483" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347269v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirui Zang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Kawayama" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/ab4ddf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Smolyanskaya" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Chernomyrdin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Konovko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaytsev" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ozheredov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pquantelec.2018.10.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923517v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Al-Ibadi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laven Mavarani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.9.002930" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718044v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Dandolo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Ma" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.005358" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745775v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/freq-2018-0016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Balacey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Recur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-017-0356-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437051v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-017-0358-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660495v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kravtsenyuk" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Panchenko" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/QEL16383" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698515v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dubois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Guillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchamp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tomas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390875v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Perraud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Bou-Sleiman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.003462.v003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394023v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Perraud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bou Sleiman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009185" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390881v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Bou Sleiman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2016.2519263" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868356v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Mbarek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Euphrasie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiery" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vairac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2252-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263737v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Recur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darracq" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.006758" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968839v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Frederique" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-014-0057-0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066999v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.023299" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091179v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Rebai" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernou Elise" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942971v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ospald" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Zouathi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Beigang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Matheis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jonuscheit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.3.031208" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910260v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Yahiaoui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick de Miollis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004988" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790595v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.01.014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSTXHN0B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091187v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-011-9854-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QVTW9DV8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699947v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fragnol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Manek-H&#246;nninger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.51.9.091609" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672679v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benharbone" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.005817" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565014v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosjean" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25754" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81GCVP6J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446937v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Adam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosjean" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick P&#233;narier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3236665" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347781v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Baida" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.018895" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244677v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amalric" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019790014010090300" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39ACF4B9B9A70D39C95304D931D709F0D0500EB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068514v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151216v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson J.G. Fonseca" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352851v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Gan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xurong Li" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanqi Shen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Jarrahi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3064773" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053849v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadrani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bartolo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748090v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151153v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sury" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oyhenart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745439v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Barnab&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chopard Adrien" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gellie Pierre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697602" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740950v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Taton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697817" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592230v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Bartolo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Keng Lu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946567v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadrani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chomet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Lu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230902v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2681926" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867518v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz50927.2022.9895693" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041386v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hamdi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845683v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Petrov" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2622545" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277818v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2592597" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466306v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caravera" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macgrogan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bucher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hillger" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz50926.2021.9567087" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273550v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shun Goh" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2147009.2021.9455312" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561591v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassar Quentin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561595v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Nazarov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vaks" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Kistenev" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274777v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965824v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;jot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273467v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mounaix" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370653" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000014v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriene Choppard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2020.HF4G.8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103883v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284459v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Cassar" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fauquet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Perraud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273489v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370854" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273456v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Odlyanitskiy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Kulya" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mustafin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Trukhin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICLO48556.2020.9285619" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103884v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273485v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Perraud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gellie" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370981" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883376v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273482v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaks" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Kistenev" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370804" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965842v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284466v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284478v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay V Petrov" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A Smolyanskaya" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284485v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350797v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kravtsenuk" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874377" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481331v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508711" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482611v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O V Kravtsenyuk" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Odlyanitskiy" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02335873v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Trukhin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Gavrilova" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Semenova" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506870" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877394v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susset" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fauch&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482586v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Ratushniak" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Zapara" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Proskura" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Kozlov" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Serdyukov" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350784v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Cordeiro" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildo Rodrigues" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874363" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381160v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BODA.2019.DT2B.5" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481283v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smolyanskaya Olga" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odlyanitskiy Evgeniy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523215v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Lewis" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350788v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874588" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381146v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.Th4B.6" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481272v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350792v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Koch-Dandolo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874567" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350806v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874158" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481268v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zimmer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877264v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISST.2019.JW4A.62" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914077v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouter" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blanchard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923691v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perraud Jean-Baptiste" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Redon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Meilhan" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877404v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Ibadi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mavarani" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grzyb" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510143" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877395v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510065" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522845v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510434" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877398v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923526v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejia Wang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Ludovica Koch Dandolo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2291016" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877422v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290891" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877419v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290393" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923726v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8509876" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481311v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Petrov" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Zaytsev" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819510012" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637774v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456318v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01546453v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popov A" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478521v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067205" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01546451v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Ibadi Amel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009670v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067260" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01455510v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Furio" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025789" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01546450v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejian Wang" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404429v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pickwell-Macpherson" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418837v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758717" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404322v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404415v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263833v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Perraud" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Palka" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2015.7327791" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263937v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2197442" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121917v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020683v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rebai" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perdu" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sanchez" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091194v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2071889" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091188v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPFA.2014.6898165" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555679v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Durand" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabre" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555656v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ospald" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zouaghi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molter" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beigang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555664v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandewal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cristofani" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brook" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vleugels" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2013.6665870" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555668v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frederique" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manek-Honninger" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2013.6665691" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555432v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catarino" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnaud" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerbaud" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canioni" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380205" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555431v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Delagnes" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benharbone" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380206" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904167v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636016v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiery" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danick Briand" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814904v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904163v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904160v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904162v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636019v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584459v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612583" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565301v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cretin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431047v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Mbarek" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Euphrasie" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vairac" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.283" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440967v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Briand" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904178v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411137v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baida" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charraut" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904191v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904190v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2008.4665608" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904196v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904202v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904207v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080551v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710908v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230871v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rioult" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaeschke" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404449v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simoens" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460048v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01536384v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456327v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythili Prakasam" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jubera" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01316243v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-guillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4434-8052" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151192669" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/195208140" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Te3MRH8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8136-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ims-bordeaux.fr/fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lt3.cnrs.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terahertz.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terahertz.fr/teaching/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthoumieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demontoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/aot.2026.1704376" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tuan Bui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Elachachi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Oifi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.60" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Taton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fauquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Betka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Guillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Darracq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.544220" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364666v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Darrack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.544220" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Castillo-Tapia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Palomares Caballero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. G. Fonseca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tthz.2025.3548452" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casamayou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dillmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Salin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44217-025-00718-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rioult" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-024-00984-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04673699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Normand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44217-024-00192-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741482v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2024.7913" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta G Tsiplakova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chopard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.499478" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gellie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Recur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Balacey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTCON.486227" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fasentieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15102605" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295367v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zurita-Miranda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade-Dutin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.464375" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930018v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabe Carre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010187" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.464375" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Tsiplakova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Balbekin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Smolyanskaya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07787-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813294v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zurita Miranda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade Dutin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darracq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783053v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Canioni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202273036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845696v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691895v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Okada" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cassar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironaru Murakami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Macgrogan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTCON.448444" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558771v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.444574" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273518v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Caravera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#252;cher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hillger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85853-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8050151" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chopard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Cassar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bou-Sleiman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102473" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273528v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Sirro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Odlyanitskiy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Portieri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Taday" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Arnone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1866/1/012004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Kulya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Mustafin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00728-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Pan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2020.3008330" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854443v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999983v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Serita" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/abbcda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273504v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koch-Dandolo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-020-00733-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891064v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Petrov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.397935" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476707v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.381646" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891061v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Lykina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Lepeshkin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Baranenko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Kravtsenyuk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1537/1/012019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231578v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vuillot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20143993" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857348v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim S Kulya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy L Odlyanitskiy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia A Mustafin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery N Trukhin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347269v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirui Zang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwao Kawayama" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/ab4ddf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02335825v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2019.2937208" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02890448v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullrich Pfeiffer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Jain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Grzyb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bucher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2019.2922119" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009689v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyse M Kleist" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna L Koch Dandolo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Korter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.8b11676" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342804v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smolyanskaya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lazareva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nalegaev" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Petrov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaytsev" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0006297919140086" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009683v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Perraud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Guillet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Redon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simoens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.44.000483" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923517v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Al-Ibadi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laven Mavarani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.9.002930" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718044v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Dandolo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Ma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.005358" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923488v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Smolyanskaya" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Chernomyrdin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Konovko" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaytsev" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ozheredov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pquantelec.2018.10.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745775v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/freq-2018-0016" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660495v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kravtsenyuk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Panchenko" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/QEL16383" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653623v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Balacey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Recur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-017-0356-3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437051v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-017-0358-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698515v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dubois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Guillet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchamp" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tomas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390881v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Bou Sleiman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2016.2519263" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390875v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Perraud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Bou-Sleiman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.003462.v003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394023v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Perraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bou Sleiman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009185" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263737v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Recur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darracq" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.006758" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868356v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Mbarek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Euphrasie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiery" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vairac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2252-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091179v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehdi Rebai" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernou Elise" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066999v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.023299" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968839v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Frederique" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-014-0057-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942971v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ospald" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Zouathi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Beigang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Matheis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jonuscheit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.3.031208" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790595v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.01.014" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSTXHN0B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910260v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Yahiaoui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick de Miollis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.004988" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672679v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Manek-H&#246;nninger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benharbone" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.005817" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091187v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-011-9854-x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QVTW9DV8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699947v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fragnol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.51.9.091609" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565014v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosjean" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25754" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81GCVP6J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446937v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Adam" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosjean" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick P&#233;narier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3236665" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347781v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Baida" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.018895" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244677v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amalric" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019790014010090300" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39ACF4B9B9A70D39C95304D931D709F0D0500EB3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151216v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson J.G. Fonseca" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352851v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Gan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xurong Li" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanqi Shen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Jarrahi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3064773" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068514v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053849v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadrani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bartolo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748090v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151153v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sury" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oyhenart" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592230v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Bartolo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Keng Lu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740950v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Taton" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697817" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745439v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Barnab&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chopard Adrien" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gellie Pierre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697602" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946567v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadrani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartolo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chomet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Lu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230902v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2681926" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867518v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz50927.2022.9895693" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041386v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hamdi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845683v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Petrov" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2622545" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274777v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273550v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shun Goh" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2147009.2021.9455312" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466306v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caravera" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Macgrogan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bucher" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hillger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz50926.2021.9567087" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561591v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassar Quentin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277818v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2592597" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561595v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Nazarov" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vaks" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Kistenev" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284466v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284485v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284478v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay V Petrov" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriene Choppard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga A Smolyanskaya" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965842v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;jot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000014v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2020.HF4G.8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284459v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Cassar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fauquet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Perraud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273489v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370854" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103883v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273456v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Odlyanitskiy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Kulya" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Mustafin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Trukhin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICLO48556.2020.9285619" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103884v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273467v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mounaix" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370653" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965824v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273485v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Perraud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gellie" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370981" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273482v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaks" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Kistenev" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz46771.2020.9370804" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883376v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350784v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Cordeiro" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildo Rodrigues" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874363" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482586v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Ratushniak" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Zapara" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Proskura" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Kozlov" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Serdyukov" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481283v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smolyanskaya Olga" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Trukhin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odlyanitskiy Evgeniy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381160v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BODA.2019.DT2B.5" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877394v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susset" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fauch&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523215v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Lewis" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350788v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874588" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381146v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.Th4B.6" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481272v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02335873v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Gavrilova" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Semenova" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2506870" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482611v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O V Kravtsenyuk" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Odlyanitskiy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481331v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508711" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350797v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kravtsenuk" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874377" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350792v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Koch-Dandolo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874567" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350806v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8874158" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481268v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zimmer" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877264v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISST.2019.JW4A.62" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481311v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Petrov" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Zaytsev" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819510012" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923726v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8509876" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923691v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perraud Jean-Baptiste" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Redon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Meilhan" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914077v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouter" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blanchard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877404v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Ibadi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mavarani" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grzyb" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510143" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877395v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510065" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522845v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2018.8510434" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877398v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923526v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejia Wang" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Ludovica Koch Dandolo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2291016" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877422v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290891" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877419v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290393" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009670v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067260" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01455510v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Furio" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025789" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01546450v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejian Wang" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01546453v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popov A" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456318v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637774v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478521v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067205" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01546451v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Ibadi Amel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404415v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404429v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pickwell-Macpherson" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418837v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758717" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404322v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263937v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Perraud" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Palka" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2197442" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263833v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2015.7327791" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121917v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020683v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rebai" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perdu" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sanchez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091194v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2071889" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091188v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPFA.2014.6898165" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555656v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ospald" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zouaghi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molter" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beigang" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555679v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Durand" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabre" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555664v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandewal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cristofani" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brook" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vleugels" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2013.6665870" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555668v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frederique" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manek-Honninger" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2013.6665691" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555432v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catarino" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnaud" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerbaud" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canioni" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380205" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555431v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Delagnes" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benharbone" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380206" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904162v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636019v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danick Briand" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636016v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiery" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814904v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904163v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904160v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904167v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565301v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cretin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584459v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612583" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904178v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431047v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Mbarek" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Euphrasie" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vairac" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.283" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440967v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Briand" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904196v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411137v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baida" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charraut" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904190v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2008.4665608" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904191v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904207v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904202v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080551v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710908v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230871v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rioult" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jaeschke" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404449v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simoens" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460048v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01536384v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456327v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythili Prakasam" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Jubera" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01316243v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>