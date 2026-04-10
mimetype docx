--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -199,157 +199,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Independent and Combined Effects of Startle and Surprise in a Simulated Flight Task</w:t>
+                <w:t xml:space="preserve">Optimizing multimodal alarms to mitigate inattentional blindness in air traffic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Duchevet</w:t>
+                <w:t xml:space="preserve">Yannick Migliorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valeria Baragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lamirault</w:t>
+                <w:t xml:space="preserve">Raphaëlle N Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Causse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher D Wickens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 67 (11), pp.1170-1187. </w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 128, pp.104517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00187208251342100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421612v1</w:t>
+                <w:t xml:space="preserve">hal-05162059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Incapacitation in Aviation</w:t>
               </w:r>
@@ -361,263 +365,259 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duchevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aviation Psychology and Applied Human Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.62-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1027/2192-0923/a000286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing multimodal alarms to mitigate inattentional blindness in air traffic control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Migliorini</w:t>
+                <w:t xml:space="preserve">Investigating the Independent and Combined Effects of Startle and Surprise in a Simulated Flight Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duchevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Baragona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle N Roy</w:t>
+                <w:t xml:space="preserve">Benoît Lamirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher D Wickens</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickaël Causse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 128, pp.104517. </w:t>
+              <w:t xml:space="preserve">Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67 (11), pp.1170-1187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00187208251342100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162059v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Protocol to Study Mind-Wandering for Air Traffic Controllers</w:t>
               </w:r>
@@ -642,51 +642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Riedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -884,77 +884,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchy in the cockpit: How captains influence the decision-making of young and inexperienced first officers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve F Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Baragona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerise Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1005,64 +1005,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degraded States of Engagement in Air Traffic Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Migliorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1282,51 +1282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio Focus: Interactive spatial sound coupled with haptics to improve sound source location in poor visibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1455,51 +1455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Di Flumeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13, pp.art. no. 303. </w:t>
@@ -1697,51 +1697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Irina Fabrikant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1935,51 +1935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of cognitive and perceptual loads in inattentional deafness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2091,51 +2091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilenia Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2190,51 +2190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neuroergonomic Evaluation of Human Machine Interface Design in Air Traffic Control using behavioral and EEG/ERP measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bérenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2307,51 +2307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional costs and failures in air traffic control notifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M Hodgetts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2499,77 +2499,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Battut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cousy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duchevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
@@ -2598,51 +2598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOCUS: an Intelligent Startle Management Assistant for Maximizing Pilot Resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duchevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong-Bach Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2650,51 +2650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Peyruqueou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo De-La-Hogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCAS24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Toulouse, France. pp.5-12, </w:t>
@@ -2985,204 +2985,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redesigning systems for Single-Pilot Operations: the mutual awareness problem for remote crews</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HARVIS: a digital assistant based on cognitive computing for nonstabilized approaches in Single Pilot Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duchevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bardou</w:t>
+                <w:t xml:space="preserve">Théo de la Hogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Letondal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Causse</w:t>
+                <w:t xml:space="preserve">A. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Bidegaimberry</w:t>
+                <w:t xml:space="preserve">L. Moens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centred Computing on the Design of Cooperation Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Coïmbre, Portugal. </w:t>
+              <w:t xml:space="preserve">34th Conference of the European Association for Aviation Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gibraltar, Gibraltar. pp.253 - 261, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48340/ecscw2022_ep03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2022.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689662v1</w:t>
+                <w:t xml:space="preserve">hal-04017379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application mobile d'aide à la navigation aérienne : une perspective de conception participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3249,1009 +3249,1009 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HARVIS: a digital assistant based on cognitive computing for nonstabilized approaches in Single Pilot Operations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Redesigning systems for Single-Pilot Operations: the mutual awareness problem for remote crews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Ferreira</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Moens</w:t>
+                <w:t xml:space="preserve">Maxence Bidegaimberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Conference of the European Association for Aviation Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gibraltar, Gibraltar. pp.253 - 261, </w:t>
+              <w:t xml:space="preserve">The 20th European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centred Computing on the Design of Cooperation Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Coïmbre, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2022.12.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48340/ecscw2022_ep03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017379v1</w:t>
+                <w:t xml:space="preserve">hal-03689662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BLEXVFR: Designing a Mobile Assistant for Pilots Through a User-Centered Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaboration à distance et conscience mutuelle dans le cadre du Single-Pilot Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobileHCI 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3447527.3474852⟩</w:t>
+              <w:t xml:space="preserve">IHM’21 : 32ème conférence Francophone sur l’Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Metz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/XXXXXXXXX.XXXXXXXX⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285719v1</w:t>
+                <w:t xml:space="preserve">hal-03232000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration à distance et conscience mutuelle dans le cadre du Single-Pilot Operation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conception centrée utilisateur d'interfaces adaptées au vieillissement cognitif des pilotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM’21 : 32ème conférence Francophone sur l’Interaction Homme-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32ème conférence Francophone sur l’Interaction Homme-Machine,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232000v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception centrée utilisateur d'interfaces adaptées au vieillissement cognitif des pilotes</w:t>
+                <w:t xml:space="preserve">BLEXVFR: Designing a Mobile Assistant for Pilots Through a User-Centered Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Alonso Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Carrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème conférence Francophone sur l’Interaction Homme-Machine,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MobileHCI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3447527.3474852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197738v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involving Hearing, Haptics and Kinesthetics into Non-visual Interaction Concepts for an Augmented Remote Tower Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Reynal</w:t>
+                <w:t xml:space="preserve">Stress Assessment by Combining Neurophysiological Signals and Radio Communications of Air Traffic Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Di Flumeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Aricò</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISIGRAPP 2019, 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-41590-7_4⟩</w:t>
+              <w:t xml:space="preserve">EMBC 2020, 42nd Annual International Conference of the IEEE Engineering in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.851-854, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9175958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917073v1</w:t>
+                <w:t xml:space="preserve">hal-02926870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive fatigue assessment in operational settings: a review and UAS implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jahanpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berberian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle N. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFAC Conference on Cyber-Physical &amp; Human-Systems - CPHS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Shanghai, China. pp.330-337, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.04.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Assessment by Combining Neurophysiological Signals and Radio Communications of Air Traffic Controllers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Red Alert: a cognitive countermeasure to mitigate attentional tunneling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Saint-Lot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2020, 42nd Annual International Conference of the IEEE Engineering in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9175958⟩</w:t>
+              <w:t xml:space="preserve">CHI '20 - 38th SIGCHI conference on Human Factors in computing systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Honolulu, Hawaï, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3313831.3376709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926870v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red Alert: a cognitive countermeasure to mitigate attentional tunneling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Involving Hearing, Haptics and Kinesthetics into Non-visual Interaction Concepts for an Augmented Remote Tower Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '20 - 38th SIGCHI conference on Human Factors in computing systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Honolulu, Hawaï, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">VISIGRAPP 2019, 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.73-100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3313831.3376709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-41590-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882108v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Multimodal Augmentations Contribution to Remote Control Tower Contexts for Air Traffic Management</w:t>
               </w:r>
@@ -4263,51 +4263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4397,51 +4397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4531,51 +4531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Irina Fabrikant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4626,77 +4626,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Rate of Inattentional Deafness in Simulated Air Traffic Control Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AHFE 2015, 6th International Conference on Applied Human Factors and Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Las vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4721,51 +4721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Requirements to Integrate Eye Trackers in Simulation Environments: Aeronautical Use Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5105,51 +5105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Think different: how we completely changed the visualization of Pseudo-Pilots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5194,441 +5194,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of neurophysiological signals for the training and mental workload assessment of ATCos</w:t>
+                <w:t xml:space="preserve">A neurophysiological training evaluation metric for Air Traffic Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilenia Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Babiloni</w:t>
+                <w:t xml:space="preserve">Simone Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SID 2014, 4th SESAR Innovation Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">EMBC’14, 36th Annual International Conference in Engineering in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Engineering in Medicine and Biology Society, Aug 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087183v1</w:t>
+                <w:t xml:space="preserve">hal-00998940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neurophysiological training evaluation metric for Air Traffic Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pietro Aricò</w:t>
+                <w:t xml:space="preserve">Inattentional Deafness in Simulated Air Traffic Control Tasks : A Behavioral and P300 Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Ferri</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Causse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC’14, 36th Annual International Conference in Engineering in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Engineering in Medicine and Biology Society, Aug 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">AHFE 2014, 5th International Conference on Applied Human Factors and Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998940v1</w:t>
+                <w:t xml:space="preserve">hal-00991359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inattentional Deafness in Simulated Air Traffic Control Tasks : A Behavioral and P300 Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Giraudet</w:t>
+                <w:t xml:space="preserve">Analysis of neurophysiological signals for the training and mental workload assessment of ATCos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilenia Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serenella Salinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Berenger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabio Babiloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHFE 2014, 5th International Conference on Applied Human Factors and Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Kraków, Poland</w:t>
+              <w:t xml:space="preserve">SID 2014, 4th SESAR Innovation Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991359v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LABY : un support d'aide à l'évaluation de choix de conception d'IHM pour le contrôle aérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5692,51 +5692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of a more automated environment in En-Route Air Traffic Control : Evaluation of impact generated on the operator by mental workload assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SID 2012, 2nd SESAR Innovation Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Braunschweig, Germany. pp.ISBN 978-2-87497-024-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5800,51 +5800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VisWeek 2011, Working with Uncertainty Workshop : Representation, Quantification, Propagation, Visualization, and Communication of Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Providence, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5895,51 +5895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Neswadba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AudioMostly 2009, Conference on Interaction with Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5990,329 +5990,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation Scientifique de l'Augmentation de l'Age de Départ à la Retraite sur les Fonctions Cognitives et le Bien-être des Contrôleurs Aériens</w:t>
+                <w:t xml:space="preserve">A Preliminary Study on the Predictive Validity of Neural Efficiency for the Air Traffic Controllers Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mouratille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cabon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Matton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">The International Conference on Cognitive Aircraft Systems ICCAS2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648801v1</w:t>
+                <w:t xml:space="preserve">hal-04648782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Study on the Predictive Validity of Neural Efficiency for the Air Traffic Controllers Selection</w:t>
+                <w:t xml:space="preserve">Évaluation Scientifique de l'Augmentation de l'Age de Départ à la Retraite sur les Fonctions Cognitives et le Bien-être des Contrôleurs Aériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mouratille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Drogoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Amadieu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Cognitive Aircraft Systems ICCAS2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">25èmes Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648782v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-endurance UAS operations translated to neuroergonomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Hinss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jahanpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6350,77 +6350,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HARVIS: smart assistant for Non-Stabilized Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duchevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo De La Hogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Cognitive Aircraft Systems 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6445,77 +6445,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Non Stabilized Approach assistant based on human expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duchevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo de La Hogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6615,51 +6615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYSTÈME DE GESTION DE MESSAGES MULTI-INTERLOCUTEURS, NOTAMMENT POUR PLATEFORME DE TOUR DE CONTRÔLE VIRTUELLE MULTI-AÉRODROMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïlane Benhacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6746,51 +6746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïlane Benhacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Switzerland, Patent n° : WO2019206645A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6834,51 +6834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïlane Benhacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6941,51 +6941,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LABY microworld : A Platform for Research, Training and System Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M Hodgetts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7081,77 +7081,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Babiloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third SESAR Innovation Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
@@ -7238,64 +7238,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo De La Hogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mouratille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7345,51 +7345,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation du design des visualisations de type supervisions pour optimiser la transmission des notifications classées par niveau d’intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut Supérieur de l’Aéronautique et de l’Espace (ISAE), 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014ESAE0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7506,51 +7506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99BE139E"/>
+    <w:nsid w:val="461AFDD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7737,51 +7737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-imbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5082-1374" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192099493" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05421612v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchevet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lamirault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187208251342100" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Dupuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000286" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Migliorini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Baragona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N Roy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Wickens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104517" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04454818v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Servais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Riedinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000253" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04575779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Hsang Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kobus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lancelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2023.2239544" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve F Fabre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beltran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Cuny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105536" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03827295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Roy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lafont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety8010019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02793913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Borghini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Di Flumeri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Aric&#242;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Sciaraffa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65610-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02100767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reynal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toupillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.04.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02268355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Golfetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RBME.2017.2694142" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01256577v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maggi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Irina Fabrikant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart.3176" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01395581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Colosimo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00539" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338244v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Giraudet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tremblay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00344" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01193177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Graziani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01180846v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#233;renger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.07.041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01186651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M Hodgetts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parise" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vachon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.952680" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garcia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04655359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyruqueou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o De-La-Hogue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012915600004562" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-R&#233;olon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mariyanayagam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Boujdaa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Lassagne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233; Dallaporta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04017389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bejarano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Rodr&#237;guez V&#225;zquez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Colomer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cantero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferreira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.12.026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bardou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bidegaimberry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep03" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03551135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Simon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cailleton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hublet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516373" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04017379v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o de la Hogue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.12.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alonso Duran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Delacroix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447527.3474852" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232000v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/XXXXXXXXX.XXXXXXXX" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197738v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917073v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41590-7_4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254696v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jahanpour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N. Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.04.188" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02926870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bandini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Orlandi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175958" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882108v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saint-Lot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376709" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02139597v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007400300500061" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01843724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513212" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01202450v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01193167v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166364v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bl&#228;ttler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01240319v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01246838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7320063" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166368v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01087183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serenella Salinari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Babiloni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998940v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ferri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pozzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991359v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berenger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00880237v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Alonso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00880285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Roux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166944v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Neswadba" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648801v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouratille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Drogoul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baumgartner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648782v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149728v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hinss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04017409v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o De La Hogue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02933502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o de La Hogue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez Sanchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05016077v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;lane Benhacene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02988023v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02987678v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991356v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vachon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tremblay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991368v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04564025v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01119858v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ESAE0055" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-imbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5082-1374" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192099493" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162059v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Migliorini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Baragona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Wickens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104517" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Dupuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchevet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000286" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05421612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lamirault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187208251342100" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04454818v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Servais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Riedinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000253" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04575779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Hsang Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kobus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lancelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2023.2239544" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve F Fabre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beltran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Cuny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105536" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03827295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Roy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lafont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety8010019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02793913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Borghini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Di Flumeri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Aric&#242;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Sciaraffa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65610-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02100767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reynal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toupillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.04.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02268355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Golfetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RBME.2017.2694142" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01256577v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maggi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Irina Fabrikant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart.3176" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01395581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Colosimo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00539" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338244v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Giraudet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tremblay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00344" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01193177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Graziani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01180846v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#233;renger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.07.041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01186651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M Hodgetts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parise" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vachon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.952680" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garcia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04655359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyruqueou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o De-La-Hogue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012915600004562" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-R&#233;olon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mariyanayagam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Boujdaa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Lassagne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233; Dallaporta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04017389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bejarano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Rodr&#237;guez V&#225;zquez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Colomer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cantero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferreira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.12.026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04017379v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o de la Hogue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.12.025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03551135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Simon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cailleton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hublet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516373" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bardou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bidegaimberry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep03" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232000v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/XXXXXXXXX.XXXXXXXX" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197738v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285719v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alonso Duran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Delacroix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilbert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447527.3474852" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02926870v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bandini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Orlandi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175958" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254696v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jahanpour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N. Roy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.04.188" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882108v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saint-Lot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376709" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917073v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41590-7_4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02139597v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007400300500061" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01843724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513212" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01202450v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01193167v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166364v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bl&#228;ttler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01240319v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01246838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7320063" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166368v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998940v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ferri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pozzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991359v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berenger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01087183v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serenella Salinari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Babiloni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00880237v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Alonso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00880285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Roux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166944v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Neswadba" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648782v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouratille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648801v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Drogoul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baumgartner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149728v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hinss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04017409v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o De La Hogue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02933502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o de La Hogue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez Sanchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05016077v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;lane Benhacene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02988023v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02987678v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991356v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vachon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tremblay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991368v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04564025v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01119858v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ESAE0055" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>