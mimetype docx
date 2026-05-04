--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -199,161 +199,157 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing multimodal alarms to mitigate inattentional blindness in air traffic control</w:t>
+                <w:t xml:space="preserve">Investigating the Independent and Combined Effects of Startle and Surprise in a Simulated Flight Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Migliorini</w:t>
+                <w:t xml:space="preserve">Alexandre Duchevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Baragona</w:t>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle N Roy</w:t>
+                <w:t xml:space="preserve">Benoît Lamirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher D Wickens</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickaël Causse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 128, pp.104517. </w:t>
+              <w:t xml:space="preserve">Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67 (11), pp.1170-1187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00187208251342100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162059v1</w:t>
+                <w:t xml:space="preserve">hal-05421612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Incapacitation in Aviation</w:t>
               </w:r>
@@ -365,259 +361,263 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duchevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Duchevet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadine Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aviation Psychology and Applied Human Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.62-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1027/2192-0923/a000286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Independent and Combined Effects of Startle and Surprise in a Simulated Flight Task</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimizing multimodal alarms to mitigate inattentional blindness in air traffic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Migliorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Baragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lamirault</w:t>
+                <w:t xml:space="preserve">Raphaëlle N Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Causse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher D Wickens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 67 (11), pp.1170-1187. </w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 128, pp.104517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00187208251342100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421612v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Protocol to Study Mind-Wandering for Air Traffic Controllers</w:t>
               </w:r>
@@ -642,51 +642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Riedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -884,77 +884,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchy in the cockpit: How captains influence the decision-making of young and inexperienced first officers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve F Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Baragona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerise Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1005,64 +1005,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degraded States of Engagement in Air Traffic Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Migliorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1282,51 +1282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio Focus: Interactive spatial sound coupled with haptics to improve sound source location in poor visibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1455,51 +1455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Di Flumeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13, pp.art. no. 303. </w:t>
@@ -1697,51 +1697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Irina Fabrikant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1935,51 +1935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of cognitive and perceptual loads in inattentional deafness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2091,51 +2091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilenia Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2190,51 +2190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neuroergonomic Evaluation of Human Machine Interface Design in Air Traffic Control using behavioral and EEG/ERP measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bérenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2307,51 +2307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional costs and failures in air traffic control notifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M Hodgetts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2499,77 +2499,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Battut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cousy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duchevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
@@ -2598,51 +2598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOCUS: an Intelligent Startle Management Assistant for Maximizing Pilot Resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duchevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong-Bach Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2650,51 +2650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Peyruqueou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo De-La-Hogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCAS24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Toulouse, France. pp.5-12, </w:t>
@@ -2985,1273 +2985,1273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HARVIS: a digital assistant based on cognitive computing for nonstabilized approaches in Single Pilot Operations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Redesigning systems for Single-Pilot Operations: the mutual awareness problem for remote crews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Ferreira</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Moens</w:t>
+                <w:t xml:space="preserve">Maxence Bidegaimberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Conference of the European Association for Aviation Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gibraltar, Gibraltar. pp.253 - 261, </w:t>
+              <w:t xml:space="preserve">The 20th European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centred Computing on the Design of Cooperation Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Coïmbre, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2022.12.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48340/ecscw2022_ep03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017379v1</w:t>
+                <w:t xml:space="preserve">hal-03689662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application mobile d'aide à la navigation aérienne : une perspective de conception participative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HARVIS: a digital assistant based on cognitive computing for nonstabilized approaches in Single Pilot Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duchevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+                <w:t xml:space="preserve">Théo de la Hogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cailleton</w:t>
+                <w:t xml:space="preserve">A. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hublet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Moens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Conference on Interaction Humain-Machine (IHM '22)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3500866.3516373⟩</w:t>
+              <w:t xml:space="preserve">34th Conference of the European Association for Aviation Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gibraltar, Gibraltar. pp.253 - 261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2022.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551135v1</w:t>
+                <w:t xml:space="preserve">hal-04017379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redesigning systems for Single-Pilot Operations: the mutual awareness problem for remote crews</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application mobile d'aide à la navigation aérienne : une perspective de conception participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bardou</w:t>
+                <w:t xml:space="preserve">Pierre Cailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Letondal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Causse</w:t>
+                <w:t xml:space="preserve">Laurent Hublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Bidegaimberry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centred Computing on the Design of Cooperation Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Coïmbre, Portugal. </w:t>
+              <w:t xml:space="preserve">33rd Conference on Interaction Humain-Machine (IHM '22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Namur, Belgique. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48340/ecscw2022_ep03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3500866.3516373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689662v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration à distance et conscience mutuelle dans le cadre du Single-Pilot Operation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BLEXVFR: Designing a Mobile Assistant for Pilots Through a User-Centered Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Alonso Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Carrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM’21 : 32ème conférence Francophone sur l’Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/XXXXXXXXX.XXXXXXXX⟩</w:t>
+              <w:t xml:space="preserve">MobileHCI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3447527.3474852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232000v1</w:t>
+                <w:t xml:space="preserve">hal-03285719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception centrée utilisateur d'interfaces adaptées au vieillissement cognitif des pilotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème conférence Francophone sur l’Interaction Homme-Machine,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BLEXVFR: Designing a Mobile Assistant for Pilots Through a User-Centered Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaboration à distance et conscience mutuelle dans le cadre du Single-Pilot Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobileHCI 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">IHM’21 : 32ème conférence Francophone sur l’Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Metz, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3447527.3474852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/XXXXXXXXX.XXXXXXXX⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285719v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Assessment by Combining Neurophysiological Signals and Radio Communications of Air Traffic Controllers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involving Hearing, Haptics and Kinesthetics into Non-visual Interaction Concepts for an Augmented Remote Tower Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2020, 42nd Annual International Conference of the IEEE Engineering in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9175958⟩</w:t>
+              <w:t xml:space="preserve">VISIGRAPP 2019, 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.73-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-41590-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926870v1</w:t>
+                <w:t xml:space="preserve">hal-02917073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive fatigue assessment in operational settings: a review and UAS implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jahanpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berberian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle N. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFAC Conference on Cyber-Physical &amp; Human-Systems - CPHS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Shanghai, China. pp.330-337, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.04.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red Alert: a cognitive countermeasure to mitigate attentional tunneling</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stress Assessment by Combining Neurophysiological Signals and Radio Communications of Air Traffic Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Di Flumeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '20 - 38th SIGCHI conference on Human Factors in computing systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3313831.3376709⟩</w:t>
+              <w:t xml:space="preserve">EMBC 2020, 42nd Annual International Conference of the IEEE Engineering in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.851-854, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9175958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882108v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involving Hearing, Haptics and Kinesthetics into Non-visual Interaction Concepts for an Augmented Remote Tower Environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Red Alert: a cognitive countermeasure to mitigate attentional tunneling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Saint-Lot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISIGRAPP 2019, 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.73-100, </w:t>
+              <w:t xml:space="preserve">CHI '20 - 38th SIGCHI conference on Human Factors in computing systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Honolulu, Hawaï, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-41590-7_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3313831.3376709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917073v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Multimodal Augmentations Contribution to Remote Control Tower Contexts for Air Traffic Management</w:t>
               </w:r>
@@ -4263,51 +4263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4397,51 +4397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4499,657 +4499,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Display Design and User Characteristics Matter in Animations? An Empirical Study with Air Traffic Control Displays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Design Requirements to Integrate Eye Trackers in Simulation Environments: Aeronautical Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Blättler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2015, 27th International Cartographic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil. pp.ISBN: 978-85-88783-11-9</w:t>
+              <w:t xml:space="preserve">KES-IDT-15, 7th International KES Conference on Intelligent decision technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202450v1</w:t>
+                <w:t xml:space="preserve">hal-01166364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Rate of Inattentional Deafness in Simulated Air Traffic Control Tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How Do Display Design and User Characteristics Matter in Animations? An Empirical Study with Air Traffic Control Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Irina Fabrikant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Causse</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHFE 2015, 6th International Conference on Applied Human Factors and Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Las vegas, United States</w:t>
+              <w:t xml:space="preserve">ICC 2015, 27th International Cartographic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil. pp.ISBN: 978-85-88783-11-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193167v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Requirements to Integrate Eye Trackers in Simulation Environments: Aeronautical Use Case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High Rate of Inattentional Deafness in Simulated Air Traffic Control Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Causse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KES-IDT-15, 7th International KES Conference on Intelligent decision technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">AHFE 2015, 6th International Conference on Applied Human Factors and Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Las vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166364v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skill, Rule and Knowledge - based Behaviour Detection by Means of ATCOs’ Brain Activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability over time of EEG-based mental workload evaluation during Air Traffic Management (ATM) tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Di Flumeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Colosimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilenia Graziani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Colosimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SID 2015, 5th SESAR Innovation days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC 2015 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2015, Milano, Italy. pp.7242 - 7245, ISBN:9781424492695, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7320063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240319v2</w:t>
+                <w:t xml:space="preserve">hal-01246838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability over time of EEG-based mental workload evaluation during Air Traffic Management (ATM) tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skill, Rule and Knowledge - based Behaviour Detection by Means of ATCOs’ Brain Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Di Flumeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilenia Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Colosimo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilenia Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2015 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SID 2015, 5th SESAR Innovation days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Bologna, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7320063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01246838v1</w:t>
+                <w:t xml:space="preserve">hal-01240319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Think different: how we completely changed the visualization of Pseudo-Pilots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5194,441 +5194,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neurophysiological training evaluation metric for Air Traffic Management</w:t>
+                <w:t xml:space="preserve">Analysis of neurophysiological signals for the training and mental workload assessment of ATCos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilenia Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Ferri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilenia Graziani</w:t>
+                <w:t xml:space="preserve">Serenella Salinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Pozzi</w:t>
+                <w:t xml:space="preserve">Fabio Babiloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC’14, 36th Annual International Conference in Engineering in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Engineering in Medicine and Biology Society, Aug 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">SID 2014, 4th SESAR Innovation Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998940v1</w:t>
+                <w:t xml:space="preserve">hal-01087183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inattentional Deafness in Simulated Air Traffic Control Tasks : A Behavioral and P300 Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Giraudet</w:t>
+                <w:t xml:space="preserve">A neurophysiological training evaluation metric for Air Traffic Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Berenger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Federico Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilenia Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHFE 2014, 5th International Conference on Applied Human Factors and Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Kraków, Poland</w:t>
+              <w:t xml:space="preserve">EMBC’14, 36th Annual International Conference in Engineering in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Engineering in Medicine and Biology Society, Aug 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991359v1</w:t>
+                <w:t xml:space="preserve">hal-00998940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of neurophysiological signals for the training and mental workload assessment of ATCos</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serenella Salinari</w:t>
+                <w:t xml:space="preserve">Inattentional Deafness in Simulated Air Traffic Control Tasks : A Behavioral and P300 Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Babiloni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Causse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SID 2014, 4th SESAR Innovation Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">AHFE 2014, 5th International Conference on Applied Human Factors and Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087183v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LABY : un support d'aide à l'évaluation de choix de conception d'IHM pour le contrôle aérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5692,51 +5692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of a more automated environment in En-Route Air Traffic Control : Evaluation of impact generated on the operator by mental workload assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SID 2012, 2nd SESAR Innovation Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Braunschweig, Germany. pp.ISBN 978-2-87497-024-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5800,51 +5800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VisWeek 2011, Working with Uncertainty Workshop : Representation, Quantification, Propagation, Visualization, and Communication of Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Providence, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5895,51 +5895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Neswadba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AudioMostly 2009, Conference on Interaction with Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5990,532 +5990,532 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Study on the Predictive Validity of Neural Efficiency for the Air Traffic Controllers Selection</w:t>
+                <w:t xml:space="preserve">Évaluation Scientifique de l'Augmentation de l'Age de Départ à la Retraite sur les Fonctions Cognitives et le Bien-être des Contrôleurs Aériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mouratille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Drogoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Cognitive Aircraft Systems ICCAS2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">25èmes Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648782v1</w:t>
+                <w:t xml:space="preserve">hal-04648801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation Scientifique de l'Augmentation de l'Age de Départ à la Retraite sur les Fonctions Cognitives et le Bien-être des Contrôleurs Aériens</w:t>
+                <w:t xml:space="preserve">A Preliminary Study on the Predictive Validity of Neural Efficiency for the Air Traffic Controllers Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mouratille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Baumgartner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Matton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">The International Conference on Cognitive Aircraft Systems ICCAS2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648801v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-endurance UAS operations translated to neuroergonomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HARVIS: smart assistant for Non-Stabilized Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duchevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Hinss</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Théo De La Hogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAS22-International Conference on Cognitive Aircraft Systems</w:t>
+              <w:t xml:space="preserve">International Conference on Cognitive Aircraft Systems 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149728v1</w:t>
+                <w:t xml:space="preserve">hal-04017409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HARVIS: smart assistant for Non-Stabilized Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Duchevet</w:t>
+                <w:t xml:space="preserve">Long-endurance UAS operations translated to neuroergonomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Hinss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jahanpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo De La Hogue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+                <w:t xml:space="preserve">Raphaelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cognitive Aircraft Systems 2022</w:t>
+              <w:t xml:space="preserve">ICCAS22-International Conference on Cognitive Aircraft Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017409v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Non Stabilized Approach assistant based on human expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duchevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo de La Hogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6615,51 +6615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYSTÈME DE GESTION DE MESSAGES MULTI-INTERLOCUTEURS, NOTAMMENT POUR PLATEFORME DE TOUR DE CONTRÔLE VIRTUELLE MULTI-AÉRODROMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïlane Benhacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6746,51 +6746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïlane Benhacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Switzerland, Patent n° : WO2019206645A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6834,51 +6834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïlane Benhacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6941,51 +6941,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LABY microworld : A Platform for Research, Training and System Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M Hodgetts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7081,77 +7081,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Babiloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third SESAR Innovation Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
@@ -7212,90 +7212,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArGaze: An Open and Flexible Software Library for Gaze Analysis and Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo De La Hogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mouratille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7345,51 +7345,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation du design des visualisations de type supervisions pour optimiser la transmission des notifications classées par niveau d’intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut Supérieur de l’Aéronautique et de l’Espace (ISAE), 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014ESAE0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7506,51 +7506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="461AFDD5"/>
+    <w:nsid w:val="D3EB42F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7737,51 +7737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-imbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5082-1374" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192099493" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162059v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Migliorini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Baragona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Wickens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104517" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Dupuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchevet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000286" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05421612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lamirault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187208251342100" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04454818v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Servais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Riedinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000253" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04575779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Hsang Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kobus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lancelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2023.2239544" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve F Fabre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beltran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Cuny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105536" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03827295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Roy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lafont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety8010019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02793913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Borghini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Di Flumeri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Aric&#242;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Sciaraffa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65610-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02100767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reynal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toupillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.04.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02268355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Golfetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RBME.2017.2694142" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01256577v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maggi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Irina Fabrikant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart.3176" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01395581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Colosimo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00539" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338244v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Giraudet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tremblay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00344" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01193177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Graziani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01180846v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#233;renger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.07.041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01186651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M Hodgetts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parise" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vachon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.952680" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garcia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04655359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyruqueou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o De-La-Hogue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012915600004562" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-R&#233;olon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mariyanayagam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Boujdaa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Lassagne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233; Dallaporta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04017389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bejarano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Rodr&#237;guez V&#225;zquez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Colomer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cantero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferreira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.12.026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04017379v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o de la Hogue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.12.025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03551135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Simon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cailleton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hublet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516373" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bardou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bidegaimberry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep03" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232000v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/XXXXXXXXX.XXXXXXXX" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197738v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285719v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alonso Duran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Delacroix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilbert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447527.3474852" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02926870v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bandini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Orlandi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175958" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254696v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jahanpour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N. Roy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.04.188" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882108v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saint-Lot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376709" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917073v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41590-7_4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02139597v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007400300500061" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01843724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513212" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01202450v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01193167v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166364v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bl&#228;ttler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01240319v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01246838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7320063" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166368v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998940v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ferri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pozzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991359v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berenger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01087183v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serenella Salinari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Babiloni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00880237v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Alonso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00880285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Roux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166944v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Neswadba" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648782v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouratille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648801v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Drogoul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baumgartner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149728v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hinss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04017409v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o De La Hogue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02933502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o de La Hogue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez Sanchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05016077v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;lane Benhacene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02988023v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02987678v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991356v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vachon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tremblay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991368v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04564025v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01119858v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ESAE0055" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-imbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5082-1374" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192099493" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05421612v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchevet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lamirault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187208251342100" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Dupuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000286" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Migliorini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Baragona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N Roy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Wickens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104517" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04454818v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Servais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Riedinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000253" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04575779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Hsang Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kobus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lancelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2023.2239544" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve F Fabre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beltran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Cuny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105536" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03827295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Roy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lafont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety8010019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02793913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Borghini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Di Flumeri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Aric&#242;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Sciaraffa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65610-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02100767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reynal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toupillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.04.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02268355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Golfetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RBME.2017.2694142" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01256577v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maggi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Irina Fabrikant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart.3176" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01395581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Colosimo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00539" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338244v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Giraudet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tremblay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00344" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01193177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Graziani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01180846v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#233;renger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.07.041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01186651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M Hodgetts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parise" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vachon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.952680" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garcia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04655359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyruqueou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o De-La-Hogue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012915600004562" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-R&#233;olon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mariyanayagam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Boujdaa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Lassagne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233; Dallaporta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04017389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bejarano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Rodr&#237;guez V&#225;zquez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Colomer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cantero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferreira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.12.026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bardou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bidegaimberry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep03" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04017379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o de la Hogue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.12.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03551135v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Simon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cailleton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hublet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516373" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alonso Duran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Delacroix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447527.3474852" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232000v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/XXXXXXXXX.XXXXXXXX" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917073v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41590-7_4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254696v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jahanpour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N. Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.04.188" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02926870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bandini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Orlandi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175958" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882108v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saint-Lot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376709" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02139597v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007400300500061" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01843724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513212" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bl&#228;ttler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01202450v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01193167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01246838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7320063" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01240319v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166368v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01087183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serenella Salinari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Babiloni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998940v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ferri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pozzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991359v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berenger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00880237v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Alonso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00880285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Roux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166944v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Neswadba" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648801v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouratille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Drogoul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baumgartner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648782v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04017409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o De La Hogue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149728v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hinss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02933502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o de La Hogue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez Sanchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05016077v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;lane Benhacene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02988023v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02987678v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991356v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vachon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tremblay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991368v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04564025v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01119858v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ESAE0055" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>