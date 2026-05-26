--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">192099493</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">e5N8E1IAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -191,2265 +212,2265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Independent and Combined Effects of Startle and Surprise in a Simulated Flight Task</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing multimodal alarms to mitigate inattentional blindness in air traffic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yannick Migliorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Baragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Causse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaëlle N Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher D Wickens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00187208251342100⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 128, pp.104517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421612v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Incapacitation in Aviation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duchevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aviation Psychology and Applied Human Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.62-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1027/2192-0923/a000286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing multimodal alarms to mitigate inattentional blindness in air traffic control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigating the Independent and Combined Effects of Startle and Surprise in a Simulated Flight Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duchevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle N Roy</w:t>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher D Wickens</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Lamirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Causse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104517⟩</w:t>
+              <w:t xml:space="preserve">Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67 (11), pp.1170-1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00187208251342100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162059v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Protocol to Study Mind-Wandering for Air Traffic Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Riedinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aviation Psychology and Applied Human Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (2), pp.118-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1027/2192-0923/a000253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Evaluation of Conversational Agents for Aerospace Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Hsang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kobus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10447318.2023.2239544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchy in the cockpit: How captains influence the decision-making of young and inexperienced first officers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve F Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Baragona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerise Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 146, pp.105536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degraded States of Engagement in Air Traffic Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Migliorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dehais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (19), pp.0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/safety8010019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodal and signals fusion approach for assessing the impact of stressful events on Air Traffic Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Di Flumeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolina Sciaraffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.8600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-65610-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio Focus: Interactive spatial sound coupled with haptics to improve sound source location in poor visibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toupillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 129, pp.116-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2019.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How neurophysiological measures can be used to enhance the evaluation of remote tower solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Aricò</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Reynal</w:t>
+                <w:t xml:space="preserve">Gianluca Di Flumeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Di Flumeri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13, pp.art. no. 303. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2019.00303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Factors and Neurophysiological Metrics in Air Traffic Control: a Critical Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Aricò</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gianluca Di Flumeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Golfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Reviews in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RBME.2017.2694142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do Display Design and User Characteristics Matter in Animations? An Empirical Study with Air Traffic Control Displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Irina Fabrikant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3138/cart.3176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Automation Triggered by EEG-Based Mental Workload Index: A Passive Brain-Computer Interface Application in Realistic Air Traffic Control Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Aricò</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gianluca Di Flumeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Colosimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of cognitive and perceptual loads in inattentional deafness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, pp.1 - 12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-traffic-controllers (ATCO): neurophysiological analysis of training and workload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilenia Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Aerospace Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neuroergonomic Evaluation of Human Machine Interface Design in Air Traffic Control using behavioral and EEG/ERP measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bérenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 294, pp. 246-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2015.07.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional costs and failures in air traffic control notifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M Hodgetts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57 (12), pp.1817-1832. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00140139.2014.952680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2459,3520 +2480,3520 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumission d'équipe aux démonstrations - ENAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Battut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cousy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duchevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOCUS: an Intelligent Startle Management Assistant for Maximizing Pilot Resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duchevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong-Bach Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Peyruqueou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo De-La-Hogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCAS24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Toulouse, France. pp.5-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0012915600004562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal communication device for light aviation pilots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Devillers-Réolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mariyanayagam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Boujdaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timoté Dallaporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HARVIS: dynamic rerouting assistant using deep learning techniques for Single Pilot Operations (SPO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bejarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A L Rodríguez Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Colomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Cantero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Conference of the European Association for Aviation Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gibraltar, Gibraltar. pp.262 - 269, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trpro.2022.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redesigning systems for Single-Pilot Operations: the mutual awareness problem for remote crews</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application mobile d'aide à la navigation aérienne : une perspective de conception participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Letondal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Florine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Bidegaimberry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Cailleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centred Computing on the Design of Cooperation Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48340/ecscw2022_ep03⟩</w:t>
+              <w:t xml:space="preserve">33rd Conference on Interaction Humain-Machine (IHM '22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Namur, Belgique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3500866.3516373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689662v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HARVIS: a digital assistant based on cognitive computing for nonstabilized approaches in Single Pilot Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duchevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo de la Hogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Conference of the European Association for Aviation Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gibraltar, Gibraltar. pp.253 - 261, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trpro.2022.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application mobile d'aide à la navigation aérienne : une perspective de conception participative</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Redesigning systems for Single-Pilot Operations: the mutual awareness problem for remote crews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bidegaimberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Conference on Interaction Humain-Machine (IHM '22)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3500866.3516373⟩</w:t>
+              <w:t xml:space="preserve">The 20th European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centred Computing on the Design of Cooperation Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Coïmbre, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48340/ecscw2022_ep03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551135v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BLEXVFR: Designing a Mobile Assistant for Pilots Through a User-Centered Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaboration à distance et conscience mutuelle dans le cadre du Single-Pilot Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobileHCI 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3447527.3474852⟩</w:t>
+              <w:t xml:space="preserve">IHM’21 : 32ème conférence Francophone sur l’Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Metz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/XXXXXXXXX.XXXXXXXX⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285719v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception centrée utilisateur d'interfaces adaptées au vieillissement cognitif des pilotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème conférence Francophone sur l’Interaction Homme-Machine,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration à distance et conscience mutuelle dans le cadre du Single-Pilot Operation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BLEXVFR: Designing a Mobile Assistant for Pilots Through a User-Centered Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Letondal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Alonso Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Carrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM’21 : 32ème conférence Francophone sur l’Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/XXXXXXXXX.XXXXXXXX⟩</w:t>
+              <w:t xml:space="preserve">MobileHCI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3447527.3474852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232000v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involving Hearing, Haptics and Kinesthetics into Non-visual Interaction Concepts for an Augmented Remote Tower Environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cognitive fatigue assessment in operational settings: a review and UAS implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jahanpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berberian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle N. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISIGRAPP 2019, 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd IFAC Conference on Cyber-Physical &amp; Human-Systems - CPHS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Shanghai, China. pp.330-337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.04.188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-41590-7_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02917073v1</w:t>
+                <w:t xml:space="preserve">hal-03254696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive fatigue assessment in operational settings: a review and UAS implications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stress Assessment by Combining Neurophysiological Signals and Radio Communications of Air Traffic Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Di Flumeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Conference on Cyber-Physical &amp; Human-Systems - CPHS 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC 2020, 42nd Annual International Conference of the IEEE Engineering in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.851-854, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9175958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.04.188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03254696v1</w:t>
+                <w:t xml:space="preserve">hal-02926870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Assessment by Combining Neurophysiological Signals and Radio Communications of Air Traffic Controllers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Red Alert: a cognitive countermeasure to mitigate attentional tunneling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Saint-Lot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2020, 42nd Annual International Conference of the IEEE Engineering in Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI '20 - 38th SIGCHI conference on Human Factors in computing systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Honolulu, Hawaï, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3313831.3376709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9175958⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02926870v1</w:t>
+                <w:t xml:space="preserve">hal-02882108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red Alert: a cognitive countermeasure to mitigate attentional tunneling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Involving Hearing, Haptics and Kinesthetics into Non-visual Interaction Concepts for an Augmented Remote Tower Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '20 - 38th SIGCHI conference on Human Factors in computing systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VISIGRAPP 2019, 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.73-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-41590-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3313831.3376709⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02882108v1</w:t>
+                <w:t xml:space="preserve">hal-02917073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Multimodal Augmentations Contribution to Remote Control Tower Contexts for Air Traffic Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUCAPP 2019, 14th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Prague, Czech Republic. pp 50-61 / ISBN: 978-989-758-354-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007400300500061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Machine Interaction Assessment by Neurophysiological Measures: A Study on Professional Air Traffic Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBMC 2018, 40th International Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Honolulu, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2018.8513212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Requirements to Integrate Eye Trackers in Simulation Environments: Aeronautical Use Case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How Do Display Design and User Characteristics Matter in Animations? An Empirical Study with Air Traffic Control Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Irina Fabrikant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KES-IDT-15, 7th International KES Conference on Intelligent decision technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">ICC 2015, 27th International Cartographic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil. pp.ISBN: 978-85-88783-11-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166364v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Display Design and User Characteristics Matter in Animations? An Empirical Study with Air Traffic Control Displays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">High Rate of Inattentional Deafness in Simulated Air Traffic Control Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2015, 27th International Cartographic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil. pp.ISBN: 978-85-88783-11-9</w:t>
+              <w:t xml:space="preserve">AHFE 2015, 6th International Conference on Applied Human Factors and Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Las vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202450v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Rate of Inattentional Deafness in Simulated Air Traffic Control Tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Design Requirements to Integrate Eye Trackers in Simulation Environments: Aeronautical Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vsevolod Peysakhovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Blättler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHFE 2015, 6th International Conference on Applied Human Factors and Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Las vegas, United States</w:t>
+              <w:t xml:space="preserve">KES-IDT-15, 7th International KES Conference on Intelligent decision technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193167v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability over time of EEG-based mental workload evaluation during Air Traffic Management (ATM) tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Aricò</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gianluca Di Flumeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Colosimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilenia Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC 2015 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Aug 2015, Milano, Italy. pp.7242 - 7245, ISBN:9781424492695, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7320063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skill, Rule and Knowledge - based Behaviour Detection by Means of ATCOs’ Brain Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Aricò</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gianluca Di Flumeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilenia Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Colosimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SID 2015, 5th SESAR Innovation days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Think different: how we completely changed the visualization of Pseudo-Pilots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GI 2015, Graphics Interface 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Hailfax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of neurophysiological signals for the training and mental workload assessment of ATCos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A neurophysiological training evaluation metric for Air Traffic Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilenia Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabio Babiloni</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SID 2014, 4th SESAR Innovation Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">EMBC’14, 36th Annual International Conference in Engineering in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Engineering in Medicine and Biology Society, Aug 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087183v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neurophysiological training evaluation metric for Air Traffic Management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ilenia Graziani</w:t>
+                <w:t xml:space="preserve">Inattentional Deafness in Simulated Air Traffic Control Tasks : A Behavioral and P300 Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Pozzi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Causse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC’14, 36th Annual International Conference in Engineering in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Engineering in Medicine and Biology Society, Aug 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">AHFE 2014, 5th International Conference on Applied Human Factors and Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998940v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inattentional Deafness in Simulated Air Traffic Control Tasks : A Behavioral and P300 Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Giraudet</w:t>
+                <w:t xml:space="preserve">Analysis of neurophysiological signals for the training and mental workload assessment of ATCos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilenia Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Berenger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serenella Salinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Babiloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHFE 2014, 5th International Conference on Applied Human Factors and Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Kraków, Poland</w:t>
+              <w:t xml:space="preserve">SID 2014, 4th SESAR Innovation Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991359v1</w:t>
+                <w:t xml:space="preserve">hal-01087183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LABY : un support d'aide à l'évaluation de choix de conception d'IHM pour le contrôle aérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERGO IHM 2012, Conférence Francophone sur l'Ergonomie et l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of a more automated environment in En-Route Air Traffic Control : Evaluation of impact generated on the operator by mental workload assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SID 2012, 2nd SESAR Innovation Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Braunschweig, Germany. pp.ISBN 978-2-87497-024-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of uncertainty for Air Traffic Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VisWeek 2011, Working with Uncertainty Workshop : Representation, Quantification, Propagation, Visualization, and Communication of Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Providence, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Air Traffic Control simulations realism through voice transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Neswadba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AudioMostly 2009, Conference on Interaction with Sound</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5982,603 +6003,603 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation Scientifique de l'Augmentation de l'Age de Départ à la Retraite sur les Fonctions Cognitives et le Bien-être des Contrôleurs Aériens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">A Preliminary Study on the Predictive Validity of Neural Efficiency for the Air Traffic Controllers Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mouratille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cabon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Drogoul</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Matton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">The International Conference on Cognitive Aircraft Systems ICCAS2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648801v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Study on the Predictive Validity of Neural Efficiency for the Air Traffic Controllers Selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Évaluation Scientifique de l'Augmentation de l'Age de Départ à la Retraite sur les Fonctions Cognitives et le Bien-être des Contrôleurs Aériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mouratille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Drogoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Cognitive Aircraft Systems ICCAS2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">25èmes Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648782v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HARVIS: smart assistant for Non-Stabilized Approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Long-endurance UAS operations translated to neuroergonomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Hinss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jahanpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cognitive Aircraft Systems 2022</w:t>
+              <w:t xml:space="preserve">ICCAS22-International Conference on Cognitive Aircraft Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017409v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-endurance UAS operations translated to neuroergonomics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">HARVIS: smart assistant for Non-Stabilized Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duchevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo De La Hogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAS22-International Conference on Cognitive Aircraft Systems</w:t>
+              <w:t xml:space="preserve">International Conference on Cognitive Aircraft Systems 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149728v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Non Stabilized Approach assistant based on human expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duchevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo de La Hogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCAS 2020, 1st International Conference on Cognitive Aircraft Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6588,336 +6609,336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYSTÈME DE GESTION DE MESSAGES MULTI-INTERLOCUTEURS, NOTAMMENT POUR PLATEFORME DE TOUR DE CONTRÔLE VIRTUELLE MULTI-AÉRODROMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïlane Benhacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2020182693A1. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and apparatus for detection of entities in an environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïlane Benhacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Switzerland, Patent n° : WO2019206645A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and apparatus monitoring a space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïlane Benhacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 3 561 793 A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6927,268 +6948,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LABY microworld : A Platform for Research, Training and System Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M Hodgetts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Parise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NINA : Neurometrics Indicators for ATM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Borghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Babiloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third SESAR Innovation Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7198,130 +7219,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArGaze: An Open and Flexible Software Library for Gaze Analysis and Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo De La Hogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mouratille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7331,114 +7352,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation du design des visualisations de type supervisions pour optimiser la transmission des notifications classées par niveau d’intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut Supérieur de l’Aéronautique et de l’Espace (ISAE), 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014ESAE0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01119858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId213"/>
+      <w:footerReference w:type="default" r:id="rId214"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7506,51 +7527,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3EB42F0"/>
+    <w:nsid w:val="E656F038"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7737,51 +7758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-imbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5082-1374" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192099493" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05421612v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchevet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lamirault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187208251342100" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Dupuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000286" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Migliorini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Baragona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N Roy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Wickens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104517" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04454818v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Servais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Riedinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000253" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04575779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Hsang Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnold" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kobus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lancelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2023.2239544" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve F Fabre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beltran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Cuny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105536" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03827295v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Roy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lafont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety8010019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02793913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Borghini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Di Flumeri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Aric&#242;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Sciaraffa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65610-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02100767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reynal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toupillier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.04.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02268355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Golfetti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RBME.2017.2694142" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01256577v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maggi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Irina Fabrikant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart.3176" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01395581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Colosimo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00539" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338244v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Giraudet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tremblay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00344" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01193177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Graziani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01180846v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#233;renger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.07.041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01186651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M Hodgetts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parise" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vachon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.952680" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garcia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04655359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyruqueou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o De-La-Hogue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012915600004562" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-R&#233;olon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mariyanayagam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Boujdaa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Lassagne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233; Dallaporta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04017389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bejarano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Rodr&#237;guez V&#225;zquez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Colomer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cantero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferreira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.12.026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bardou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bidegaimberry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep03" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04017379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o de la Hogue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.12.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03551135v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Simon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cailleton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hublet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516373" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alonso Duran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Delacroix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilbert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447527.3474852" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232000v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/XXXXXXXXX.XXXXXXXX" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917073v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41590-7_4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254696v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jahanpour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N. Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.04.188" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02926870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bandini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Orlandi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175958" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882108v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saint-Lot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376709" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02139597v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007400300500061" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01843724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513212" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bl&#228;ttler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01202450v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01193167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01246838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7320063" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01240319v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166368v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01087183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serenella Salinari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Babiloni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998940v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ferri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pozzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991359v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berenger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00880237v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Alonso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00880285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Roux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166944v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Neswadba" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648801v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouratille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Drogoul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baumgartner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648782v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04017409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o De La Hogue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149728v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hinss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02933502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o de La Hogue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez Sanchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05016077v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;lane Benhacene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02988023v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02987678v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991356v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vachon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tremblay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991368v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04564025v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01119858v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ESAE0055" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-imbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5082-1374" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192099493" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=e5N8E1IAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162059v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Migliorini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Baragona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D Wickens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104517" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deniel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchevet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000286" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05421612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lamirault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187208251342100" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04454818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Servais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Riedinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2192-0923/a000253" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04575779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Hsang Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnold" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kobus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lancelot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2023.2239544" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve F Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beltran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Cuny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105536" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03827295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Roy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lafont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety8010019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02793913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Borghini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Di Flumeri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Aric&#242;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolina Sciaraffa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65610-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02100767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reynal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toupillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2019.04.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02268355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00303" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Golfetti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RBME.2017.2694142" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01256577v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maggi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Irina Fabrikant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart.3176" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01395581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Colosimo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00539" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338244v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Giraudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tremblay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00344" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01193177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Graziani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01180846v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#233;renger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.07.041" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01186651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M Hodgetts" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Parise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vachon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2014.952680" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04655359v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyruqueou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o De-La-Hogue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012915600004562" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-R&#233;olon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mariyanayagam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Boujdaa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Lassagne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timot&#233; Dallaporta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04017389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bejarano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Rodr&#237;guez V&#225;zquez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Colomer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cantero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferreira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.12.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03551135v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cailleton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hublet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516373" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04017379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o de la Hogue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2022.12.025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bardou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bidegaimberry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep03" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232000v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/XXXXXXXXX.XXXXXXXX" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197738v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285719v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alonso Duran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Delacroix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilbert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447527.3474852" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jahanpour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle N. Roy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.04.188" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02926870v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bandini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Orlandi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175958" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882108v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saint-Lot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376709" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917073v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41590-7_4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02139597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007400300500061" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01843724v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513212" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01202450v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01193167v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166364v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bl&#228;ttler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01246838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7320063" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01240319v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166368v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00998940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ferri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pozzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991359v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berenger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01087183v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serenella Salinari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Babiloni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00880237v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Alonso" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00880285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938685v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166944v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Neswadba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648782v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouratille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cabon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Drogoul" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baumgartner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149728v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hinss" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04017409v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o De La Hogue" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02933502v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o de La Hogue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez Sanchez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05016077v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;lane Benhacene" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02988023v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02987678v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991356v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vachon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tremblay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00991368v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04564025v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01119858v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ESAE0055" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>