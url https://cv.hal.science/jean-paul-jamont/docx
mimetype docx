--- v0 (2026-03-26)
+++ v1 (2026-04-24)
@@ -253,63 +253,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vercouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (14), pp.25054-25071. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2025.3610288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24144621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -819,248 +819,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting the challenges of decentralized embedded applications using multi-agent systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Avatar Architecture for the Web of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Occello</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agent Oriented Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJAOSE.2015.078435⟩</w:t>
+              <w:t xml:space="preserve">IEEE Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.30-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIC.2015.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265071v1</w:t>
+                <w:t xml:space="preserve">hal-01096020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Avatar Architecture for the Web of Things</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meeting the challenges of decentralized embedded applications using multi-agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Laplace</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.30-38. </w:t>
+              <w:t xml:space="preserve">International Journal of Agent Oriented Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.22-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MIC.2015.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJAOSE.2015.078435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096020v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homme connecté selon la perspective du Web des objets</w:t>
               </w:r>
@@ -3709,239 +3709,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of Virtualization FPGA in a Cloud context</w:t>
+                <w:t xml:space="preserve">A Trusted Lightweight Synchronisation Protocol for Wireless Ad-hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym Skhiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Fresse</w:t>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Suffran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Application (CIVEMSA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Annecy, France. pp. 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563835v1</w:t>
+                <w:t xml:space="preserve">hal-01913991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trusted Lightweight Synchronisation Protocol for Wireless Ad-hoc Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges of Virtualization FPGA in a Cloud context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fourty</w:t>
+                <w:t xml:space="preserve">Rym Skhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Suffran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Application (CIVEMSA 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">international Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Annecy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913991v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About cooperation of multiagent collective products: An approach in the context of cyber-physical systems</w:t>
               </w:r>
@@ -4172,577 +4172,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recursive approach to enable the collective level interaction of the Web of Things applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handling safety-related non-functional requirements in embedded multi-agent system design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afra Khenifar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+                <w:t xml:space="preserve">Clément Raievsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Koudil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Workshop on Web Intelligence and Smart Sensing - IWWISS '14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Saint Etienne, France. </w:t>
+              <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Spain. pp.159-170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2637064.2637098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07551-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112370v1</w:t>
+                <w:t xml:space="preserve">hal-01011267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling safety-related non-functional requirements in embedded multi-agent system design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multiagent Approach Using Model-Based Predictive Control for an Irrigation Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thang Van Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raievsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Spain. pp.159-170, </w:t>
+              <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. pp.87-94, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07551-8_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07476-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011267v1</w:t>
+                <w:t xml:space="preserve">hal-01011274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiagent Approach Using Model-Based Predictive Control for an Irrigation Canal</w:t>
+                <w:t xml:space="preserve">A recursive approach to enable the collective level interaction of the Web of Things applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thang Van Pham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Raievsky</w:t>
+                <w:t xml:space="preserve">Afra Khenifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Occello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choukri Ben Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Koudil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. pp.87-94, </w:t>
+              <w:t xml:space="preserve">2014 International Workshop on Web Intelligence and Smart Sensing - IWWISS '14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Saint Etienne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07476-4_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2637064.2637098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011274v1</w:t>
+                <w:t xml:space="preserve">hal-01112370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRRIGATION CANALS DISTRIBUTED MODEL-BASED PREDICTIVE CONTROL USING MULTI-AGENT SYSTEMS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Web-Based Agent-Oriented Approach to Address Heterogeneity in Cooperative Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07476-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166605v1</w:t>
+                <w:t xml:space="preserve">hal-01282161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Web-Based Agent-Oriented Approach to Address Heterogeneity in Cooperative Embedded Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRRIGATION CANALS DISTRIBUTED MODEL-BASED PREDICTIVE CONTROL USING MULTI-AGENT SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raievsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282161v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using MASH in the Context of the Design of Embedded Multiagent System</w:t>
               </w:r>
@@ -5197,489 +5197,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight Trusted Routing for Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vercouter</w:t>
+                <w:t xml:space="preserve">A generic recursive multiagent model to simplify large scale multi-level systems observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Ha Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multiagent Systems, PAAMS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, France. pp.87-96</w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641692v1</w:t>
+                <w:t xml:space="preserve">hal-00601931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Decentralized Recursive Multiagent Model for Multi-Scale Organization of Large Scale Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Thanh Ha Hoang</w:t>
+                <w:t xml:space="preserve">Ant-MWAC : Une approche conjointe multi-agent et colonie de fourmis pour gérer les communications dans les réseaux de capteurs sans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Koudil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Conference on Agents and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">19èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546177v1</w:t>
+                <w:t xml:space="preserve">hal-00655621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic recursive multiagent model to simplify large scale multi-level systems observation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Occello</w:t>
+                <w:t xml:space="preserve">Lightweight trusted routing for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vercouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">PAAMS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Spain. pp.87-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601931v1</w:t>
+                <w:t xml:space="preserve">hal-00687765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ant-MWAC : Une approche conjointe multi-agent et colonie de fourmis pour gérer les communications dans les réseaux de capteurs sans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacer Hamani</w:t>
+                <w:t xml:space="preserve">A Generic Decentralized Recursive Multiagent Model for Multi-Scale Organization of Large Scale Complex Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Ha Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Koudil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">3rd Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655621v1</w:t>
+                <w:t xml:space="preserve">hal-00546177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight trusted routing for Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Lightweight Trusted Routing for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vercouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAAMS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Spain. pp.87-96</w:t>
+              <w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multiagent Systems, PAAMS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, France. pp.87-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687765v1</w:t>
+                <w:t xml:space="preserve">hal-00641692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle multi-agent générique récursif pour simplifier la supervision de systèmes décentralisés multi-niveaux</w:t>
               </w:r>
@@ -5754,217 +5754,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to simulate and support the design of distributed automation and decentralized control systems : application to control of indoor building comfort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mécanismes légers de gestion de la confiance pour des réseaux de capteurs sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vercouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Occello</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Balanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Symposium on Computational Intelligence in Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Journ'ees Francophones sur les Syst'emes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578415v1</w:t>
+                <w:t xml:space="preserve">hal-00641680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes légers de gestion de la confiance pour des réseaux de capteurs sans fil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A framework to simulate and support the design of distributed automation and decentralized control systems : application to control of indoor building comfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anca Balanel</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journ'ees Francophones sur les Syst'emes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.21-30</w:t>
+              <w:t xml:space="preserve">2011 IEEE Symposium on Computational Intelligence in Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641680v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Multiagent Self-organization Techniques to Improve Dynamic Skill Searching in Virtual Social Communities</w:t>
               </w:r>
@@ -6782,217 +6782,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HW/SW Hybrid Simulation as part of the Design of Wireless Instrumentation Systems: Discussion about an Experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiagent approach for an UWB location embedded software architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Occello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Occello</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pezzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IMEKO Joint Symposium on "Man Science &amp; Measurement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Annecy, France. pp.289-294</w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Soft Computing as Transdisciplinary Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319736v1</w:t>
+                <w:t xml:space="preserve">hal-00324394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiagent approach for an UWB location embedded software architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HW/SW Hybrid Simulation as part of the Design of Wireless Instrumentation Systems: Discussion about an Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pezzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Soft Computing as Transdisciplinary Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">12th IMEKO Joint Symposium on "Man Science &amp; Measurement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Annecy, France. pp.289-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324394v1</w:t>
+                <w:t xml:space="preserve">hal-00319736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of communication in wireless intrumentation systems : a solution based on a multiagent approach</w:t>
               </w:r>
@@ -7149,191 +7149,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00201575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About some specificities of embedded multiagent system design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About the emergence process in a multiagent wireless communication model,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Occello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Silicon Valley, United States. pp.55-59</w:t>
+              <w:t xml:space="preserve">8éme Symposium International sur la Programmation et les Systèmes - ISPS 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201574v1</w:t>
+                <w:t xml:space="preserve">hal-00201572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the emergence process in a multiagent wireless communication model,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About some specificities of embedded multiagent system design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8éme Symposium International sur la Programmation et les Systèmes - ISPS 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Silicon Valley, United States. pp.55-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201572v1</w:t>
+                <w:t xml:space="preserve">hal-00201574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing embedded collective systems: The DIAMOND multiagent method</w:t>
               </w:r>
@@ -8103,286 +8103,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decentralized self-organized approach for wireless sensor networks</w:t>
+                <w:t xml:space="preserve">Gestion adaptative de la communication dans les réseaux sans fil de systèmes physiques. Une approche multi-agent fondée sur l'auto-organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Lagreze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP-DIPES'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JOURNÉES FRANCOPHONES SUR LES SYSTÈMES MULTI-AGENTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201524v1</w:t>
+                <w:t xml:space="preserve">hal-00201521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using organizational structures emergence for maintaining functional integrity in embedded systems networks</w:t>
+                <w:t xml:space="preserve">A decentralized self-organized approach for wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lagreze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/AIAI'2004</w:t>
+              <w:t xml:space="preserve">IFIP-DIPES'2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201529v1</w:t>
+                <w:t xml:space="preserve">hal-00201524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion adaptative de la communication dans les réseaux sans fil de systèmes physiques. Une approche multi-agent fondée sur l'auto-organisation</w:t>
+                <w:t xml:space="preserve">Using organizational structures emergence for maintaining functional integrity in embedded systems networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNÉES FRANCOPHONES SUR LES SYSTÈMES MULTI-AGENTS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">IFIP/AIAI'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201521v1</w:t>
+                <w:t xml:space="preserve">hal-00201529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive multiagent infrastructure for self-organized physical embodied systems : An application to wireless communication management</w:t>
               </w:r>
@@ -9209,103 +9209,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging cyber-physical objects through the concept of avatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9355,103 +9355,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Web of Things with Avatars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terdjimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Sheng, Yongrui Qin, Lina Yao, and Boualem Benatallah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managing the Web of Things: Linking the Real World to the Web</w:t>
@@ -9705,103 +9705,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards An Avatar Architecture for the Web of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mrissa</w:t>
+                <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université Lyon 1 - Claude Bernard. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10095,51 +10095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Nouali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2025.3623777" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363168v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saideh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2025.3610288" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01745675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Occello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Ben Yelles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Ha Hoang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijaacs.2019.10018409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01429798v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cervantes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ramos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gutierrez Preciado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsyst.2017.2655031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663027v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Khenifar-Bessadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri-Bey Ben-Yelles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.97-132" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Hamani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lagreze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2017.2721220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01265071v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOSE.2015.078435" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laplace" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2015.19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hamzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2013.52003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-012-0017-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737832v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hoang Thi Thanh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687766v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2009.12.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D02Q42R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00231026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiewen Luo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Xu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zeng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhi Shi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Fadil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Koning" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soul&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Traonouez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Th&#233;ron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL63968.2025.11204390" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Suro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL63968.2025.11204437" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600410v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL55364.2023.10364476" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL53763.2022.9962231" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035080v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rosay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pallardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Fall49728.2020.9348722" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baudet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340508v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Darroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01904517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006859603380346" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01904539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Khalfi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01563835v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Skhiri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Suffran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913991v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995305" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01429831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Khenifar Bessadi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouky Bey Ben Yelles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF.2016.7800263" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112370v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Khenifar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637098" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011267v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raievsky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_14" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011274v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Van Pham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07476-4_1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166605v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Pham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282161v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07476-4_6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804649v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mendes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863408v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920562v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578416v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641692v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546177v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601931v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687765v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655620v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578415v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641680v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Balanel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516545v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2010.74" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516544v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429203v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillermin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pezzin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429204v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429202v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00231029v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319738v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324394v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319733v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201575v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201574v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201572v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201573v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194166v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194170v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194175v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185493v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185467v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185444v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201521v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201562v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201567v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201571v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04566129v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750372v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811375v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01457376v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Courdier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ria.revuesonline.com/resnum.jsp?editionId=3109&amp;amp;Submit2.x=19&amp;amp;Submit2.y=16&amp;amp;Submit2=Envoyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282187v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335891v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074984v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373631v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terdjimi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00007-X" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324393v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01282722v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Nouali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2025.3623777" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363168v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saideh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24144621" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01745675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Occello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Ben Yelles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Ha Hoang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijaacs.2019.10018409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01429798v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cervantes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ramos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gutierrez Preciado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsyst.2017.2655031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663027v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Khenifar-Bessadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri-Bey Ben-Yelles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.97-132" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Hamani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lagreze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2017.2721220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laplace" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2015.19" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01265071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOSE.2015.078435" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hamzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2013.52003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-012-0017-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737832v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hoang Thi Thanh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687766v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2009.12.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D02Q42R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00231026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiewen Luo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Xu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zeng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhi Shi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Fadil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Koning" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soul&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Traonouez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Th&#233;ron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL63968.2025.11204390" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Suro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL63968.2025.11204437" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600410v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL55364.2023.10364476" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL53763.2022.9962231" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035080v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rosay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pallardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Fall49728.2020.9348722" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baudet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340508v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Darroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01904517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006859603380346" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01904539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Khalfi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995305" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01563835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Skhiri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Suffran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01429831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Khenifar Bessadi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouky Bey Ben Yelles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF.2016.7800263" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011267v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raievsky" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_14" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Van Pham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07476-4_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Khenifar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637098" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07476-4_6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Pham" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804649v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mendes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863408v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920562v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578416v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601931v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687765v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546177v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641692v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655620v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641680v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Balanel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578415v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516545v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2010.74" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516544v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429203v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillermin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pezzin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429204v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429202v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00231029v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319738v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324394v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319736v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319733v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201575v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201572v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201574v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201573v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194166v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194170v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194175v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185493v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185467v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185444v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201521v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201529v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201562v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201567v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201571v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04566129v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750372v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811375v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01457376v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Courdier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ria.revuesonline.com/resnum.jsp?editionId=3109&amp;amp;Submit2.x=19&amp;amp;Submit2.y=16&amp;amp;Submit2=Envoyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282187v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335891v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074984v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373631v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terdjimi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00007-X" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324393v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01282722v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>