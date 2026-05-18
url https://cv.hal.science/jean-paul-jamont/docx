--- v1 (2026-04-24)
+++ v2 (2026-05-18)
@@ -1226,403 +1226,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight trusted routing for wireless sensor networks</w:t>
+                <w:t xml:space="preserve">Une gestion économe de la confiance pour le routage dans des réseaux de capteurs sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vercouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728432v1</w:t>
+                <w:t xml:space="preserve">hal-00737833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une gestion économe de la confiance pour le routage dans des réseaux de capteurs sans fil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vercouter</w:t>
+                <w:t xml:space="preserve">Supervision de systèmes complexes artificiels décentralisés : proposition d'un modèle multi-agent récursif générique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Hoang Thi Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choukri Ben Yelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737833v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision de systèmes complexes artificiels décentralisés : proposition d'un modèle multi-agent récursif générique</w:t>
+                <w:t xml:space="preserve">Using multiagent self-organization techniques for seeking information in virtual social communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha Hoang Thi Thanh</w:t>
+                <w:t xml:space="preserve">Annabelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Choukri Ben Yelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (2), pp.235-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737832v1</w:t>
+                <w:t xml:space="preserve">hal-00687766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multiagent self-organization techniques for seeking information in virtual social communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Occello</w:t>
+                <w:t xml:space="preserve">Lightweight trusted routing for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vercouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (2), pp.193-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13748-012-0017-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687766v1</w:t>
+                <w:t xml:space="preserve">hal-00728432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiagent approach to manage communication in wireless instrumentation systems</w:t>
               </w:r>
@@ -2074,252 +2074,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Organizationally-Oriented Approach to Enhancing Explainability and Control in Multi-Agent Reinforcement Learning</w:t>
+                <w:t xml:space="preserve">Identifying and Localizing Dynamic Affordances to Improve Interactions with Other Agents in Continuous Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Soulé</w:t>
+                <w:t xml:space="preserve">Simon Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Théron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Development and Learning (ICDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Prague, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDL63968.2025.11204390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470447v1</w:t>
+                <w:t xml:space="preserve">hal-05348749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying and Localizing Dynamic Affordances to Improve Interactions with Other Agents in Continuous Environments</w:t>
+                <w:t xml:space="preserve">An Organizationally-Oriented Approach to Enhancing Explainability and Control in Multi-Agent Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gay</w:t>
+                <w:t xml:space="preserve">Julien Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Georgeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+                <w:t xml:space="preserve">Louis-Marie Traonouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Théron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Development and Learning (ICDL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAMAS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Detroit, Michigan, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348749v1</w:t>
+                <w:t xml:space="preserve">hal-05470447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Authentication Factor Selection in the Internet of Things: A Trust-Based Multi-Objective Optimization Approach</w:t>
               </w:r>
@@ -2400,51 +2400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting with Other Agents Without a-priori Knowledge: a Radical Interactionist Architecture Developing From the Ground-Up the Ability to Infer Motivations and Predict Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Suro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2504,51 +2504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Multi-Agent Simulation of Cyber-attackers and Cyber-defenders Battles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2599,77 +2599,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Affordance-Based Intersubjectivity Mechanism to Infer the Behaviour of Other Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Suro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2716,51 +2716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying and localizing dynamic affordances to improve interactions with other agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3097,51 +3097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3218,51 +3218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Workshop, SERENE 2019 Naples, Italy, September 17, 2019 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3281,51 +3281,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Coupling Limitations with Respect to Shared Entities Constraints</w:t>
+                <w:t xml:space="preserve">Modèle de couplage multi-agent pour simulations individus-centrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
@@ -3343,106 +3343,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26es Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Métabief, France. pp.181-190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01904517v1</w:t>
+                <w:t xml:space="preserve">emse-01904539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de couplage multi-agent pour simulations individus-centrés</w:t>
+                <w:t xml:space="preserve">Simulation Coupling Limitations with Respect to Shared Entities Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Balbo</w:t>
@@ -3460,488 +3451,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26es Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Simulation and Modeling Methodologies, Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.338-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006859603380346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01904539v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01904517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Embedded Multi-Agent System Methodology and Positioning on Testing</w:t>
+                <w:t xml:space="preserve">Les identités au centre de la participation des agents à des actions collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Barnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Mercier</w:t>
+                <w:t xml:space="preserve">El-Mehdi Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The second International Workshop on Software Faults (IWSF'17) colocated with ISSRE 2017 (28th International Symposium on Software Reliability Engineering)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646857v1</w:t>
+                <w:t xml:space="preserve">hal-01566977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les identités au centre de la participation des agents à des actions collectives</w:t>
+                <w:t xml:space="preserve">A Trusted Lightweight Synchronisation Protocol for Wireless Ad-hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Mehdi Khalfi</w:t>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Application (CIVEMSA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Annecy, France. pp. 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566977v1</w:t>
+                <w:t xml:space="preserve">hal-01913991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trusted Lightweight Synchronisation Protocol for Wireless Ad-hoc Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fourty</w:t>
+                <w:t xml:space="preserve">Challenges of Virtualization FPGA in a Cloud context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Skhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Suffran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Application (CIVEMSA 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">international Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Annecy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913991v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of Virtualization FPGA in a Cloud context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Fresse</w:t>
+                <w:t xml:space="preserve">Toward an Embedded Multi-Agent System Methodology and Positioning on Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Suffran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Annecy, France</w:t>
+              <w:t xml:space="preserve">The second International Workshop on Software Faults (IWSF'17) colocated with ISSRE 2017 (28th International Symposium on Software Reliability Engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563835v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About cooperation of multiagent collective products: An approach in the context of cyber-physical systems</w:t>
               </w:r>
@@ -4510,1271 +4510,1258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Web-Based Agent-Oriented Approach to Address Heterogeneity in Cooperative Embedded Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRRIGATION CANALS DISTRIBUTED MODEL-BASED PREDICTIVE CONTROL USING MULTI-AGENT SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raievsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thang Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282161v1</w:t>
+                <w:t xml:space="preserve">hal-01166605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRRIGATION CANALS DISTRIBUTED MODEL-BASED PREDICTIVE CONTROL USING MULTI-AGENT SYSTEMS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Web-Based Agent-Oriented Approach to Address Heterogeneity in Cooperative Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07476-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166605v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using MASH in the Context of the Design of Embedded Multiagent System</w:t>
+                <w:t xml:space="preserve">Decentralized intelligent real world embedded systems: a tool to tune design and deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Spain. pp.283--286</w:t>
+              <w:t xml:space="preserve">, 2013, Salamanque, Spain. pp.133-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804650v1</w:t>
+                <w:t xml:space="preserve">hal-00804649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized intelligent real world embedded systems: a tool to tune design and deployment</w:t>
+                <w:t xml:space="preserve">Prise en compte des exigences extra-fonctionnelles relatives au déploiement des SMA embarqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Salamanque, Spain. pp.133-144</w:t>
+              <w:t xml:space="preserve">JFSMA 13 - Vingt-et-unièmes journées francophones sur les systèmes multi-agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lille, France. pp.179-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804649v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des exigences extra-fonctionnelles relatives au déploiement des SMA embarqués</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Self-adaptive Ecosystems of Services in Dynamic Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Occello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 13 - Vingt-et-unièmes journées francophones sur les systèmes multi-agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lille, France. pp.179-188</w:t>
+              <w:t xml:space="preserve">International Conference on Systems Science 2013 (ICSS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Wrocław, Poland. pp.671-680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863408v1</w:t>
+                <w:t xml:space="preserve">hal-00920562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Self-adaptive Ecosystems of Services in Dynamic Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Cervantes</w:t>
+                <w:t xml:space="preserve">Using MASH in the Context of the Design of Embedded Multiagent System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Systems Science 2013 (ICSS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Wrocław, Poland. pp.671-680</w:t>
+              <w:t xml:space="preserve">11th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Spain. pp.283--286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920562v1</w:t>
+                <w:t xml:space="preserve">hal-00804650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized self-organized approach to manage communications in wireless instrumentation systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacer Hamani</w:t>
+                <w:t xml:space="preserve">A generic recursive multiagent model to simplify large scale multi-level systems observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Ha Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Koudil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Intelligent Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578416v1</w:t>
+                <w:t xml:space="preserve">hal-00601931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic recursive multiagent model to simplify large scale multi-level systems observation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Thanh Ha Hoang</w:t>
+                <w:t xml:space="preserve">Ant-MWAC : Une approche conjointe multi-agent et colonie de fourmis pour gérer les communications dans les réseaux de capteurs sans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Koudil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">19èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601931v1</w:t>
+                <w:t xml:space="preserve">hal-00655621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ant-MWAC : Une approche conjointe multi-agent et colonie de fourmis pour gérer les communications dans les réseaux de capteurs sans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacer Hamani</w:t>
+                <w:t xml:space="preserve">Lightweight trusted routing for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vercouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Koudil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">PAAMS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Spain. pp.87-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655621v1</w:t>
+                <w:t xml:space="preserve">hal-00687765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight trusted routing for Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vercouter</w:t>
+                <w:t xml:space="preserve">A Generic Decentralized Recursive Multiagent Model for Multi-Scale Organization of Large Scale Complex Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Ha Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAAMS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Spain. pp.87-96</w:t>
+              <w:t xml:space="preserve">3rd Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687765v1</w:t>
+                <w:t xml:space="preserve">hal-00546177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Decentralized Recursive Multiagent Model for Multi-Scale Organization of Large Scale Complex Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Occello</w:t>
+                <w:t xml:space="preserve">Lightweight Trusted Routing for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vercouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Conference on Agents and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multiagent Systems, PAAMS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, France. pp.87-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546177v1</w:t>
+                <w:t xml:space="preserve">hal-00641692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight Trusted Routing for Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vercouter</w:t>
+                <w:t xml:space="preserve">Un modèle multi-agent générique récursif pour simplifier la supervision de systèmes décentralisés multi-niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Ha Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multiagent Systems, PAAMS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, France. pp.87-96</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641692v1</w:t>
+                <w:t xml:space="preserve">hal-00655620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle multi-agent générique récursif pour simplifier la supervision de systèmes décentralisés multi-niveaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Thanh Ha Hoang</w:t>
+                <w:t xml:space="preserve">A framework to simulate and support the design of distributed automation and decentralized control systems : application to control of indoor building comfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">2011 IEEE Symposium on Computational Intelligence in Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655620v1</w:t>
+                <w:t xml:space="preserve">hal-00578415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes légers de gestion de la confiance pour des réseaux de capteurs sans fil</w:t>
               </w:r>
@@ -5849,152 +5836,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to simulate and support the design of distributed automation and decentralized control systems : application to control of indoor building comfort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An optimized self-organized approach to manage communications in wireless instrumentation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Koudil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Symposium on Computational Intelligence in Control and Automation</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Intelligent Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578415v1</w:t>
+                <w:t xml:space="preserve">hal-00578416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Multiagent Self-organization Techniques to Improve Dynamic Skill Searching in Virtual Social Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6130,502 +6130,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving dynamic skills searching in virtual social communities using agent's network self-organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Mercier</w:t>
+                <w:t xml:space="preserve">Utilisation de la phase d'analyse de la méthode Diamond pour concevoir un système de radiolocalisation,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pezzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFIP Conference on Virtual Enterprise, Web Intelligence and Virtual Enterprises Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">17émes Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429203v1</w:t>
+                <w:t xml:space="preserve">hal-00429208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la phase d'analyse de la méthode Diamond pour concevoir un système de radiolocalisation,</w:t>
+                <w:t xml:space="preserve">A multiagent tool to simulate hybrid real/virtual embedded agent societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pezzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17émes Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE / ACM International Conference on Intelligent Agent Technology (IAT'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429208v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiagent tool to simulate hybrid real/virtual embedded agent societies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ACO/MAS joint approach to manage communications in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Koudil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE / ACM International Conference on Intelligent Agent Technology (IAT'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Management of Emergent Digital EcoSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395138v1</w:t>
+                <w:t xml:space="preserve">hal-00429204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ACO/MAS joint approach to manage communications in wireless sensor networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Démonstration: la simulation conjointe logicielle/matérielle comme partie du cycle de vie du SMA embarqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Koudil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Management of Emergent Digital EcoSystems</w:t>
+              <w:t xml:space="preserve">17émes Journées Francophones sur les Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429204v1</w:t>
+                <w:t xml:space="preserve">hal-00429202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstration: la simulation conjointe logicielle/matérielle comme partie du cycle de vie du SMA embarqué</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving dynamic skills searching in virtual social communities using agent's network self-organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Occello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17émes Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th IFIP Conference on Virtual Enterprise, Web Intelligence and Virtual Enterprises Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429202v1</w:t>
+                <w:t xml:space="preserve">hal-00429203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiagent method to design hardware/software collaborative system</w:t>
               </w:r>
@@ -6814,64 +6814,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pezzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM International Conference on Soft Computing as Transdisciplinary Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7395,394 +7395,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00201573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-organized Energetic Constraints Based Approach for Modelling Communication in Wireless Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DIAMOND: A design approach for embedded multiagent societes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Occello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems, IEA/AIE'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Annecy, France. pp. 101-110</w:t>
+              <w:t xml:space="preserve">Fifth IEEE International Symposium on Advance Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194166v1</w:t>
+                <w:t xml:space="preserve">hal-00194170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIAMOND: A design approach for embedded multiagent societes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphically Designing and Formally Checking Self-Organizations for Wireless Networks Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth IEEE International Symposium on Advance Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Guadalajara, Mexico</w:t>
+              <w:t xml:space="preserve">International Conference on Self-Organization and Autonomous Systems in Computing and Communications (SOAS'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Erfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194170v1</w:t>
+                <w:t xml:space="preserve">hal-00194175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphically Designing and Formally Checking Self-Organizations for Wireless Networks Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des spécificités méthodologiques de la conception de systèmes multi-agents embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Self-Organization and Autonomous Systems in Computing and Communications (SOAS'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Erfurt, Germany</w:t>
+              <w:t xml:space="preserve">Congrès JFSMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194175v1</w:t>
+                <w:t xml:space="preserve">hal-00194190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des spécificités méthodologiques de la conception de systèmes multi-agents embarqués</w:t>
+                <w:t xml:space="preserve">A Self-organized Energetic Constraints Based Approach for Modelling Communication in Wireless Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès JFSMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Annecy, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems, IEA/AIE'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Annecy, France. pp. 101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194190v1</w:t>
+                <w:t xml:space="preserve">hal-00194166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIAMOND: A physical multiagent systems codesign approach</w:t>
               </w:r>
@@ -8185,204 +8185,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00201521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decentralized self-organized approach for wireless sensor networks</w:t>
+                <w:t xml:space="preserve">Using organizational structures emergence for maintaining functional integrity in embedded systems networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Lagreze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP-DIPES'2004</w:t>
+              <w:t xml:space="preserve">IFIP/AIAI'2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201524v1</w:t>
+                <w:t xml:space="preserve">hal-00201529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using organizational structures emergence for maintaining functional integrity in embedded systems networks</w:t>
+                <w:t xml:space="preserve">A decentralized self-organized approach for wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Occello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lagreze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/AIAI'2004</w:t>
+              <w:t xml:space="preserve">IFIP-DIPES'2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201529v1</w:t>
+                <w:t xml:space="preserve">hal-00201524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive multiagent infrastructure for self-organized physical embodied systems : An application to wireless communication management</w:t>
               </w:r>
@@ -9134,51 +9134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience Study of Embedded Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oum-El-Kheir Aktouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9394,51 +9394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terdjimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Mehdi Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10095,51 +10095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Nouali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2025.3623777" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363168v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saideh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24144621" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01745675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Occello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Ben Yelles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Ha Hoang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijaacs.2019.10018409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01429798v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cervantes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ramos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gutierrez Preciado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsyst.2017.2655031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663027v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Khenifar-Bessadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri-Bey Ben-Yelles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.97-132" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Hamani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lagreze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2017.2721220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laplace" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2015.19" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01265071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOSE.2015.078435" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hamzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2013.52003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-012-0017-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737833v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737832v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hoang Thi Thanh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687766v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2009.12.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D02Q42R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00231026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiewen Luo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Xu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zeng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhi Shi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Fadil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Koning" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soul&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Traonouez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Th&#233;ron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL63968.2025.11204390" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Suro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL63968.2025.11204437" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600410v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL55364.2023.10364476" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL53763.2022.9962231" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035080v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rosay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pallardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Fall49728.2020.9348722" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baudet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340508v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Darroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01904517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006859603380346" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01904539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Khalfi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913991v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995305" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01563835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Skhiri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Suffran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01429831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Khenifar Bessadi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouky Bey Ben Yelles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF.2016.7800263" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011267v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raievsky" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_14" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Van Pham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07476-4_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Khenifar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637098" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07476-4_6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Pham" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804649v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mendes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863408v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920562v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578416v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601931v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687765v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546177v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641692v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655620v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641680v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Balanel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578415v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516545v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2010.74" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516544v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429203v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillermin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pezzin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429204v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429202v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00231029v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319738v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324394v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319736v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319733v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201575v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201572v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201574v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201573v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194166v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194170v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194175v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185493v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185467v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185444v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201521v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201529v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201562v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201567v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201571v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04566129v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750372v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811375v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01457376v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Courdier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ria.revuesonline.com/resnum.jsp?editionId=3109&amp;amp;Submit2.x=19&amp;amp;Submit2.y=16&amp;amp;Submit2=Envoyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282187v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335891v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074984v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373631v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terdjimi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00007-X" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324393v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01282722v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Eddine Nouali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2025.3623777" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363168v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saideh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24144621" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01745675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Occello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Ben Yelles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Ha Hoang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijaacs.2019.10018409" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01429798v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cervantes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ramos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gutierrez Preciado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsyst.2017.2655031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663027v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Khenifar-Bessadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri-Bey Ben-Yelles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.97-132" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Hamani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lagreze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2017.2721220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laplace" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2015.19" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01265071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAOSE.2015.078435" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hamzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2013.52003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hoang Thi Thanh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687766v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Mercier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-012-0017-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2009.12.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D02Q42R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00231026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiewen Luo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Xu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zeng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhi Shi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Fadil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Koning" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348749v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL63968.2025.11204390" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soul&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Traonouez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Th&#233;ron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Suro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL63968.2025.11204437" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600410v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL55364.2023.10364476" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL53763.2022.9962231" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035080v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fresse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rosay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pallardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Fall49728.2020.9348722" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baudet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum-El-Kheir Aktouf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340508v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Darroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01904539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01904517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006859603380346" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Khalfi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995305" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01563835v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Skhiri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Suffran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646857v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01429831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Khenifar Bessadi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouky Bey Ben Yelles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF.2016.7800263" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663050v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011267v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raievsky" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_14" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Van Pham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07476-4_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Khenifar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637098" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166605v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Pham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282161v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07476-4_6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804649v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mendes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863408v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920562v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804650v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601931v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655621v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687765v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546177v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641692v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578415v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641680v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Balanel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578416v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516545v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2010.74" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516544v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429208v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guillermin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pezzin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429202v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429203v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00231029v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319738v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324394v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319736v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319733v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201575v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201572v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201574v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201573v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194175v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194190v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194166v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185493v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185467v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185444v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201521v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201562v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201567v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201571v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04566129v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750372v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811375v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01457376v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Courdier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ria.revuesonline.com/resnum.jsp?editionId=3109&amp;amp;Submit2.x=19&amp;amp;Submit2.y=16&amp;amp;Submit2=Envoyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282187v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335891v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074984v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373631v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terdjimi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00007-X" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324393v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01282722v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376637v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>