--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Paul KLEIDER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (268)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the investigation of defects properties through temperature dependent Modulated Photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haddara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIP Renewable Energies, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of defects properties in semiconductor through temperature dependent of Photoluminescence techniques : comparison between modulated and time-resolved regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haddara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROPEAN MATERIALS RESEARCH SOCIETY, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicium nanocristallin pour cellules solaires à haut rendement: des hétérojonctions aux cellules solaires tandem à jonction de recombinaison sans TCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Carroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Chozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ventosinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2025 - Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICRO-CRYSTAL GAAS ARRAY SUB-CELLS FOR SI TANDEM SOLAR CELLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nejim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleider J.P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPVSEC 2025 42nd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIP Renewable Energies, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron doped nanocrystalline silicon: understanding a tricky material for high performance heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Häberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PVSC 2025 - IEEE 53rd Photovoltaic Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montreal, Canada. pp.0180-0182, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC59419.2025.11132544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of local electrical measurements on cross-sectional devices using Conductive Atomic Force Microscopy (C-AFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisca Da Mattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Bilousov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling photoluminescence quenching mysteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Stacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Abate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of local electrical measurements on cross-sectional devices using Conductive Atomic Force Microscopy (C-AFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Bilousov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadeo Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Terminal Organic-Silicon Tandem Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Simulation of Organic Electronics and Photovoltaics, SimOEP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Performance of Perovskite Solar Cells by Operando X-Ray Photoemission Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE Photovoltaic Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC57443.2024.10749653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lateral heterojunction device as a tool to study perovskite-based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Mallik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javid Hajhemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perovskite Solar Cells and Optoelectronics - PSCO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards the Development of Organic/Silicon Tandem Solar Cells in a 3-Terminal Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, STRASBOURG (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient currents produced by mobile ions in thick Metal-Semiconductor-Metal devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Kopprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Ahanogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la technique de photoluminescence modulée en fonction de la température pour déterminer les propriétés des défauts dans les semi-conducteurs : simulations numériques et résultats expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haddara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the investigation of defect properties through temperature dependent modulated photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haddara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design : Three Terminal Band Offset Barrier Organic/Si Tandem Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIP renewable energies, Sep 2023, Lisboa, Portugal. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC2023/2CV.2.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lateral heterojunction device as a tool to study perovskite-based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Mallik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javid Hajhemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Spring Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and perspectives of photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MOMENTOM International Congress: Energy At The Crossroads: Accelerating Innovation In The Age of Disruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic materials modelling in three terminal Organic/Si tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Recombination at the Interface of poly -Si Passivating Contacts for Application in c-Si Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz-Josef Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Conference on Photovoltaic Energy Conversion (WCPEC-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Solar Cells: State of the Art and Recent Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating experimental techniques : Kelvin Probe Force Microscopy NanoTexnology-NN22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselin Donchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Nanosciences &amp; Nanotechnologies (NN22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki, Jul 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence analysis of Silicon Interdigitated Back Contact for three-terminal tandem applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Ahanogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma deposition of boron phosphide at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Maksimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem I. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Vyacheslavova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Niemegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional carrier profiling on InP:Zn MOVPE epitaxially grown layers by Kelvin Probe Force Microscopy with associated modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mekhazni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd international conference on non-contact atomic force microscopy (NCAFM2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Niemegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Low Band Gap Copper Indium Gallium Diselenide Solar Cells by Coevaporation for Tandem Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Tel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Donsanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Lontchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FedPV: historique, évolution et axes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Odeillo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of electronic properties of perovskite materials and their interfaces with extracting layers in lateral heterojunction configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Dunfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface photovoltage characterisation of metal halide perovskite on c-SI using kelvin probe force microscopy and metal-insulator-semiconductor configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselin Donchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of defects in structures based on BP/Si heterojunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Maksimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE EQUILIBRIUM ELECTROSTATIC POTENTIAL AND LIGHT-INDUCED CHARGE REDISTRIBUTION UNDER ILLUMINATION IN HALIDE PEROVSKITE STRUCTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Dunfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate-Controlled Electronic Properties of Perovskite Layer in Lateral Heterojunction Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Dunfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talysa Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 48th Photovoltaic Specialists Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France. pp.1001-1003, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC43889.2021.9518691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaics today: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR NAME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect densities analysis in thin (i) a-Si:H passivation layer inserted in a-Si:H/c-Si heterojunction solar cells using coplanar conductance measurements : a temperature dependence study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical scanning probe microscopy approaches to investigate solar cell junctions and devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2540422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on carrier selective three terminal perovskite on silicon-IBC tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Ahanogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul P Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Nanowire Solar Cells With µc-Si:H and a-Si:H Absorbers For Tandem Radial Junction Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weixi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Carrier Selective Perovskite on Silicon 3T Tandems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIP, Sep 2019, Marseille, France. pp.779, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-3BV.2.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanowire solar cells with μc-Si:H absorbers for radial tandem devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weixi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIP, Sep 2019, Marseille, France. pp.757, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-3BV.2.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of low temperature plasma epitaxial Si grown on highly doped Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas Roca I Cabarrocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiOxNy:B layers for ex-situ doping of hole-selective poly silicon contacts: A passivation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Giglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiliconPV 2019, THE 9TH INTERNATIONAL CONFERENCE ON CRYSTALLINE SILICON PHOTOVOLTAICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Leuven, Belgium. pp.040012, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5123839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of GaP nucleation layer grown on Si by PE-ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a S Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill S. Zelentsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroepitaxial growth of silicon on GaAs via low-temperature plasma-enhanced chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanghua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO : Quantum Sensing and Nano Electronics and Photonics XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE PHOTONIC WEST, Feb 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2511174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Modulated Photoluminescence: a simulation study of case describing the signature of carrier recombination and trap centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Photovoltaic Specialists Conference (PVSC 46)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.352, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8980539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitance-Voltage Characterization Technique Adapted to Tandem Solar Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIP, Sep 2019, Marseille, France. pp.638, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-3CO.8.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocurrent techniques for the study of transport and defects in semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Momentom Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Effective Defects States by Varying the Thickness of Passivating (i)a-Si:H Layer in a-Si :H/c-Si Heterojunction Solar Cell Using Coplanar Conductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects in the passivating buffer (i) a-Si:H layer of a-Si:H/c-Si heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-AFM and KPFM Characterization of poly-Si/SiOx/c-Si Passivated Contact Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIP, Sep 2019, Marseille, France. pp.22, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-1AO.2.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original 3-terminal wide gap/silicon heterojunction tandem solar cell concept: Design and calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid El-Huni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon PV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductivity and surface passivation properties of boron-doped poly-silicon passivated contacts for crystalline silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-terminal tandem solar cells combining bottom interdigitated back contact and top heterojunction subcells: a new architecture for high power conversion efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid El-Huni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless investigation of the doping concentration level of single GaAsμ-crystals grown on Silicon for multijunctionsolar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Solar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties of GaP/Si heterojunction fabricated by PE-ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Investigation of the p-Type Doping Concentration Level of Single Micrometric Size GaAs Crystals Grown on Silicon for Multijunction Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EU PVSEC, Sep 2018, Bruxelles, Belgium. pp.660 - 664, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/35thEUPVSEC20182018-2AV.3.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress on the amorphous silicon/crystalline silicon interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ISCMP School and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulated photocurrent and photoluminescence for the characterization of silicon heterojunctions: experiments and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrachya Kyureghian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature plasma epitaxy of Silicon on III-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanghua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroepitaxial growth of Silicon on GaAs via low temperature plasma-enhanced chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanghua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la technique de caractérisation Capacité-Tension à l’étude des cellules tandem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the conductivity and surface passivation properties of boron-doped poly-silicon on oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon PV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lausanne, Switzerland. pp.040017, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5049280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zn(Sn,Ge)N2 : a new double nitride tunable semiconductor family for LED and solar devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Beddelem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Feldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Battie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Névine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche du PhotoVoltaïque (FedPV), Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local open-circuit voltage characterization of thin-film radial junction PIN solar cells by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumyadeep Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si doped n-type GaP layers grown on Si wafers by low-temperature PE-ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic Technical Conference, PVTC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau concept de cellules solaires tandem à 3 terminaux sur base de cellule solaire à contacts interdigités en face arrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid El-Huni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective analysis of optoelectronic properties of ZnSnN2 for future tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Feldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées Nationales du Photovoltaïque 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche du Photovoltaïque, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature plasma enhanced atomic layer deposition of GaP films on Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANS27, The 27th International Conference on Amorphous and Nanocrystalline Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature plasma epitaxy of Silicon on III-V for tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanghua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Formation of Semiconductor Interfaces (ICFSI-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetron-sputtered Ta$_3$N$_5$ thin films for water photoelectrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouchet-Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Advanced Materials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02340854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of electrical transport properties on performance of Si nanowire array solar cells assessed by optoelectrical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitance characterization of GaP/n-Si structures grown by PE-ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International School and Conference on Optoelectronics, Photonics, Engineering and Nanostructures (Saint-Petersburg OPEN 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Saint-Petersbourg, France. pp.052027, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/917/5/052027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of GaP/Si heterojunctions by space charge capacitance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem I. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mozharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina V. Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Growth of Crystalline Silicon on GaAs by Low Temperature PECVD: Towards Hybrid Tunnel Junctions for III-V/Si Tandem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Concentrator Photovoltaic Systems (CPV 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic layer deposition of gallium phosphide for silicon based photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Bukatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic Technical Conference, PVTC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of multijunction cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Russian Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Gif-Sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect characterization of GaP/Si solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. S. Zelentsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2016 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of thin GaP layers grown on silicon wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mozharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon heterojunctions and homo-heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfina Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Russian Workshop: Beyond silicon : heterojunctions and multijunctions solar cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Growth of Crystalline Silicon on GaAs by Low Temperature PECVD: Towards Hybrid Tunnel Junctions for III-V/Si Tandem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du Dopage de Graphène Epitaxial sur SiC(0001) par Spectroscopies de Photoélectrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELSPEC'16, 7eme conférence francophone sur les spectroscopies d’électrons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo-hétérojonction en silicium : une nouvelle architecture pour des cellules à rendement record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coig Marianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfina Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the electronic properties of CVD graphene superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur la tranche de cellules solaires en silicium cristallin à l'échelle nanométrique à l'aide de techniques de microscopie à sonde locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Narchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Electronic Properties of Hydrogenated Amorphous Silicon Thin Film from SiH4/H2 using Tailored Voltage Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junkang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ventosinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Daineka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2016 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of oxygen in magnetron sputtered Ta3N5 films for water photoelectrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2016 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards realistic simulation of the novel III-V/epi-Si tandem solar cell concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Theory and Modeling for PV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPVF, Nov 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of graphene and applications to heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ouerghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Lee Younghee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Hee Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Novel Material : Engineering and Properties - Soleil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synchrotron Soleil, Sep 2015, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved photoluminescence on multi stack InAs quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apichat Jittrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanostructures Characterization and Nanomaterials – Bangkok 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohamed Boutchich - ICT ASIA 2D NANOTEC, Aug 2015, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the modulated photocurrent technique using 2D full numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Multiscale solar Workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation électrique et optique de nanofils de Silicium en géométrie radiale pour des applications photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Laribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules PV d’aujourd’hui et du futur, évolution du marché mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marché solaire en Afrique, atouts et faiblesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic modeling of tandem cells formed by low temperature PECVD epitaxy of silicon-germanium on gallium arsenide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a-Si:H doping by plasma immersion ion implantation for a-Si:H/c-Si heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfina Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy on Bi and Trilayer flakes of graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-TN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Hybrid Tunnel Junction Architectures for III-V/Si Tandem Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.75-79, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20152015-1CO.10.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces in (p) a-Si:H/(n) c-Si heterojunctions: influence of (i) a-Si:H buffer layer and front electrode on capacitance-temperature dependencies and strong inversion layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic simulation of III-V/epi-SiGe tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Multiscale solar Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of CVD Graphene capped with p and n-type doped amorphous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the modulated photocurrent technique using 2D full numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work function engineering of doped Trilayer graphene grown on 4H-SiC (0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANM2015,6th International Conference on Advanced Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la microscopie confocale et techniques de spectroscopie associées pour la caractérisation de matériaux pour l’électronique et le PV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis Mencaraglia, Dec 2015, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling on a confocal imaging system µ-Raman, µ-PL, AFM and electrical extensions at a sub micrometric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanostructure Characterization and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thai Organic and Printed Electronics Innovation Center (TOPIC) / NECTEC, Aug 2015, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiGe Low Temperature Epitaxy by PECVD on III-V MOVPE Grown Material for High Efficiency Tandem Solar Cell Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Metalorganic Vapour Phase Epitaxy, EWMOVPE XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a-Si:H/c-Si heterojunction by temperature dependent modulated photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Paul Sobkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a-Si:H/c-Si heterojunction interface properties from Hall measurements of surface inversion layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the theory and usage of capacitance techniques: application of high efficiency amorphous/crystalline heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, optoelectronic and electrical properties of GaAs microcrystals grown from (001) Si nano-areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cherkasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Molière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erice School 2013 - Nano-Structures For Optics And Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Erice, Italy. pp.485-486, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9133-5_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature hydrogenated microcrystalline silicon-carbon alloys deposited by RF-PECVD for photovoltaic application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Modeling of Homojunction, Heterojunction and Hybrid n-Type Interdigitated Back Contact Silicon Solar Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Korovin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. pp.1162 - 1165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEMPERATURE DEPENDENT PHOTOLUMINESCENCE IN SILICON BASED HETEROJUNCTION SOLAR CELL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. pp.1214-1217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence and electroluminescence characterization of a-Si:H/c-Si interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erice School 2013 - Nano-Structures For Optics And Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Erice, Italy. pp.481-483, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9133-5_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research & Partnership opportunities in III-V on Si at LGEP and Supélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Elhuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-USA Workshop on Quantum Engineered High Efficiency Photvoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of hydrogenated microcrystalline silicon-carbon alloys deposited at low substrate temperature by RF-PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metastability of the amorphous-crystalline silicon heterointerface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratish Mahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir P. Kherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OF THE SURFACE DEFECT DENSITY IN C-SI/A-SI:H HETEROJUNCTIONS USING THE DEFECT-POOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Réaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. pp.1158-1161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route toward III-V multispectral solar cells on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Molière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Properties of Large Area Nitrogen Doped Trilayer Graphene on 4H-SiC (0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.I. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediri Haikel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAGO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tsukuba, Japan. pp.7PM-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic transport properties of Cu2ZnSn(S,Se)4 thin films obtained from Lift-off process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berdnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sondergard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping and characterization of trilayer graphene on 4H-SiC (0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.I. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haikel Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanodevices and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical characterization of microcrystalline silicon-carbon alloys deposited by RF-PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth route toward III-V multispectral solar cells on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cherkasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Molière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPVSEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.344-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Heterojunction for Advanced Rear Contact Cells: Main Results of the SHARCC Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidro Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abolmasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPVSEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.1135-1138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical insight on silicon heterojunction solar cells from electrical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-PV Workshop 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence techniques for heterojunction solar cell characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Junior FédESol 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des défauts électriquement actifs de semiconducteurs en couches minces par la technique du photocourant modulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF power influence on structural and electrical properties of µc-Si1-xCx:H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPVSEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence techniques for heterojunction solar cell characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitance spectroscopy of hydrogenated amorphous silicon/crystalline silicon heterojunctions : analytical calculations and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2013 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and Bias Dependence of Hydrogenated Amorphous Silicon/Crystalline Silicon Heterojunction Capacitance: The Link to Band Bending and Band Offsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANS 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the III-V/Ge interface by capacitance measurements for III-V multijunction solar cells development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. S. Zelentsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Kalyuzhnyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Lantratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Mintairov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V multispectral solar cells on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Molière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Voltage deposition of µc-Si1-xCx:H from H2 diluted SiH4 and CH4 gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANS 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">µc-Si1-xCx:H deposited by RF-PECVD: a novel material for PV applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coplanar conductance measurements and modeling to characterize surface passivation of c-Si wafers by a-Si:H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor P. Sobkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsathi Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPVSEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.1680 - 1685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations optiques et électriques de cristaux GaAs intégrés sur Si pour la réalisation de cellules solaires multispectrales III-V sur Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Molière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules photovoltaiques à heterojonction de silicium (c-Si/a-Si:H): modèle analytique et simulation numérique pour une optimisation des propriétés de l'émetteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Korte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation de l'interface (p) a-Si :H/(n) c-Si par spectroscopie de capacite : modelisation et resultats experimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet photodetectors based on hydrogenated/oxidized diamond surfaces characterization of silicon heterojunctions for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUMRS-ICEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of microcrystalline silicon-carbon alloys by RF-PECVD and MDECR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisations structurales et electriques de μc-Si1−xCx :H deposes par RF-PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of quasi-Fermi levels in photocurrent spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festkolloquium in honor of Pr. G.H. Bauer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Oldenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled interfacial WET-CHEMICAL oxide for amorphous silicon/crystalline silicon heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Angermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWTFSSC 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche tampon d'oxyde de silicium pour des cellules à heterojonction de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Angermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés du transport électroniques dans les cellules à base de Cu2ZnSn(S, Se)4 (CZTSSe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the undoped a-Si:H buffer layer on a-Si:H/c-Si heterojunctions from planar conductance and lifetime measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basia Halliop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Kherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance spectroscopy of wide band gap CIGSe solar cells: Influence of the Cu off-stoechiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene oxide reduced through chemical and biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irago Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Aichi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization and modeling of the amorphous/crystalline silicon interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2012 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of c-Si/a-Si:H nanowires based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Euregional Workshop on Novel Concepts for Future Thin-Film Silicon Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterojunctions on n-type c-Si: determination of interface parameters from electrical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nPV Workshop 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation and measurement of the band-bending in crystalline silicon as an optimization tool for silicon heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basia Halliop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir P. Kherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanowire solar cells using hydrogenated amorphous silicon: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the effective lifetime determined on homo and heterojunction silicon solar cells from modulated luminescence techniques : photoluminescence and electroluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Fruzzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of µc-Si:H by conductive-probe AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive-atomic force microscopy and Raman spectroscopy characterization of silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Fruzzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales PhotoVoltaïques 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces in III-V multijunction solar cells: characterization and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. S. Zelentsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Kalyuzhnyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Lantratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Mintairov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge capacitance spectroscopy in amorphous silicon Schottky diodes: theory, modeling, and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I Terukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANS24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the amorphous/crystalline silicon heterostructure properties on planar conductance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANS24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a-Si:H/c-Si heterointerfaces by 2D numerical simulations: influence of intrinsic a-Si:H buffer layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the a-Si:H/c-Si interface by capacitance spectroscopy measurements: modeling and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanowire solar cells using hydrogenated amorphus silicon : a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales PhotoVoltaïques 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitance spectroscopy in amorphous silicon Schottky diodes : theory and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I Terukov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of c-Si/a-Si:H nanowire solar cells: some key parameters to optimize the photovoltaic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous and microcrystalline silicon diamond based heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANS24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cu Off-Stoechiometry on Wide Band Gap CIGSe Solar Cells Electronic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANS24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence Spectrum in Silicon Measured by Confocal and Nonconfocal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales PhotoVoltaïques 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel 3D micro-structuring of diamond for radiation detector applications: enhanced performances evaluated under particle and photon beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caylar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique de línterface a-Si:H/c-Si et de la cellule PV à hétérojonction de Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record european efficiency amorphous silicon heterojunction solar cells: final results from the HETSI project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EU PVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties of amorphous-crystalline silicon heterojunctions prepared using DC saddle-field PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basia Halliop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANS24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe transverse : physique des matériaux, interfaces, dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement de la fédération photovoltaique Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEEDS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physics of silicon heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Russian scientific seminar, Silicon and III-V compound semiconductor thin films for photovoltaics: new trends and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of concept for silicon heterojunction solar cells with thin oxide passivation layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Angermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Korte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales PhotoVoltaïques 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a-Si:H/c-Si heterointerfaces by 2D numerical simulations : influence of intrinsic a-Si:H buffer layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Photovoltaïques 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coil-to-sample distance influence on contactless QSSPC effective lifetime measurements : application to silicon wafers passivated by thin amorphous layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laroussi Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EU PVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of (n) a-Si:H layers used as a back surface field on n-type silicon heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Martin de Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANS24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive-atomic force microscopy characterization of silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2010 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved lifetime measurements of silicon heterojunctions from the modulated photoluminescence technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin-De-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-J. Ribeyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2010 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond UV detectors and sensing mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Imura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hasselt Diamond Workshop SBDD XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyst formation and growth of Sn- and In-catalyzed silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. O\'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitance spectroscopy in amorphous silicon Schottky diodes : theory and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I Terukov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on amorphous and microcrystalline semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical insight into interface passivation of a-Si:H/c-Si heterostructures by analysis of injection-dependent lifetime and band bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caspar Leendertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mingirulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.F. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of phosphorus doped silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitance techniques for the evaluation of electronic properties and defects in disordered thin film semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on amorphous and microcrystalline semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Petersburg, Russia. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electrical characterization of silicon heterojunctions with n-type multicrystalline substrate : towards a low cost heterojunction solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of silicon heterojunctions for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Ankudinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Gushina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2010 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D simulations of interdigitated back contact heterojunctions solar cells based on n-type crystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-J. Ribeyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Amorphous and Nanocrystalline Semiconductors - ICANS23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-circuit voltage increase dynamics in high and low deposition rate polymorphous silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Amorphous and Nanocrystalline Semiconductors - ICANS23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the interfacial properties of amorphous Silicon n type crystalline Silicon heterojunction through static coplanar conductance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet photodetectors based on hydrogenated diamond surfaces treated by UV-Ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Imura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIMS-AIST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of thin-film silicon cell tandem structures pm-Si:H/µc-Si:H in system association prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society – EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system study on silicon thin-film pm-Si:H/µc-Si:H tandem cell structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. pp. 3699-3705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Contacting a-Si:H/c-Si Heterojunction Solar Cells and its Application to Interdigitaded Back Contact Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandenheynde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hambourg, Allemagne. pp. 2202-2205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenated polymorphous silicon at high deposition rate : serious alternative for cost-effective modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.H. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrebegnan Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Photovoltaic Science and Engineering Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphous/crystalline silicon heterojunction solar cells : optimization on monocrystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brezard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of amorphous/crystalline silicon interfaces from electrical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of amorphous/crystalline silicon interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of the dynamical electrical behaviour of triple junction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of hydrogenated amorphous silicon density of states parameters from photoconductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Koropecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International School on Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interdigitated back contact silicon heterojunctions solar cells by two dimensional numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ribeyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Strasbourg, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of amorphous/crystalline silicon interfaces from electrical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New process integration for interdigitated back contact (IBC) a-Si:H/c-Si heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandeneynde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur le diamant au LGEP : amélioration des performances de détection dans l'UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Imura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR "DIAMANT"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gif Sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulated photoluminescence as an effective lifetime measurement method : application to a-Si:H/c-Si heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brezard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdigitated back contact a-Si:H/c-Si heterojunction solar cells modelling : limiting parameters influence on device efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition, Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device grade hydrogenated polymorphous silicon deposited at high rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la SF2M 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of defects in semi-insulating SiC by means of Photoinduced current transient spectroscopy and modulated photocurrent technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kozlowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Conference “Physics of dielectrics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, St Petersbourg, Russia. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of GaInP heterojunction solar cell interface properties by admittance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Kaluzhniy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lantratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TGV-SICOMAT, Couches minces déposées à très grande vitesse pour le PV dans l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ENERGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-violet detectors based on hydrogenated diamond surfaces treated by ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Imura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Conference on Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, St Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon heterojunction solar cells : surface passivation quality on large area n type and p type monocrystalline silicon, effect on solar cell efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandeneynde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QC-PASSI : Cellules photovoltaïques silicium à hétérojonctions et structure interdigitée en face arrière associé à un effet de multiplication quantique en face avant pour une augmentation du rendement de conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ANR Solaire Photovoltaïque 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Electron Cyclotron Resonance plasma: a technology for large area deposition of device quality a-Si:H at very high rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leempoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kervyn de Meerenedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphous silicon thin films deposited at high rate: transport properties and density of states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High interfacial conductivity at amorphous silicon/crystalline silicon heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for interface characterisation in heterojunction solar cells based on diffusion capacitance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lantratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulated photoconductivity in the high and low frequency regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Koropecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des interfaces des hétérojonctions de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national ADEME-ANR Électricité photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency scaling of ac hopping transport in amorphous carbon nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Specialist Meeting on Amorphous Carbon thin films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High UV photocurrent on hydrogenated Ib diamond (100) substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on New Diamond and Nano Carbons, NDNC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphous/crystalline silicon heterojunction solar cells: optimization on monocrystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandeneynde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Italy. pp.1197-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device grade hydrogenated polymorphous silicon deposited at high rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of photoluminescence and capacitance spectroscopies as efficient tools for interface characterisation of heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field-controlled sign of the capacitance in metal-carbon nitride-metal devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal coupling on the electronic properties of hydrogenated amorphous silicon thin films deposited by electron cyclotron resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Daineka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2006 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local photoconductivity on diamond metal-semiconductor-metal photodetectors measured byconducting probe atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes, Nitrides &amp; Silicon Carbide, Diamond 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of band offsets in a-Si:H/c-Si heterojunctions from capacitance-voltage measurements: capabilities and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2006 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphous/crystalline single heterojunction and double heterojunction solar cells optimisation on p type monocrystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandeneynde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Germany. pp.926-929</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures locales de photoconductivité par AFM à pointe conductrice sur des dispositifs métal-semiconducteur-métal à base de diamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle VEECO des Utilisateurs d'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local photoconductivity on Schottky diamond photodetectors measured by conducting probe atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond' 2006 (17th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes and Nitrides)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of Schottky diodes based on boron doped homoepitaxial diamond films by conducting probe atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dc and ac hopping transport in metal / amorphous carbon nitride/ metal devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Amorphous and Nanocrystalline Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local electrical characterization of Schottky diodes on H-terminated diamond surfaces by conducting probe atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Snidero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphous/crystalline heterojunction solar cell with low cost industrial process on p type monocrystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Spain. pp.1044-1047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the efficiency limits of heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Amorphous and Nanocrystalline Semiconductors - Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modulated photocurrent technique: comparison of the high and low frequency regimes for the characterisation of bandgap states in thin films semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">a-SiNet Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of polymorphous/crystalline heterojunction solar cell using low temperature screen-printed pastes on 5x5cm2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Photovoltaic Specialists Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States. pp.1131-1134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties and defects in silicon nanoparticles and effect of embedding in amorphous silicon layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Amorphous and Nanocrystalline Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the density of states of semiconductors from steady-state photoconductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Koropecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Amorphous and Nanocrystalline Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of polymorphous/crystalline heterojunction solar cells using low temperature screen-printing pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1131-1134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'interface de hétérojonctions a-Si:H/c-Si par spectroscopie de capacité sous polarisation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADEME-CEA-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of amorphous and polymorphous thin silicon layers for formation of front-side heterojunction solar cells on p-type crystalline silicon substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of amorphous and polymorphous silicon thin layers for formation of front side heterojonction solar cells on p-type crystalline silicon substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Thin Film and Nano-Structured Materials for Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local electrical characterization of Schottky diodes on H-terminated diamond surfaces by conducting probe atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Snidero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the efficiency limits in HIT structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Amorphous and Nanocrystalline Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de cellules à hétérojonctions c-Si/a-Si:H à haut rendement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2005, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'interface de hétérojonctions a-Si:H/c-Si par spectroscopie de capacité sous polarisation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2005, Actes pp. 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device quality a-Si:H deposited from electron cyclotron resonance at very high deposition rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Amorphous and Nanocrystalline Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties of a-Si:H/c-Si heterojunction solar cells from admittance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(n)a-Si:H/pm-Si:H/p-Si heterojunction solar cells: fabrication, properties and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">a-SiNet Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local electrical characterization of Schottky diodes on H-terminated diamond surfaces by conducting probe atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Snidero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond' 2005 (16th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes and Nitrides)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties of a-Si:H/c-Si heterojunction solar cells from admittance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Thin Film and Nano-Structured Materials for Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to capacitance spectroscopy for interface characterization of a-Si:H/c-Si heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stangl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Amorphous and Nanocrystalline Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SiNERGIES, T 4.3: hétérojonctions c-Si/a-Si:H pour fabrication basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique du photocourant modulé pour la caractérisation des états localisés dans la bande interdite des semiconducteurs en couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of bandgap states characteristics using the modulated photocurrent technique in both low and high frequency regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AMS (international conference on Amorphous and Microcrystalline Semiconductors)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma treatments of the interface in n-type amorphous hydrogenated silicon p-type crystalline silicon heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1453-1456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption non conventionnelle de photons pour applications photovoltaïques (projet ANCO PV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Canava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cassaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the polymorphous/silicon interface properties in the HIT solar cell by surface photovoltage technique in an expanded spectral region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Svrcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Proc. Vol. 2 pp. 1445-1448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties of a-Si:H/c-Si heterojunctions investigated by complementary experimental techniques and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stangl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fuhs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.687-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a-Si:H/c-Si heterojunction interface properties by admittance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AMS (international conference on Amorphous ans Microcrystalline Semiconductors)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma treatments of the interface in n-type amorphous hydrogenated silicon/p-type crystalline silicon heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. Proc. Vol. 2 pp. 1453-1456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the polymorphous/silicon interface properties in the HIT solar cell by surface photovoltage technique in an expanded spectral region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Svrcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1445-1448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par spectroscopie d'admittance de cellules photovoltaïques à hétérojonction a-Si:H/c-Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérojonctions c-Si/a-Si:H pour fabrication basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres et Journées Techniques sur les Matériaux et Procédés pour la Conversion Photovoltaïque de l'Énergie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sophia-Antipolis, France. Actes pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Next-Gen Materials Discovery for Photovoltaic Applications Using AI-Driven Synthesis and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling textured GaAs nanocrystals on silicon for III-V/Si tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du Photovoltaïque (JNPV) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Dourdan (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced AFM electrical techniques for studying solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSiNano Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posters du Séminaire PEPR TASE 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Theoretical Aspects of Software Engineering Conference (TASE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France. PEPR_TASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface photovoltage study of perovskite materials and structures for solar cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselin Donchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiril Kirilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliya Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javid Hajhemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sofia University SUMMIT conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lateral heterojunction device as a tool to study perovskite-based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Mallik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javid Hajhemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modulated photoluminescence technique versus temperature: opportunities for better determination of trap parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haddara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Dependence of Modulated Surface Photovoltage (SPV) to Characterize Surface Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiril Kirilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselin Donchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Photovoltaic Solar Energy Conference (EU PVSEC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal. , à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie d’électroluminescence par spectrographie à balayage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Buil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Wide Bandgap Organic Solar Cells for an Integration in Organic/Silicon Tandem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Waiprasoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modulated photoluminescence technique as a support to improve the quality of solar cell absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Lontchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxy and Characterization of InP/InGaAs Tandem Solar Cells grown by MOVPE on InP and Si Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Soresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Conference on Photovoltaic Energy Conversion (WCPEC-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lateral Heterojunction Device as a Tool to Study and Optimize Perovskite-Based Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Conference on Photovoltaic Energy Conversion (WCPEC-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Properties of Metal Halide Perovskites and their Interfaces with Charge Extraction Layers in Lateral Heterojunction Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean P. Dunfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talysa Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Spectroscopies de PhotoEmission (JNSPE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées Nationales des Spectroscopies de Photoémission (JNSPE 2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface photovoltage study of metal halide perovskites deposited directly on crystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselin Donchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ISCMP School and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast External Quantum Efficiency Measurements Using a Fourier Transform-Based Spectroscopy Approach for the Investigation of InGaP/InGaAs/Ge Microcells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herinirina Fanevamampiandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Conference on Photovoltaic Energy Conversion (WCPEC-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dépendance avec la température de la conductance planaire d'hétérojonctions a-Si:H/c-Si : comparaison entre mesures expérimentales, calcul analytique 1D et modélisation numérique 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local probe microscopies for the study of III-V based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadeo Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Bilousov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling investigations of surface photovoltage including surface defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Nationales du Photovoltaïque (JNPV) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance Spectroscopy and Deep-Level Transient Spectroscopy in Multijunction: a Tutorial to Characterize the Entire Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tandem PV Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Freiburg-en-Brisgau, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lateral heterojunction device as a tool to study perovskite-based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of experimental High Frequency Modulated Photoluminescence Curves: Numerical Calculation and Analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie de photoluminescence à 2 photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results on Three terminal Perovskite/Silicon Tandem solar Cells optimization: Selective Band Offset Barrier Design for better integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Ahanogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Berson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the frequency dependence of modulated photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés électriques de l'hétérointerface de cellules solaires à hétérojonction a-Si:H/c-Si, d'épaisseur de couche tampon (i) a-Si :H différentes, par des mesures de conductance planaire combinées à la modélisation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band offset barrier tandem solar cell multiscale design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Ahanogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Nationales du Photovoltaic (JNPV 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the understanding of the KPFM technique through analyses of InP multilayers with associated modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récentes études d'optimisation de cellules solaires tandem à trois terminaux à base de pérovskite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Ahanogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Berson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de PhotoVoltaîque 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, En visio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la technique de DLTS aux cellules multijonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of two-terminal perovskite/CI(G)S tandem cell and interface optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Tel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic limits of perovskite solar cell efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Ahanogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Photon luminescence microscopy for depth profiling of photovoltaic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, DOURDAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct interface between c-Si and perovskite – study of materials’ compatibility for tandem applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la spectroscopie d’admittance aux cellules multi-jonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Houches School of Physics 2020 - Physics of Solar Cells: from basic principles to advanced characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Les houches, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Probe Force Microscopy and Photoemission Spectroscopy studies of halide perovskite on p-type and n-type substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Dunfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPHO 20 Symposia, Perovskite Solar cells, Photonics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Oxides for Bifacial Solar Cells with Passivated Contacts: First Results of the OXYGEN Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bruhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Veau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiarities of Doped GaP Layers Growth by Plasma Enhanced Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitriy A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivated Selective Contact Structure Characterization by C-AFM and KPFM of the Conduction by Pinholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halide Perovskite Thin Films Characterisation by Force Microscopy Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature p-n Junction Fabrication by PECVD for n-PERT Solar Cells: An Alternative to Boron Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chrostowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-H. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Drahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Design for Three Terminal Selective Band Offset Tandems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halide Perovskite Thin Films Characterisation by Force Microscopy Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la spectroscopie d'admittance aux cellules multi-jonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective band offset three terminal tandem materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de cellules solaires tandem à trois terminaux à base de pérovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Ahanogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon doping of GaP layers grown by time-modulated PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. E. Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Petersburg OPEN 2018, 5th International School and Conference on Optoelectronics, Photonics, Engineering and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par photoluminescence du dopage résiduel dans un cristal unique de GaAs de taille micrométrique épitaxié sur silicium pour la réalisation de multijonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2018 (JNPV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Electrical and Passivating Properties of PECVD Boron doped Poly-silicon on Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon PV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric analysis of KPFM by numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés de photoconductivité de couches minces de ZnSnN2 par implantation de dopants et selon différentes conditions de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Beddelem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Kim Thanh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du PhotoVoltaique 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Modulated Photoluminescence for thin film solar cell absorbers: a comparison between simulation and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of trap states in Gallium Phosphide / Silicon heterojunction devices from capacitance techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Descazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfina Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du potentiel de circuit-ouvert d’une cellule solaire Si à jonction radiale PIN en couche mince par la technique de Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumyadeep Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du photo-courant sur des jonctions à contact passivant en silicium poly-cristallin sur oxyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de poly-silicium dope Bore par voie PECVD pour la passivation des contacts des cellules solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la permittivité du a-Si:H entre 0.5 et 3 THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Grimault-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Roca I Cabarrocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance spectroscopy of InGaNAs layers in solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mozharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill S. Zelentsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Petersburg OPEN 2017, 4th International School and Conference on Optoelectronics, Photonics, Engineering and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative recombination coefficient in crystalline silicon at low temperatures &amp;lt; 77 K by combined photoluminescence measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon PV 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnO2 nanoparticles as catalyst precursors for plasma-assisted VLS growth with controlled surface density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutaz Al-Ghzaiwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanghua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-photoluminescence investigation of the doping level in single GaAs crystals epitaxially grown on silicon for multijunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Patrick Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Molière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la technique de photocourant modulé (MPC) aux cellules à hétérojonctions c-Si / a-Si:H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrachya Kyureghian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">n-GaP/p-Si heterojunction solar cells fabricated by PE-ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem I. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing tin dioxide nanoparticles distribution for silicon nanowires growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutaz Al-Ghzaiwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanghua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanowire week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse metamorphic III-V/epi-SiGe tandem solar cell performance assessed by optical and electrical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International 2017 IEEE Photovoltaic Specialists Conference, 2017 IEEE PVSC-44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of kelvin probe force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage des modélisations électriques/optiques pour l'étude de cellules à base de nanofils a-Si:H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence modulée haute fréquence : un outil puissant pour l'étude des centres recombinants dans les absorbeurs en couche minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen from the photoelectrolysis of water using magnetron-sputtered thin films of Ta3N5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des états d'interfaces dans les cellules à hétérojonctions a-Si:H/c-Si avec l'utilisation du modèle du Defect-Pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Homo-heterojunction solar cell processing: passivation of boron-doped c-Si surfaces with amorphous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Perchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfina Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiliconPV 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Analysis of III-V/Epi-SiGe Tandem Solar Cell Performance Including Advanced Light Trapping Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic Technical Conference, PVTC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marseille, France. , From advanced materials and processes to innovative applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect study of Ga(In)P(NAs) based solar cells grown on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem radial-junction silicon nanowire solar cells fabricated by PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutaz Al-Ghzaiwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanghua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the dopant penetration depth on the solar cell performance of n-type interdigitated back contact silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Korovin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiliconPV 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés photoélectriques de couches de GaP deposées à basse température par des mesures de conductivité et de photocourant modulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the recombination in a-Si:H/c-Si heterojunctions including the Defect-Pool model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiliconPV 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si1-xGex alloys on III-V (100): first steps in film growth by low temperature PECVD epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanghua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct growth of crystalline Silicon on GaAs by Low Temperature PECVD: toward hybrid tunnel junctions for III-V/Si tandem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE PV Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la densité de défauts de surface des heterojunctions c-Si/a-Si:H en utilisant le modèle du Defect-Pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance spectroscopy of Ga(In)P(NAs) based solar cells grown on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of defect-pool model parameters on the lifetime in c-Si/a-Si:H heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Silicon Photovoltaics, Silicon PV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of surface passivation at the surroundings of laser processed regions in c-Si solar cells studied by micro-photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidro Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcubilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the modulated photocurrent technique using 2D full numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-level transient spectroscopy (DLTS) TCAD-based simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dourdan, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon bulk issues during processing of homo-heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Perchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfina Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Silicon Photovoltaics, SiliconPV 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional investigations on epitaxial silicon solar cells by Kelvin and Conducting Probe Atomic Force Microscopy: Effect of illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Narchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Picardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of CVD graphene optoelectronic properties Application as transparent electrode in solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMD25-JMC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the surface defects density in c-Si/a-Si:H heterojunction using the Defect-Pool Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Réaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dourdan, France. Actes des Journées Nationales du PhotoVoltaïque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Anions in the AuCl3-Doping Trilayers N-doped Graphene on 4H-SiC (0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAGO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tsukuba, Japan. pp.7P8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric Acid doping of epitaxial graphene on SiC (0001) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France. Proceedings of the 4th edition of Graphene Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved photoluminescence on multi stack InAs quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apichat Jittrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAGO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tsukuba, Japan. pp.7P2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence techniques for heterojunction solar cell characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dourdan, France. Actes des Journées Nationales du PhotoVoltaïque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (159)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect Suppression and Efficiency Enhancement of Slot-Die-Coated Formamidinium Lead Iodide Solar Devices via Ambient Air Annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Muhammed Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Aider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (6), pp.9799-9815. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c22032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co‐Doping Approach for Enhanced Electron Extraction to TiO 2 for Stable Inorganic Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Köbler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Titan Putri Hartono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (7), </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smsc.202400578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless defects detection using modulated photoluminescence technique: model for a single Shockley-Read-Hall trap in a semiconductor thin layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haddara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.11. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2024045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trimethylboron as a precursor for boron phosphide plasma deposition at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Maksimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demid Kirilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Vyacheslavova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43, pp.013402. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0004065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Photovoltage Study of Metal Halide Perovskites Deposited Directly on Crystalline Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselin Donchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (9), pp.8125-8133. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.2c07664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating Interfacial Limitations Induced by Tin Oxide Electron Selective Layer Grown by Atomic Layer Deposition in N−I−P Perovskite-Based Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bruhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Vito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (23), pp.11849-11860. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.3c01713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional Kelvin probe force microscopy on III–V epitaxial multilayer stacks: challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mekhazni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.725-737. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.14.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxy and characterization of InP/InGaAs tandem solar cells grown by MOVPE on InP and Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Soresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, WCPEC-8: State of the Art and Developments in Photovoltaics, 14, pp.1. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2022027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Plasma Deposited Boron Phosphide and Its Contact to Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Maksimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (5), pp.5367-5373. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.1c02704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence analysis of silicon interdigitated back contact solar cells with a front surface selective band offset barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Ahanogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Recent Advances in Spectroscopy and Microscopy of Thin-films Materials, Interfaces, and Solar Cells 2021', 13, pp.16. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2022015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the equilibrium electrostatic potential and light-induced charge redistribution in halide perovskite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean P. Dunfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (8), pp.994-1002. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing of InP multi-layer stacks from KPFM measurements in the dark and under illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mekhazni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.19. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2022017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface photovoltage characterisation of metal halide perovskite on crystalline silicon using Kelvin probe force microscopy and metal-insulator-semiconductor configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselin Donchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.18. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2022016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to perform admittance spectroscopy and DLTS in multijunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Solar Energy Materials &amp; Solar Cells, 240, pp.111699. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three‐terminal perovskite/integrated back contact silicon tandem solar cells under low light intensity conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Dan Mihailetchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.148-156. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/idm2.12006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the surface passivation mechanism during the fabrication of ex-situ doped poly-Si(B)/SiOx passivating contacts for high-efficiency c-Si solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Giglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Vito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221, pp.110899. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier gradients and the role of charge selective contacts in lateral heterojunction all back contact perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Dunfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talysa Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Physical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (8), pp.100520. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrp.2021.100520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of the modulated photoluminescence in semiconductor materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ac39c4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Nanowire Solar Cells with μc‐Si:H Absorbers for Radial Junction Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218 (17), pp.2100231. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202100231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge capacitance study of GaP/Si multilayer structures grown by plasma deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (13), pp.135103. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ac41fa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect properties of solar cells with layers of GaP based dilute nitrides grown by molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Yu. Egorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128 (2), pp.023105. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5134681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature epitaxial growth of GaP on Si by atomic-layer deposition with plasma activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Nevedomskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (34), pp.345105. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab8bfd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and monitoring the capacitance‐voltage technique for the characterization of tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (6), pp.601-608. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of low temperature plasma epitaxial Si grown on highly doped Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, EPJ Photovoltaics, 11, pp.4. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2020002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen incorporated during deposition determines the crystallinity of magnetron-sputtered Ta3N5 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vickridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 685, pp.204-209. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2019.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KPFM surface photovoltage measurement and numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lejo Koduvelikulathu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.3. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2019002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Progress in Understanding the Properties of the Amorphous Silicon/Crystalline Silicon Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (13), pp.1800877. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201800877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly passivating and blister-free hole selective poly-silicon based contact for large area crystalline silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 200, pp.109912. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2019.109912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects characterization in thin films photovoltaics materials by correlated high-frequency modulated and time resolved photoluminescence: An application to Cu(In,Ga)Se2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 669, pp.520-524. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2018.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Properties of GaP/Si Heterojunction Fabricated by PE-ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitry Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (10), pp.1800617. </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201800617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandgap engineered smart three-terminal solar cell: New perspectives towards very high efficiencies in the silicon world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid El-Huni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (4), pp.306. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Defect Densities in Thin (i) a‐Si:H Used as the Passivation Layer in a‐Si:H/c‐Si Heterojunction Solar Cells from Static Planar Conductance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (12), pp.1900411. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.201900411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local VOC Measurements by Kelvin Probe Force Microscopy Applied on P-I-N Radial Junction Si Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s11671-019-3230-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature plasma enhanced deposition of GaP films on Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitriy Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (2), </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4999409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect properties of InGaAsN layers grown as sub-monolayer digital alloys by molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, SPECIAL TOPIC: DEFECTS IN SEMICONDUCTORS 123 (16), pp.161418 - 161418. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5011371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tin dioxide nanoparticles as catalyst precursors for plasma-assisted vapor–liquid–solid growth of silicon nanowires with well-controlled density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weixi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (43), </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aad7db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si doped GaP layers grown on Si wafers by low temperature PE-ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (021001), pp.021001. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5000256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo-heterojunction concept: From simulations to high efficiency solar cell demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Minh Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Coig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 182, pp.178 - 187. </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2018.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductivity and Surface Passivation Properties of Boron‐Doped Poly‐Silicon Passivated Contacts for c‐Si Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1800603. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201800603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale in modelling and validation for solar photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tareq Abu Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Adamovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Aeberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Alonso-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Amin-Akhlaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.10. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2018008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectrical modeling of solar cells based on c-Si/a-Si:H nanowire arrays: focus on the electrical transport in between the nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, nanotechnology, 29 (25), pp.255401. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aab7e8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of PE-ALD of GaP on the Silicon Wafers Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitriy A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey M. Mozharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201700685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-enhanced chemical vapor deposition epitaxy of Si on GaAs for tunnel junction applications in tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photonics for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JPE.7.022504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of photon reabsorption phenomena in confocal micro-photoluminescence measurements in crystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (6), </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4975476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Optical and Electrical Modelling for the study of a-Si:H-based nanowire Array Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, E‐MRS 2017 Spring Meeting – Symposium E ; E‐MRS 2017 Spring Meeting – Symposium N, 14 (10), pp.1700181. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201700181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance spectroscopy of InGaAsN based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a S Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D A Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a M Mozharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K S Zelentsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 917, </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/917/5/052033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the radiative recombination coefficient in crystalline silicon by spectral and modulated photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (6), </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.201700066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p-Type a-Si:H Doping Using Plasma Immersion Ion Implantation for Silicon Heterojunction Solar Cell Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfina Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coig Marianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar RRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/solr.201600007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative recombination coefficient in crystalline silicon at low temperatures &amp;lt; 77 K by combined photoluminescence measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.10 - 17. </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">n-GaP/p-Si heterojunction solar cells fabricated by PE-ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201700150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of oxygen in magnetron-sputtered Ta$_3$N$_5$ thin films for the photoelectrolysis of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 324, pp.620-625. </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01478261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the dopant penetration depth on the solar cell performance of n-type interdigitated back contact silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Korovin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.103-108. </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of embedded graphene: doped amorphous silicon/CVD graphene heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (40), pp.404001. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/28/40/404001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-level study of Ga(In)P(NAs) alloys grown on Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 741, pp.012077. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/741/1/012077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed analysis of III-V/epi-SiGe tandem solar cell performance including light trapping schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 166, pp.276-285. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2016.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into the modulated photocurrent technique using 2D full numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 213 (7), pp.1848 - 1855. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201532969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film GaP for solar cell application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 741, pp.012088. </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/741/1/012088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Sectional Investigations on Epitaxial Silicon Solar Cells by Kelvin and Conducting Probe Atomic Force Microscopy: Effect of Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Narchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Picardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s11671-016-1268-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of GaP/Si Heterojunction Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Zelentsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.56-63. </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.11.318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent photoluminescence and micromapping of multiple stacks InAs quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apichat Jittrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1649, pp.3. </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of defect-pool model parameters on the lifetime in c-Si/a-Si:H heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.153-158. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit analytical modeling of the low frequency a-Si:H/c-Si heterojunction capacitance: Analysis and application to silicon heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (11), pp.114507. </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4931150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the theory and usage of junction capacitance: Application to high efficiency amorphous/crystalline silicon heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 135, pp.8-16. </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2014.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale Spatially Resolved Characterization of Highly Doped Regions in Laser-Fired Contacts for High-Efficiency Crystalline Si Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Alcubilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.545. </w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2015.2392945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of AlxGa1-xAs/epi-Si(Ge) Tandem Solar Cells: A Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.41-46. </w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion of a thin highly doped crystalline layer in silicon heterojunction solar cells: Simulation and perspectives towards a highly efficient cell concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.011202. </w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4908189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of N-doped multilayer graphene grown on 4H-SiC (0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan-I Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1649, pp.8. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon bulk issues during processing of homo-heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Perchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfina Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.451-457. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the work function of monolayer graphene on 4H-SiC (0001) with nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Günes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pierucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (44), pp.445702. </w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/26/44/445702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicium, couches minces, pérovskites, photonique : de nouvelles avancées de la recherche sur les cellules photovoltaïques, Un bon signe pour la COP 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.23-27. </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/20157823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of the leakage current in epitaxial diamond Schottky barrier devices by conductive-probe atomic force microscopy and Raman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Teraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (35), pp.355102. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/35/355102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and bias dependence of hydrogenated amorphous silicon – crystalline silicon heterojunction capacitance: the link to band bending and band offsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (7/8), pp.690-695. </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjp-2013-0544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure route to epitaxial nitrogen-doped trilayer graphene on 4H-SiC (0001) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-I. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (23), pp.233111 - 233111-5. </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4903866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of hydrogenated microcrystalline silicon–carbon alloys deposited by Radio Frequency Plasma Enhanced Chemical Vapor Deposition: Effect of microcrystalline silicon seed layer and methane flow rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 550, pp.312-318. </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">n-type a-Si:H layers applied to the back side of heterojunction solar cells: Experimental and simulation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Martin de Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115, pp.129-137. </w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2013.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of graphene oxide reduced through chemical and biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 433 (1), pp.012001. </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/433/1/012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding inversion layers and band discontinuities in hydrogenated amorphous silicon/crystalline silicon heterojunctions from the temperature dependence of the capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (18), pp.183907 - 183907-4. </w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4826920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon heterojunction solar cells: optimization of emitter and contact properties from analytical calculation and numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Korte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 178 (9), pp.593-598. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2012.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light induced changes in the amorphous - crystalline silicon heterointerface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratish Mahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (12), pp.124503 - 124503-10. </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4821235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous silicon diamond based heterojunctions with high rectification ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiyong Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (17), pp.2110-2113. </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.12.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge capacitance spectroscopy in amorphous silicon Schottky diodes: Theory, modeling, and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I Terukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (17), pp.2007-2010. </w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of capacitance spectroscopy of (p) a-Si:H/(n) c-Si interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (6), pp.1481-1483. </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201100761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the amorphous/crystalline silicon heterostructure properties on planar conductance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (17), pp.2236-2240. </w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanowire solar cells using hydrogenated amorphous silicon: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 209 (6), pp.1026-1030. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201100756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation and measurement of the band-bending in crystalline silicon as an optimization tool for silicon heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Korte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (12), pp.123717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling on c-Si/a-Si:H wire solar cells: some key parameters to optimize the photovoltaic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, 30102 (6p.). </w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties of amorphous-crystalline silicon heterojunctions prepared using DC saddle-field PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basia Halliop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (17), pp.2227-2231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the electronic properties of wide band gap CIGSe solar cells: Influence of copper off-stoichiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Fruzzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (17), pp.2428-2430. </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discerning passivation mechanisms at a-Si:H/c-Si interfaces by means of photoconductance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caspar Leendertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mingirulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.F. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (20), pp.202108 - 202108-3. </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3590254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant and reversible enhancement of the electrical resistance of GaAs1−xNx by hydrogen irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Polimeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Capizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (8), pp.085331. </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.085331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive-probe atomic force microscopy characterization of silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.110. </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New silicon thin-film technology associated with original DC-DC converter: An economic alternative way to improve photovoltaic systems efficiencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (3), pp.1749-1757. </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2010.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electronic properties of hydrogenated polymorphous silicon films deposited at high rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrebegnan Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (2), 023713 (10 p.). </w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3536474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved lifetime measurements of silicon heterojunctions from the modulated photoluminescence technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin-De-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-J. Ribeyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (3), pp.775-778. </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201000286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of silicon heterojunctions for Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Alexandrovna Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.152. </w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical optimization and electrical performance comparison of thin-film tandem structures based on pm-Si:H and µc-Si:H using computer simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.20301. </w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/pvd/2011001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D simulations of interdigitated back contact heterojunctions solar cells based on n-type crystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-J. Ribeyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (3), pp.1033-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-Doped a-Si:H contact improvement on silicon heterojunctions solar cells and interdigitated back contact structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vandeneynde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (3), pp.1011-1015. </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200982766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoconductivity of two-phase hydrogenated silicon films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Kazanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I Terukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Forsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44, pp.494-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band structure at heterojunction interfaces of GaInP solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Kalyuzhnyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Lantratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Mintairov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94 (11), pp.1953-1958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the interfacial properties of amorphous Silicon/n-type crystalline Silicon heterojunction through static coplanar conductance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (3), pp.1037-1040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-circuit voltage increase dynamics in high and low deposition rate polymorphous silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 207 (3), pp.691-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation by conductive-probe atomic force microscopy of strongly inverted surface layers at the hydrogenated amorphous silicon/crystalline silicon heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Alexandrovna Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Gushina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (25), pp.252110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interdigitated back contact silicon heterojonction solar cells by two dimensional numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-J. Ribeyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159, pp. 291-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and structural properties of the amorphous/crystalline silicon interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 517, pp. 6386-6391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intelligent measurement system for diagnosing of semi-insulating materials by photoinduced transient spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suproniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miczuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kozlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11/2009, pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of hydrogenated amorphous silicon density of states parameters from photoconductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Roman Koropecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (9), pp.1064-1071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of defect levels in semi−insulating 6H−SiC by means of photoinduced transient spectroscopyand modulated photocurrent technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kozlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miczuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp. 045801-045815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulated photoluminescence as an effective lifetime measurement method : application to a-Si:H/c-Si heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159, pp. 186-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-phosphides heterojunction solar cell interface properties from admittance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Kalyuzhnyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Mintairov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp. 165307-165315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet Detectors Based on Ultraviolet–Ozone Modified Hydrogenated Diamond Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Imura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp. 065501-065503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Electron Cyclotron Resonance plasma: a technology for large area deposition of device quality a-Si:H at very high rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leempoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kervyn de Meerendré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516, pp.6853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for interface characterization in heterojunction solar cells based on diffusion capacitance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Kaluzhniy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lantratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516, pp.6786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field-controlled sign of the capacitance in metal-carbon nitride-metal devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354, pp.2637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Didactique des Systèmes Photovoltaïques : Optimisation Thermique et Electrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the conduction band offset between hydrogenated amorphous silicon and crystalline silicon from surface inversion layer conductance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92, pp.162101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulated photoconductivity in the high and low frequency regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Koropecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354, pp.2914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High interfacial conductivity at amorphous silicon/crystalline silicon heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354, pp.2441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent positive and transient absolute negative photoconductivity observed in diamond photodetectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Imura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (4), pp.045112. </w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.045112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphous silicon thin films deposited at high rate: transport properties and density of states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516, pp.6888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device grade hydrogenated polymorphous silicon deposited at high rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354, pp.2092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of photoluminescence and capacitance spectroscopies as efficient tools for interface characterisation of heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354, pp.2416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitance spectroscopy of amorphous/crystalline silicon heterojunction solar cells at forward bias and under illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90, pp.034104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency scaling of ac hopping transport in amorphous carbon nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.1799-1805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of band offsets in a-Si:H/c-Si heterojunctions from capacitance-voltage measurements: capabilities and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 515, pp.7481-7485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal coupling on the electronic properties of hydrogenated amorphous silicon thin films deposited by ECR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Daineka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 515, pp.7650-7653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling analysis of field-enhanced bandtail hopping transport in amorphous carbon nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gudovskikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 244 (6), pp.2081-2099. </w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.200642043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local photoconductivity on diamond metal-semiconductor-metal photodetectors measured by conducting probe atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.1074-1077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the molecular structure of copper phtalocyanines on their ordering in thin films and, photoluminescence and absorption spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Berkovits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Ziminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Kazanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Kolos'Ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Terukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Solid State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.272-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device quality a-Si:H deposited from electron cyclotron resonance at very high deposition rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 352, pp.1913-1916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of amorphous and polymorphous thin silicon layers for formation of front-side heterojunction solar cells on p-type crystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 511-512, pp.543-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of amorphous and polymorphous silicon thin layers for formation of front-side heterojonction solar cells on p-type crystalline silicon substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 511-512, pp. 543-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties of a-Si:H/c-Si heterojunction solar cells from admittance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleider J.P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roca I Cabarrocas P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 511-512, pp.219-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters of the density of states in the gap of defective semiconductors determined from photoconductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Koropecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 352, pp.1024-1027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disorder and localization in bandtail hopping transport: Experiments and concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.413-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to capacitance spectroscopy for interface characterization of a-Si:H/c-Si heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stangl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 352, pp.1213-1216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties and defects in silicon nanoparticles and effect of embedding in amorphous silicon layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 352 (9-20), pp.1101-1104. </w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.11.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of semiconductors band gap states parameters from photoconductivity measurements: I- Theoretical developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.235316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties of a-Si:H/c-Si heterojunction solar cells from admittance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 511-512, pp.385-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the efficiency limits of heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 352, pp.1928-1932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of Schottky diodes based on boron doped homoepitaxial diamond films by conducting probe atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superlattices and Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.343-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC and AC hopping transport in metal/amorphous carbon nitride/metal devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 352, pp.1323-1326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local electrical characterization of Schottky diodes on H-terminated diamond surfaces by conducting probe atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Snidero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.618-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-intensity dependence of the steady state photoconductivity used to estimate the density of states in the gap of intrinsic semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 493, pp.319-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a-Si:H/c-Si interface by admittance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Terukov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.903-909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep defects and their electron capture cross sections in polymorphous silicon-germanium thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.33531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of nc-Si inclusions behaviour in multilayer a-Si:H films obtained by layer by layer technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. Afanasjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Z. Kazak-Kazakevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Sazanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 338-340, pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of proton irradiation on the photoelectronic properties of microcrystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 338-340, pp.477-480. </w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-visible sensors based on polymorphous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Moussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetoslav Tchakarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 338-340, pp.749-753. </w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.03.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-field transport in amorphous carbon and carbon nitride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adamopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 338-340, pp.349-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycrystalline AlN films deposited at low temperature for selective UV detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Afanasjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Luchinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 113, pp.355-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high UV-visible selectivity in polycrystalline CVD diamond films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tromson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.881-885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modulated photocurrent technique: a powerful tool to investigate band gap states in silicon based thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys. stat. sol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.1208-1226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the metastability of the surface conductivity in hydrogen-terminated polycrystalline CVD diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Snidero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tromson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.751-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulated photocurrent in the recombination regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of a-Si:H/c-Si heterojunction solar cells interface properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Froitzheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fuhs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Terukov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 451-452, pp.345-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of bandgap states using the modulated photocurrent technique in both low and high frequency regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 338-340, pp.390-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence in amorphous-crystalline silicon heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Bresler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Terukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fuhs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Froitzheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 338-340, pp.440-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen, microstructure and defect density in hydrogenated amorphous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (10), pp.1979-1998. </w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1992260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Paul KLEIDER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (268)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the investigation of defects properties through temperature dependent Modulated Photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haddara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIP Renewable Energies, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron doped nanocrystalline silicon: understanding a tricky material for high performance heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Häberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PVSC 2025 - IEEE 53rd Photovoltaic Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montreal, Canada. pp.0180-0182, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC59419.2025.11132544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICRO-CRYSTAL GAAS ARRAY SUB-CELLS FOR SI TANDEM SOLAR CELLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Nejim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleider J.P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPVSEC 2025 42nd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIP Renewable Energies, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of defects properties in semiconductor through temperature dependent of Photoluminescence techniques : comparison between modulated and time-resolved regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haddara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROPEAN MATERIALS RESEARCH SOCIETY, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicium nanocristallin pour cellules solaires à haut rendement: des hétérojonctions aux cellules solaires tandem à jonction de recombinaison sans TCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Carroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Chozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ventosinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGE 2025 - Symposium de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of local electrical measurements on cross-sectional devices using Conductive Atomic Force Microscopy (C-AFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisca Da Mattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Bilousov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lateral heterojunction device as a tool to study perovskite-based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Mallik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javid Hajhemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perovskite Solar Cells and Optoelectronics - PSCO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling photoluminescence quenching mysteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Stacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Abate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of local electrical measurements on cross-sectional devices using Conductive Atomic Force Microscopy (C-AFM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Bilousov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadeo Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Performance of Perovskite Solar Cells by Operando X-Ray Photoemission Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE Photovoltaic Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC57443.2024.10749653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Terminal Organic-Silicon Tandem Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Simulation of Organic Electronics and Photovoltaics, SimOEP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Winterthur, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards the Development of Organic/Silicon Tandem Solar Cells in a 3-Terminal Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, STRASBOURG (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient currents produced by mobile ions in thick Metal-Semiconductor-Metal devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Kopprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Ahanogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la technique de photoluminescence modulée en fonction de la température pour déterminer les propriétés des défauts dans les semi-conducteurs : simulations numériques et résultats expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haddara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the investigation of defect properties through temperature dependent modulated photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haddara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic materials modelling in three terminal Organic/Si tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lateral heterojunction device as a tool to study perovskite-based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Mallik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javid Hajhemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Spring Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and perspectives of photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MOMENTOM International Congress: Energy At The Crossroads: Accelerating Innovation In The Age of Disruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design : Three Terminal Band Offset Barrier Organic/Si Tandem Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIP renewable energies, Sep 2023, Lisboa, Portugal. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC2023/2CV.2.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Solar Cells: State of the Art and Recent Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating experimental techniques : Kelvin Probe Force Microscopy NanoTexnology-NN22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselin Donchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Nanosciences &amp; Nanotechnologies (NN22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki, Jul 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Recombination at the Interface of poly -Si Passivating Contacts for Application in c-Si Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz-Josef Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Conference on Photovoltaic Energy Conversion (WCPEC-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence analysis of Silicon Interdigitated Back Contact for three-terminal tandem applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Ahanogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma deposition of boron phosphide at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Maksimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem I. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Vyacheslavova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Niemegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional carrier profiling on InP:Zn MOVPE epitaxially grown layers by Kelvin Probe Force Microscopy with associated modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mekhazni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd international conference on non-contact atomic force microscopy (NCAFM2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Niemegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Low Band Gap Copper Indium Gallium Diselenide Solar Cells by Coevaporation for Tandem Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Tel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Donsanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Lontchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of electronic properties of perovskite materials and their interfaces with extracting layers in lateral heterojunction configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Dunfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FedPV: historique, évolution et axes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Odeillo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface photovoltage characterisation of metal halide perovskite on c-SI using kelvin probe force microscopy and metal-insulator-semiconductor configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselin Donchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of defects in structures based on BP/Si heterojunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Maksimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ON THE EQUILIBRIUM ELECTROSTATIC POTENTIAL AND LIGHT-INDUCED CHARGE REDISTRIBUTION UNDER ILLUMINATION IN HALIDE PEROVSKITE STRUCTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Dunfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate-Controlled Electronic Properties of Perovskite Layer in Lateral Heterojunction Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Dunfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talysa Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 48th Photovoltaic Specialists Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France. pp.1001-1003, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC43889.2021.9518691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaics today: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR NAME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect densities analysis in thin (i) a-Si:H passivation layer inserted in a-Si:H/c-Si heterojunction solar cells using coplanar conductance measurements : a temperature dependence study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical scanning probe microscopy approaches to investigate solar cell junctions and devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2540422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on carrier selective three terminal perovskite on silicon-IBC tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Ahanogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul P Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Nanowire Solar Cells With µc-Si:H and a-Si:H Absorbers For Tandem Radial Junction Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weixi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of low temperature plasma epitaxial Si grown on highly doped Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas Roca I Cabarrocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroepitaxial growth of silicon on GaAs via low-temperature plasma-enhanced chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lausecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanghua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO : Quantum Sensing and Nano Electronics and Photonics XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE PHOTONIC WEST, Feb 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2511174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Modulated Photoluminescence: a simulation study of case describing the signature of carrier recombination and trap centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Photovoltaic Specialists Conference (PVSC 46)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.352, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8980539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiOxNy:B layers for ex-situ doping of hole-selective poly silicon contacts: A passivation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Giglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiliconPV 2019, THE 9TH INTERNATIONAL CONFERENCE ON CRYSTALLINE SILICON PHOTOVOLTAICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Leuven, Belgium. pp.040012, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5123839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of GaP nucleation layer grown on Si by PE-ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a S Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill S. Zelentsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanowire solar cells with μc-Si:H absorbers for radial tandem devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weixi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIP, Sep 2019, Marseille, France. pp.757, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-3BV.2.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Carrier Selective Perovskite on Silicon 3T Tandems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIP, Sep 2019, Marseille, France. pp.779, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-3BV.2.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitance-Voltage Characterization Technique Adapted to Tandem Solar Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIP, Sep 2019, Marseille, France. pp.638, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-3CO.8.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocurrent techniques for the study of transport and defects in semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Momentom Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Effective Defects States by Varying the Thickness of Passivating (i)a-Si:H Layer in a-Si :H/c-Si Heterojunction Solar Cell Using Coplanar Conductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects in the passivating buffer (i) a-Si:H layer of a-Si:H/c-Si heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-AFM and KPFM Characterization of poly-Si/SiOx/c-Si Passivated Contact Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIP, Sep 2019, Marseille, France. pp.22, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20192019-1AO.2.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original 3-terminal wide gap/silicon heterojunction tandem solar cell concept: Design and calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid El-Huni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon PV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductivity and surface passivation properties of boron-doped poly-silicon passivated contacts for crystalline silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Investigation of the p-Type Doping Concentration Level of Single Micrometric Size GaAs Crystals Grown on Silicon for Multijunction Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EU PVSEC, Sep 2018, Bruxelles, Belgium. pp.660 - 664, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/35thEUPVSEC20182018-2AV.3.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress on the amorphous silicon/crystalline silicon interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ISCMP School and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties of GaP/Si heterojunction fabricated by PE-ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless investigation of the doping concentration level of single GaAsμ-crystals grown on Silicon for multijunctionsolar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Solar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-terminal tandem solar cells combining bottom interdigitated back contact and top heterojunction subcells: a new architecture for high power conversion efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid El-Huni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulated photocurrent and photoluminescence for the characterization of silicon heterojunctions: experiments and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrachya Kyureghian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature plasma epitaxy of Silicon on III-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanghua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroepitaxial growth of Silicon on GaAs via low temperature plasma-enhanced chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanghua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la technique de caractérisation Capacité-Tension à l’étude des cellules tandem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the conductivity and surface passivation properties of boron-doped poly-silicon on oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon PV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lausanne, Switzerland. pp.040017, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5049280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zn(Sn,Ge)N2 : a new double nitride tunable semiconductor family for LED and solar devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Beddelem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Feldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Battie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Névine Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche du PhotoVoltaïque (FedPV), Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local open-circuit voltage characterization of thin-film radial junction PIN solar cells by Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumyadeep Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si doped n-type GaP layers grown on Si wafers by low-temperature PE-ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic Technical Conference, PVTC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective analysis of optoelectronic properties of ZnSnN2 for future tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Feldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées Nationales du Photovoltaïque 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche du Photovoltaïque, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetron-sputtered Ta$_3$N$_5$ thin films for water photoelectrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouchet-Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Advanced Materials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02340854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature plasma enhanced atomic layer deposition of GaP films on Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANS27, The 27th International Conference on Amorphous and Nanocrystalline Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature plasma epitaxy of Silicon on III-V for tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanghua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Formation of Semiconductor Interfaces (ICFSI-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau concept de cellules solaires tandem à 3 terminaux sur base de cellule solaire à contacts interdigités en face arrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid El-Huni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of electrical transport properties on performance of Si nanowire array solar cells assessed by optoelectrical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitance characterization of GaP/n-Si structures grown by PE-ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International School and Conference on Optoelectronics, Photonics, Engineering and Nanostructures (Saint-Petersburg OPEN 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Saint-Petersbourg, France. pp.052027, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/917/5/052027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Growth of Crystalline Silicon on GaAs by Low Temperature PECVD: Towards Hybrid Tunnel Junctions for III-V/Si Tandem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Concentrator Photovoltaic Systems (CPV 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of GaP/Si heterojunctions by space charge capacitance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem I. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mozharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina V. Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic layer deposition of gallium phosphide for silicon based photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Bukatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic Technical Conference, PVTC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of multijunction cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Russian Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Gif-Sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon heterojunctions and homo-heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfina Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Russian Workshop: Beyond silicon : heterojunctions and multijunctions solar cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Growth of Crystalline Silicon on GaAs by Low Temperature PECVD: Towards Hybrid Tunnel Junctions for III-V/Si Tandem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of thin GaP layers grown on silicon wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mozharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect characterization of GaP/Si solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. S. Zelentsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2016 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du Dopage de Graphène Epitaxial sur SiC(0001) par Spectroscopies de Photoélectrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELSPEC'16, 7eme conférence francophone sur les spectroscopies d’électrons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo-hétérojonction en silicium : une nouvelle architecture pour des cellules à rendement record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coig Marianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfina Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the electronic properties of CVD graphene superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur la tranche de cellules solaires en silicium cristallin à l'échelle nanométrique à l'aide de techniques de microscopie à sonde locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Narchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Electronic Properties of Hydrogenated Amorphous Silicon Thin Film from SiH4/H2 using Tailored Voltage Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junkang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ventosinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Daineka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2016 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of oxygen in magnetron sputtered Ta3N5 films for water photoelectrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2016 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards realistic simulation of the novel III-V/epi-Si tandem solar cell concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Theory and Modeling for PV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPVF, Nov 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic modeling of tandem cells formed by low temperature PECVD epitaxy of silicon-germanium on gallium arsenide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a-Si:H doping by plasma immersion ion implantation for a-Si:H/c-Si heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfina Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy on Bi and Trilayer flakes of graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-TN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces in (p) a-Si:H/(n) c-Si heterojunctions: influence of (i) a-Si:H buffer layer and front electrode on capacitance-temperature dependencies and strong inversion layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of CVD Graphene capped with p and n-type doped amorphous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Hybrid Tunnel Junction Architectures for III-V/Si Tandem Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.75-79, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20152015-1CO.10.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic simulation of III-V/epi-SiGe tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Multiscale solar Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the modulated photocurrent technique using 2D full numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Multiscale solar Workshop 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation électrique et optique de nanofils de Silicium en géométrie radiale pour des applications photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Laribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules PV d’aujourd’hui et du futur, évolution du marché mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marché solaire en Afrique, atouts et faiblesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of graphene and applications to heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ouerghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Lee Younghee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Hee Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Novel Material : Engineering and Properties - Soleil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synchrotron Soleil, Sep 2015, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved photoluminescence on multi stack InAs quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apichat Jittrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanostructures Characterization and Nanomaterials – Bangkok 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohamed Boutchich - ICT ASIA 2D NANOTEC, Aug 2015, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work function engineering of doped Trilayer graphene grown on 4H-SiC (0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANM2015,6th International Conference on Advanced Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the modulated photocurrent technique using 2D full numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la microscopie confocale et techniques de spectroscopie associées pour la caractérisation de matériaux pour l’électronique et le PV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Denis Mencaraglia, Dec 2015, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling on a confocal imaging system µ-Raman, µ-PL, AFM and electrical extensions at a sub micrometric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanostructure Characterization and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thai Organic and Printed Electronics Innovation Center (TOPIC) / NECTEC, Aug 2015, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiGe Low Temperature Epitaxy by PECVD on III-V MOVPE Grown Material for High Efficiency Tandem Solar Cell Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Workshop on Metalorganic Vapour Phase Epitaxy, EWMOVPE XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a-Si:H/c-Si heterojunction by temperature dependent modulated photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Paul Sobkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a-Si:H/c-Si heterojunction interface properties from Hall measurements of surface inversion layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the theory and usage of capacitance techniques: application of high efficiency amorphous/crystalline heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEMPERATURE DEPENDENT PHOTOLUMINESCENCE IN SILICON BASED HETEROJUNCTION SOLAR CELL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. pp.1214-1217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Modeling of Homojunction, Heterojunction and Hybrid n-Type Interdigitated Back Contact Silicon Solar Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Korovin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. pp.1162 - 1165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature hydrogenated microcrystalline silicon-carbon alloys deposited by RF-PECVD for photovoltaic application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, optoelectronic and electrical properties of GaAs microcrystals grown from (001) Si nano-areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cherkasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Molière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erice School 2013 - Nano-Structures For Optics And Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Erice, Italy. pp.485-486, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9133-5_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence and electroluminescence characterization of a-Si:H/c-Si interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erice School 2013 - Nano-Structures For Optics And Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Erice, Italy. pp.481-483, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9133-5_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of hydrogenated microcrystalline silicon-carbon alloys deposited at low substrate temperature by RF-PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metastability of the amorphous-crystalline silicon heterointerface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratish Mahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir P. Kherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING OF THE SURFACE DEFECT DENSITY IN C-SI/A-SI:H HETEROJUNCTIONS USING THE DEFECT-POOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Réaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. pp.1158-1161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research & Partnership opportunities in III-V on Si at LGEP and Supélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Elhuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-USA Workshop on Quantum Engineered High Efficiency Photvoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route toward III-V multispectral solar cells on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Molière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping and characterization of trilayer graphene on 4H-SiC (0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.I. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haikel Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanodevices and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic transport properties of Cu2ZnSn(S,Se)4 thin films obtained from Lift-off process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berdnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sondergard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Properties of Large Area Nitrogen Doped Trilayer Graphene on 4H-SiC (0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.I. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediri Haikel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAGO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tsukuba, Japan. pp.7PM-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical characterization of microcrystalline silicon-carbon alloys deposited by RF-PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth route toward III-V multispectral solar cells on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cherkasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Molière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPVSEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.344-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Heterojunction for Advanced Rear Contact Cells: Main Results of the SHARCC Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidro Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Vecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abolmasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPVSEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.1135-1138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical insight on silicon heterojunction solar cells from electrical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n-PV Workshop 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence techniques for heterojunction solar cell characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Junior FédESol 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and Bias Dependence of Hydrogenated Amorphous Silicon/Crystalline Silicon Heterojunction Capacitance: The Link to Band Bending and Band Offsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANS 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the III-V/Ge interface by capacitance measurements for III-V multijunction solar cells development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. S. Zelentsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Kalyuzhnyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Lantratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Mintairov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitance spectroscopy of hydrogenated amorphous silicon/crystalline silicon heterojunctions : analytical calculations and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2013 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence techniques for heterojunction solar cell characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des défauts électriquement actifs de semiconducteurs en couches minces par la technique du photocourant modulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF power influence on structural and electrical properties of µc-Si1-xCx:H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPVSEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V multispectral solar cells on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Molière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Voltage deposition of µc-Si1-xCx:H from H2 diluted SiH4 and CH4 gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANS 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">µc-Si1-xCx:H deposited by RF-PECVD: a novel material for PV applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coplanar conductance measurements and modeling to characterize surface passivation of c-Si wafers by a-Si:H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor P. Sobkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsathi Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPVSEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.1680 - 1685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations optiques et électriques de cristaux GaAs intégrés sur Si pour la réalisation de cellules solaires multispectrales III-V sur Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Molière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules photovoltaiques à heterojonction de silicium (c-Si/a-Si:H): modèle analytique et simulation numérique pour une optimisation des propriétés de l'émetteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Korte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation de l'interface (p) a-Si :H/(n) c-Si par spectroscopie de capacite : modelisation et resultats experimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche tampon d'oxyde de silicium pour des cellules à heterojonction de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Angermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés du transport électroniques dans les cellules à base de Cu2ZnSn(S, Se)4 (CZTSSe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the undoped a-Si:H buffer layer on a-Si:H/c-Si heterojunctions from planar conductance and lifetime measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basia Halliop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Kherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled interfacial WET-CHEMICAL oxide for amorphous silicon/crystalline silicon heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Angermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWTFSSC 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of quasi-Fermi levels in photocurrent spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festkolloquium in honor of Pr. G.H. Bauer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Oldenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisations structurales et electriques de μc-Si1−xCx :H deposes par RF-PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet photodetectors based on hydrogenated/oxidized diamond surfaces characterization of silicon heterojunctions for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUMRS-ICEM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of microcrystalline silicon-carbon alloys by RF-PECVD and MDECR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance spectroscopy of wide band gap CIGSe solar cells: Influence of the Cu off-stoechiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene oxide reduced through chemical and biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irago Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Aichi, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization and modeling of the amorphous/crystalline silicon interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2012 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation and measurement of the band-bending in crystalline silicon as an optimization tool for silicon heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basia Halliop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir P. Kherani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of c-Si/a-Si:H nanowires based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Euregional Workshop on Novel Concepts for Future Thin-Film Silicon Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterojunctions on n-type c-Si: determination of interface parameters from electrical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nPV Workshop 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanowire solar cells using hydrogenated amorphous silicon: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the effective lifetime determined on homo and heterojunction silicon solar cells from modulated luminescence techniques : photoluminescence and electroluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Fruzzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of µc-Si:H by conductive-probe AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanowire solar cells using hydrogenated amorphus silicon : a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales PhotoVoltaïques 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitance spectroscopy in amorphous silicon Schottky diodes : theory and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I Terukov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the a-Si:H/c-Si interface by capacitance spectroscopy measurements: modeling and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous and microcrystalline silicon diamond based heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANS24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of c-Si/a-Si:H nanowire solar cells: some key parameters to optimize the photovoltaic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Cu Off-Stoechiometry on Wide Band Gap CIGSe Solar Cells Electronic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANS24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the amorphous/crystalline silicon heterostructure properties on planar conductance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANS24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces in III-V multijunction solar cells: characterization and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. S. Zelentsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Kalyuzhnyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Lantratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Mintairov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a-Si:H/c-Si heterointerfaces by 2D numerical simulations: influence of intrinsic a-Si:H buffer layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge capacitance spectroscopy in amorphous silicon Schottky diodes: theory, modeling, and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I Terukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANS24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive-atomic force microscopy and Raman spectroscopy characterization of silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Fruzzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales PhotoVoltaïques 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence Spectrum in Silicon Measured by Confocal and Nonconfocal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales PhotoVoltaïques 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel 3D micro-structuring of diamond for radiation detector applications: enhanced performances evaluated under particle and photon beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caylar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique de línterface a-Si:H/c-Si et de la cellule PV à hétérojonction de Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Record european efficiency amorphous silicon heterojunction solar cells: final results from the HETSI project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EU PVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties of amorphous-crystalline silicon heterojunctions prepared using DC saddle-field PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basia Halliop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANS24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axe transverse : physique des matériaux, interfaces, dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement de la fédération photovoltaique Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physics of silicon heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Russian scientific seminar, Silicon and III-V compound semiconductor thin films for photovoltaics: new trends and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of concept for silicon heterojunction solar cells with thin oxide passivation layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Angermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Korte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales PhotoVoltaïques 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coil-to-sample distance influence on contactless QSSPC effective lifetime measurements : application to silicon wafers passivated by thin amorphous layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laroussi Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EU PVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEEDS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a-Si:H/c-Si heterointerfaces by 2D numerical simulations : influence of intrinsic a-Si:H buffer layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Photovoltaïques 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of (n) a-Si:H layers used as a back surface field on n-type silicon heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Martin de Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANS24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical insight into interface passivation of a-Si:H/c-Si heterostructures by analysis of injection-dependent lifetime and band bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caspar Leendertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mingirulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.F. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of phosphorus doped silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyst formation and growth of Sn- and In-catalyzed silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. O\'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitance spectroscopy in amorphous silicon Schottky diodes : theory and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I Terukov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on amorphous and microcrystalline semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond UV detectors and sensing mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Imura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hasselt Diamond Workshop SBDD XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved lifetime measurements of silicon heterojunctions from the modulated photoluminescence technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin-De-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-J. Ribeyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2010 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive-atomic force microscopy characterization of silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2010 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitance techniques for the evaluation of electronic properties and defects in disordered thin film semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on amorphous and microcrystalline semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Petersburg, Russia. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electrical characterization of silicon heterojunctions with n-type multicrystalline substrate : towards a low cost heterojunction solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Pareige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of silicon heterojunctions for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Ankudinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Gushina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2010 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the interfacial properties of amorphous Silicon n type crystalline Silicon heterojunction through static coplanar conductance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of thin-film silicon cell tandem structures pm-Si:H/µc-Si:H in system association prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society – EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet photodetectors based on hydrogenated diamond surfaces treated by UV-Ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Imura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIMS-AIST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-circuit voltage increase dynamics in high and low deposition rate polymorphous silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Amorphous and Nanocrystalline Semiconductors - ICANS23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D simulations of interdigitated back contact heterojunctions solar cells based on n-type crystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-J. Ribeyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Amorphous and Nanocrystalline Semiconductors - ICANS23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system study on silicon thin-film pm-Si:H/µc-Si:H tandem cell structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. pp. 3699-3705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenated polymorphous silicon at high deposition rate : serious alternative for cost-effective modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.H. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrebegnan Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Photovoltaic Science and Engineering Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Contacting a-Si:H/c-Si Heterojunction Solar Cells and its Application to Interdigitaded Back Contact Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandenheynde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hambourg, Allemagne. pp. 2202-2205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphous/crystalline silicon heterojunction solar cells : optimization on monocrystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brezard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of amorphous/crystalline silicon interfaces from electrical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of amorphous/crystalline silicon interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of the dynamical electrical behaviour of triple junction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of amorphous/crystalline silicon interfaces from electrical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New process integration for interdigitated back contact (IBC) a-Si:H/c-Si heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandeneynde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur le diamant au LGEP : amélioration des performances de détection dans l'UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Imura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR "DIAMANT"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gif Sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device grade hydrogenated polymorphous silicon deposited at high rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles de la SF2M 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulated photoluminescence as an effective lifetime measurement method : application to a-Si:H/c-Si heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brezard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdigitated back contact a-Si:H/c-Si heterojunction solar cells modelling : limiting parameters influence on device efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition, Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interdigitated back contact silicon heterojunctions solar cells by two dimensional numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ribeyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Strasbourg, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of hydrogenated amorphous silicon density of states parameters from photoconductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Koropecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International School on Condensed Matter Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of defects in semi-insulating SiC by means of Photoinduced current transient spectroscopy and modulated photocurrent technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kozlowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Conference “Physics of dielectrics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, St Petersbourg, Russia. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of GaInP heterojunction solar cell interface properties by admittance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Kaluzhniy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lantratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TGV-SICOMAT, Couches minces déposées à très grande vitesse pour le PV dans l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ENERGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-violet detectors based on hydrogenated diamond surfaces treated by ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Imura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International Conference on Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, St Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon heterojunction solar cells : surface passivation quality on large area n type and p type monocrystalline silicon, effect on solar cell efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandeneynde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QC-PASSI : Cellules photovoltaïques silicium à hétérojonctions et structure interdigitée en face arrière associé à un effet de multiplication quantique en face avant pour une augmentation du rendement de conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ANR Solaire Photovoltaïque 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High UV photocurrent on hydrogenated Ib diamond (100) substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on New Diamond and Nano Carbons, NDNC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency scaling of ac hopping transport in amorphous carbon nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Specialist Meeting on Amorphous Carbon thin films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des interfaces des hétérojonctions de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national ADEME-ANR Électricité photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulated photoconductivity in the high and low frequency regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Koropecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for interface characterisation in heterojunction solar cells based on diffusion capacitance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lantratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High interfacial conductivity at amorphous silicon/crystalline silicon heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Electron Cyclotron Resonance plasma: a technology for large area deposition of device quality a-Si:H at very high rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leempoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kervyn de Meerenedre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphous silicon thin films deposited at high rate: transport properties and density of states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphous/crystalline silicon heterojunction solar cells: optimization on monocrystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandeneynde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Italy. pp.1197-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device grade hydrogenated polymorphous silicon deposited at high rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of photoluminescence and capacitance spectroscopies as efficient tools for interface characterisation of heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field-controlled sign of the capacitance in metal-carbon nitride-metal devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal coupling on the electronic properties of hydrogenated amorphous silicon thin films deposited by electron cyclotron resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Daineka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2006 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local photoconductivity on Schottky diamond photodetectors measured by conducting probe atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond' 2006 (17th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes and Nitrides)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphous/crystalline single heterojunction and double heterojunction solar cells optimisation on p type monocrystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vandeneynde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Germany. pp.926-929</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of band offsets in a-Si:H/c-Si heterojunctions from capacitance-voltage measurements: capabilities and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2006 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local photoconductivity on diamond metal-semiconductor-metal photodetectors measured byconducting probe atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes, Nitrides &amp; Silicon Carbide, Diamond 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures locales de photoconductivité par AFM à pointe conductrice sur des dispositifs métal-semiconducteur-métal à base de diamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle VEECO des Utilisateurs d'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of Schottky diodes based on boron doped homoepitaxial diamond films by conducting probe atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dc and ac hopping transport in metal / amorphous carbon nitride/ metal devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Amorphous and Nanocrystalline Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local electrical characterization of Schottky diodes on H-terminated diamond surfaces by conducting probe atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Snidero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphous/crystalline heterojunction solar cell with low cost industrial process on p type monocrystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Spain. pp.1044-1047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the efficiency limits of heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Amorphous and Nanocrystalline Semiconductors - Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modulated photocurrent technique: comparison of the high and low frequency regimes for the characterisation of bandgap states in thin films semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">a-SiNet Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of amorphous and polymorphous silicon thin layers for formation of front side heterojonction solar cells on p-type crystalline silicon substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Thin Film and Nano-Structured Materials for Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the efficiency limits in HIT structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Amorphous and Nanocrystalline Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local electrical characterization of Schottky diodes on H-terminated diamond surfaces by conducting probe atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Snidero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de cellules à hétérojonctions c-Si/a-Si:H à haut rendement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2005, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of polymorphous/crystalline heterojunction solar cells using low temperature screen-printing pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1131-1134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of amorphous and polymorphous thin silicon layers for formation of front-side heterojunction solar cells on p-type crystalline silicon substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'interface de hétérojonctions a-Si:H/c-Si par spectroscopie de capacité sous polarisation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADEME-CEA-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the density of states of semiconductors from steady-state photoconductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Koropecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Amorphous and Nanocrystalline Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties and defects in silicon nanoparticles and effect of embedding in amorphous silicon layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Amorphous and Nanocrystalline Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of polymorphous/crystalline heterojunction solar cell using low temperature screen-printed pastes on 5x5cm2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Photovoltaic Specialists Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States. pp.1131-1134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'interface de hétérojonctions a-Si:H/c-Si par spectroscopie de capacité sous polarisation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2005, Actes pp. 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device quality a-Si:H deposited from electron cyclotron resonance at very high deposition rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Amorphous and Nanocrystalline Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties of a-Si:H/c-Si heterojunction solar cells from admittance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(n)a-Si:H/pm-Si:H/p-Si heterojunction solar cells: fabrication, properties and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">a-SiNet Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local electrical characterization of Schottky diodes on H-terminated diamond surfaces by conducting probe atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Snidero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond' 2005 (16th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes and Nitrides)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties of a-Si:H/c-Si heterojunction solar cells from admittance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Thin Film and Nano-Structured Materials for Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to capacitance spectroscopy for interface characterization of a-Si:H/c-Si heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stangl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Amorphous and Nanocrystalline Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SiNERGIES, T 4.3: hétérojonctions c-Si/a-Si:H pour fabrication basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties of a-Si:H/c-Si heterojunctions investigated by complementary experimental techniques and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stangl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fuhs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.687-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a-Si:H/c-Si heterojunction interface properties by admittance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AMS (international conference on Amorphous ans Microcrystalline Semiconductors)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma treatments of the interface in n-type amorphous hydrogenated silicon/p-type crystalline silicon heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. Proc. Vol. 2 pp. 1453-1456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma treatments of the interface in n-type amorphous hydrogenated silicon p-type crystalline silicon heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1453-1456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption non conventionnelle de photons pour applications photovoltaïques (projet ANCO PV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Canava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cassaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the polymorphous/silicon interface properties in the HIT solar cell by surface photovoltage technique in an expanded spectral region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Svrcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Proc. Vol. 2 pp. 1445-1448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique du photocourant modulé pour la caractérisation des états localisés dans la bande interdite des semiconducteurs en couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of bandgap states characteristics using the modulated photocurrent technique in both low and high frequency regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AMS (international conference on Amorphous and Microcrystalline Semiconductors)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the polymorphous/silicon interface properties in the HIT solar cell by surface photovoltage technique in an expanded spectral region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Svrcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1445-1448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par spectroscopie d'admittance de cellules photovoltaïques à hétérojonction a-Si:H/c-Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Ibrahim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérojonctions c-Si/a-Si:H pour fabrication basse température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres et Journées Techniques sur les Matériaux et Procédés pour la Conversion Photovoltaïque de l'Énergie Solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sophia-Antipolis, France. Actes pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Next-Gen Materials Discovery for Photovoltaic Applications Using AI-Driven Synthesis and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling textured GaAs nanocrystals on silicon for III-V/Si tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du Photovoltaïque (JNPV) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Dourdan (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced AFM electrical techniques for studying solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSiNano Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posters du Séminaire PEPR TASE 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Feilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Theoretical Aspects of Software Engineering Conference (TASE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France. PEPR_TASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface photovoltage study of perovskite materials and structures for solar cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselin Donchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiril Kirilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliya Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javid Hajhemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sofia University SUMMIT conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie d’électroluminescence par spectrographie à balayage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Buil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modulated photoluminescence technique versus temperature: opportunities for better determination of trap parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haddara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Dependence of Modulated Surface Photovoltage (SPV) to Characterize Surface Defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiril Kirilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselin Donchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Photovoltaic Solar Energy Conference (EU PVSEC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal. , à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lateral heterojunction device as a tool to study perovskite-based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Mallik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javid Hajhemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Photovoltaic Solar Energy Conference and Exhibition (EU-PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Wide Bandgap Organic Solar Cells for an Integration in Organic/Silicon Tandem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Waiprasoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modulated photoluminescence technique as a support to improve the quality of solar cell absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Lontchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxy and Characterization of InP/InGaAs Tandem Solar Cells grown by MOVPE on InP and Si Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Soresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Conference on Photovoltaic Energy Conversion (WCPEC-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast External Quantum Efficiency Measurements Using a Fourier Transform-Based Spectroscopy Approach for the Investigation of InGaP/InGaAs/Ge Microcells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">herinirina Fanevamampiandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Conference on Photovoltaic Energy Conversion (WCPEC-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dépendance avec la température de la conductance planaire d'hétérojonctions a-Si:H/c-Si : comparaison entre mesures expérimentales, calcul analytique 1D et modélisation numérique 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lateral Heterojunction Device as a Tool to Study and Optimize Perovskite-Based Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Conference on Photovoltaic Energy Conversion (WCPEC-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Properties of Metal Halide Perovskites and their Interfaces with Charge Extraction Layers in Lateral Heterojunction Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean P. Dunfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talysa Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Spectroscopies de PhotoEmission (JNSPE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées Nationales des Spectroscopies de Photoémission (JNSPE 2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface photovoltage study of metal halide perovskites deposited directly on crystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselin Donchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ISCMP School and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local probe microscopies for the study of III-V based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadeo Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Bilousov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling investigations of surface photovoltage including surface defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Nationales du Photovoltaïque (JNPV) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance Spectroscopy and Deep-Level Transient Spectroscopy in Multijunction: a Tutorial to Characterize the Entire Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tandem PV Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Freiburg-en-Brisgau, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lateral heterojunction device as a tool to study perovskite-based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of experimental High Frequency Modulated Photoluminescence Curves: Numerical Calculation and Analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie de photoluminescence à 2 photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results on Three terminal Perovskite/Silicon Tandem solar Cells optimization: Selective Band Offset Barrier Design for better integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Ahanogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Berson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the frequency dependence of modulated photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récentes études d'optimisation de cellules solaires tandem à trois terminaux à base de pérovskite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Ahanogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Berson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de PhotoVoltaîque 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, En visio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of two-terminal perovskite/CI(G)S tandem cell and interface optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Tel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la technique de DLTS aux cellules multijonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic limits of perovskite solar cell efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Ahanogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the understanding of the KPFM technique through analyses of InP multilayers with associated modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés électriques de l'hétérointerface de cellules solaires à hétérojonction a-Si:H/c-Si, d'épaisseur de couche tampon (i) a-Si :H différentes, par des mesures de conductance planaire combinées à la modélisation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque - JNPV 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band offset barrier tandem solar cell multiscale design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Ahanogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Nationales du Photovoltaic (JNPV 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Photon luminescence microscopy for depth profiling of photovoltaic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, DOURDAN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct interface between c-Si and perovskite – study of materials’ compatibility for tandem applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin Probe Force Microscopy and Photoemission Spectroscopy studies of halide perovskite on p-type and n-type substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Dunfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPHO 20 Symposia, Perovskite Solar cells, Photonics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la spectroscopie d’admittance aux cellules multi-jonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Houches School of Physics 2020 - Physics of Solar Cells: from basic principles to advanced characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Les houches, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized Oxides for Bifacial Solar Cells with Passivated Contacts: First Results of the OXYGEN Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bruhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Veau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiarities of Doped GaP Layers Growth by Plasma Enhanced Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitriy A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivated Selective Contact Structure Characterization by C-AFM and KPFM of the Conduction by Pinholes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halide Perovskite Thin Films Characterisation by Force Microscopy Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature p-n Junction Fabrication by PECVD for n-PERT Solar Cells: An Alternative to Boron Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chrostowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-H. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Drahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building blocks development for defect-free growth of GaAs on silicon for tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halide Perovskite Thin Films Characterisation by Force Microscopy Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Design for Three Terminal Selective Band Offset Tandems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Amorphous and nanocrystalline Semiconductors (ICANS 28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la spectroscopie d'admittance aux cellules multi-jonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de cellules solaires tandem à trois terminaux à base de pérovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Ahanogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective band offset three terminal tandem materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric analysis of KPFM by numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Electrical and Passivating Properties of PECVD Boron doped Poly-silicon on Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon PV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon doping of GaP layers grown by time-modulated PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. E. Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Petersburg OPEN 2018, 5th International School and Conference on Optoelectronics, Photonics, Engineering and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par photoluminescence du dopage résiduel dans un cristal unique de GaAs de taille micrométrique épitaxié sur silicium pour la réalisation de multijonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2018 (JNPV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés de photoconductivité de couches minces de ZnSnN2 par implantation de dopants et selon différentes conditions de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakeur Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Beddelem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Kim Thanh Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du PhotoVoltaique 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Modulated Photoluminescence for thin film solar cell absorbers: a comparison between simulation and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du potentiel de circuit-ouvert d’une cellule solaire Si à jonction radiale PIN en couche mince par la technique de Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumyadeep Misra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of trap states in Gallium Phosphide / Silicon heterojunction devices from capacitance techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Descazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfina Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du photo-courant sur des jonctions à contact passivant en silicium poly-cristallin sur oxyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la technique de photocourant modulé (MPC) aux cellules à hétérojonctions c-Si / a-Si:H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrachya Kyureghian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">n-GaP/p-Si heterojunction solar cells fabricated by PE-ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem I. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance spectroscopy of InGaNAs layers in solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mozharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill S. Zelentsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saint-Petersburg OPEN 2017, 4th International School and Conference on Optoelectronics, Photonics, Engineering and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnO2 nanoparticles as catalyst precursors for plasma-assisted VLS growth with controlled surface density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutaz Al-Ghzaiwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanghua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative recombination coefficient in crystalline silicon at low temperatures &amp;lt; 77 K by combined photoluminescence measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon PV 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-photoluminescence investigation of the doping level in single GaAs crystals epitaxially grown on silicon for multijunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Patrick Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Molière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de poly-silicium dope Bore par voie PECVD pour la passivation des contacts des cellules solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la permittivité du a-Si:H entre 0.5 et 3 THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zerounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Grimault-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Roca I Cabarrocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse metamorphic III-V/epi-SiGe tandem solar cell performance assessed by optical and electrical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International 2017 IEEE Photovoltaic Specialists Conference, 2017 IEEE PVSC-44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing tin dioxide nanoparticles distribution for silicon nanowires growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutaz Al-Ghzaiwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanghua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanowire week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage des modélisations électriques/optiques pour l'étude de cellules à base de nanofils a-Si:H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence modulée haute fréquence : un outil puissant pour l'étude des centres recombinants dans les absorbeurs en couche minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of kelvin probe force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Homo-heterojunction solar cell processing: passivation of boron-doped c-Si surfaces with amorphous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Perchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfina Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiliconPV 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem radial-junction silicon nanowire solar cells fabricated by PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutaz Al-Ghzaiwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanghua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés photoélectriques de couches de GaP deposées à basse température par des mesures de conductivité et de photocourant modulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Analysis of III-V/Epi-SiGe Tandem Solar Cell Performance Including Advanced Light Trapping Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic Technical Conference, PVTC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marseille, France. , From advanced materials and processes to innovative applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect study of Ga(In)P(NAs) based solar cells grown on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the dopant penetration depth on the solar cell performance of n-type interdigitated back contact silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Korovin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiliconPV 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen from the photoelectrolysis of water using magnetron-sputtered thin films of Ta3N5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des états d'interfaces dans les cellules à hétérojonctions a-Si:H/c-Si avec l'utilisation du modèle du Defect-Pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the recombination in a-Si:H/c-Si heterojunctions including the Defect-Pool model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiliconPV 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si1-xGex alloys on III-V (100): first steps in film growth by low temperature PECVD epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanghua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct growth of crystalline Silicon on GaAs by Low Temperature PECVD: toward hybrid tunnel junctions for III-V/Si tandem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE PV Specialists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of defect-pool model parameters on the lifetime in c-Si/a-Si:H heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Silicon Photovoltaics, Silicon PV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of surface passivation at the surroundings of laser processed regions in c-Si solar cells studied by micro-photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidro Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcubilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the modulated photocurrent technique using 2D full numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance spectroscopy of Ga(In)P(NAs) based solar cells grown on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la densité de défauts de surface des heterojunctions c-Si/a-Si:H en utilisant le modèle du Defect-Pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-level transient spectroscopy (DLTS) TCAD-based simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dourdan, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon bulk issues during processing of homo-heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Perchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfina Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Silicon Photovoltaics, SiliconPV 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional investigations on epitaxial silicon solar cells by Kelvin and Conducting Probe Atomic Force Microscopy: Effect of illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Narchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Picardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of CVD graphene optoelectronic properties Application as transparent electrode in solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMD25-JMC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric Acid doping of epitaxial graphene on SiC (0001) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toulouse, France. Proceedings of the 4th edition of Graphene Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved photoluminescence on multi stack InAs quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apichat Jittrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAGO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tsukuba, Japan. pp.7P2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Anions in the AuCl3-Doping Trilayers N-doped Graphene on 4H-SiC (0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Gunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAGO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tsukuba, Japan. pp.7P8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the surface defects density in c-Si/a-Si:H heterojunction using the Defect-Pool Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Réaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dourdan, France. Actes des Journées Nationales du PhotoVoltaïque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence techniques for heterojunction solar cell characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dourdan, France. Actes des Journées Nationales du PhotoVoltaïque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (159)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect Suppression and Efficiency Enhancement of Slot-Die-Coated Formamidinium Lead Iodide Solar Devices via Ambient Air Annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Muhammed Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Aider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (6), pp.9799-9815. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c22032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co‐Doping Approach for Enhanced Electron Extraction to TiO 2 for Stable Inorganic Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Köbler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Titan Putri Hartono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (7), </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smsc.202400578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless defects detection using modulated photoluminescence technique: model for a single Shockley-Read-Hall trap in a semiconductor thin layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haddara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.11. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2024045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trimethylboron as a precursor for boron phosphide plasma deposition at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Maksimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demid Kirilenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Vyacheslavova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43, pp.013402. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0004065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Photovoltage Study of Metal Halide Perovskites Deposited Directly on Crystalline Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselin Donchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Georgiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (9), pp.8125-8133. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.2c07664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating Interfacial Limitations Induced by Tin Oxide Electron Selective Layer Grown by Atomic Layer Deposition in N−I−P Perovskite-Based Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bruhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Vito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (23), pp.11849-11860. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.3c01713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional Kelvin probe force microscopy on III–V epitaxial multilayer stacks: challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mekhazni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.725-737. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.14.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxy and characterization of InP/InGaAs tandem solar cells grown by MOVPE on InP and Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Soresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, WCPEC-8: State of the Art and Developments in Photovoltaics, 14, pp.1. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2022027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Plasma Deposited Boron Phosphide and Its Contact to Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Maksimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (5), pp.5367-5373. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.1c02704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence analysis of silicon interdigitated back contact solar cells with a front surface selective band offset barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Ahanogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Recent Advances in Spectroscopy and Microscopy of Thin-films Materials, Interfaces, and Solar Cells 2021', 13, pp.16. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2022015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface photovoltage characterisation of metal halide perovskite on crystalline silicon using Kelvin probe force microscopy and metal-insulator-semiconductor configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselin Donchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.18. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2022016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to perform admittance spectroscopy and DLTS in multijunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Solar Energy Materials &amp; Solar Cells, 240, pp.111699. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing of InP multi-layer stacks from KPFM measurements in the dark and under illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia da Lisca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mekhazni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.19. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2022017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the equilibrium electrostatic potential and light-induced charge redistribution in halide perovskite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Regaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean P. Dunfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (8), pp.994-1002. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three‐terminal perovskite/integrated back contact silicon tandem solar cells under low light intensity conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Dan Mihailetchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.148-156. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/idm2.12006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier gradients and the role of charge selective contacts in lateral heterojunction all back contact perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Dunfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bojar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talysa Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Physical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (8), pp.100520. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrp.2021.100520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of the modulated photoluminescence in semiconductor materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ac39c4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the surface passivation mechanism during the fabrication of ex-situ doped poly-Si(B)/SiOx passivating contacts for high-efficiency c-Si solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Giglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Vito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 221, pp.110899. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Nanowire Solar Cells with μc‐Si:H Absorbers for Radial Junction Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218 (17), pp.2100231. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.202100231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge capacitance study of GaP/Si multilayer structures grown by plasma deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (13), pp.135103. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ac41fa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect properties of solar cells with layers of GaP based dilute nitrides grown by molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Yu. Egorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128 (2), pp.023105. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5134681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and monitoring the capacitance‐voltage technique for the characterization of tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (6), pp.601-608. </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature epitaxial growth of GaP on Si by atomic-layer deposition with plasma activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Nevedomskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (34), pp.345105. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab8bfd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of low temperature plasma epitaxial Si grown on highly doped Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, EPJ Photovoltaics, 11, pp.4. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2020002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen incorporated during deposition determines the crystallinity of magnetron-sputtered Ta3N5 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vickridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 685, pp.204-209. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2019.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects characterization in thin films photovoltaics materials by correlated high-frequency modulated and time resolved photoluminescence: An application to Cu(In,Ga)Se2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 669, pp.520-524. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2018.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly passivating and blister-free hole selective poly-silicon based contact for large area crystalline silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 200, pp.109912. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2019.109912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Progress in Understanding the Properties of the Amorphous Silicon/Crystalline Silicon Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (13), pp.1800877. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201800877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KPFM surface photovoltage measurement and numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James P Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lejo Koduvelikulathu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.3. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2019002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Properties of GaP/Si Heterojunction Fabricated by PE-ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitry Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (10), pp.1800617. </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201800617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandgap engineered smart three-terminal solar cell: New perspectives towards very high efficiencies in the silicon world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid El-Huni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (4), pp.306. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Defect Densities in Thin (i) a‐Si:H Used as the Passivation Layer in a‐Si:H/c‐Si Heterojunction Solar Cells from Static Planar Conductance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (12), pp.1900411. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.201900411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local VOC Measurements by Kelvin Probe Force Microscopy Applied on P-I-N Radial Junction Si Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s11671-019-3230-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tin dioxide nanoparticles as catalyst precursors for plasma-assisted vapor–liquid–solid growth of silicon nanowires with well-controlled density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letian Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weixi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (43), </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aad7db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature plasma enhanced deposition of GaP films on Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitriy Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (2), </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4999409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect properties of InGaAsN layers grown as sub-monolayer digital alloys by molecular beam epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lazarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, SPECIAL TOPIC: DEFECTS IN SEMICONDUCTORS 123 (16), pp.161418 - 161418. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5011371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo-heterojunction concept: From simulations to high efficiency solar cell demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Minh Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Coig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 182, pp.178 - 187. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2018.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductivity and Surface Passivation Properties of Boron‐Doped Poly‐Silicon Passivated Contacts for c‐Si Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1800603. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201800603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si doped GaP layers grown on Si wafers by low temperature PE-ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (021001), pp.021001. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5000256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectrical modeling of solar cells based on c-Si/a-Si:H nanowire arrays: focus on the electrical transport in between the nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, nanotechnology, 29 (25), pp.255401. </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aab7e8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale in modelling and validation for solar photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tareq Abu Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Adamovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Aeberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Alonso-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Amin-Akhlaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.10. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2018008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the radiative recombination coefficient in crystalline silicon by spectral and modulated photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (6), </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.201700066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance spectroscopy of InGaAsN based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a S Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D A Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a M Mozharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K S Zelentsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 917, </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/917/5/052033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Optical and Electrical Modelling for the study of a-Si:H-based nanowire Array Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Levtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Michallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, E‐MRS 2017 Spring Meeting – Symposium E ; E‐MRS 2017 Spring Meeting – Symposium N, 14 (10), pp.1700181. </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201700181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p-Type a-Si:H Doping Using Plasma Immersion Ion Implantation for Silicon Heterojunction Solar Cell Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfina Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coig Marianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar RRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/solr.201600007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of photon reabsorption phenomena in confocal micro-photoluminescence measurements in crystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (6), </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4975476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-enhanced chemical vapor deposition epitaxy of Si on GaAs for tunnel junction applications in tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vaissiere Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photonics for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JPE.7.022504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of PE-ALD of GaP on the Silicon Wafers Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitriy A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey M. Mozharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201700685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative recombination coefficient in crystalline silicon at low temperatures &amp;lt; 77 K by combined photoluminescence measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.10 - 17. </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">n-GaP/p-Si heterojunction solar cells fabricated by PE-ALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Uvarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201700150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of oxygen in magnetron-sputtered Ta$_3$N$_5$ thin films for the photoelectrolysis of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 324, pp.620-625. </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01478261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed analysis of III-V/epi-SiGe tandem solar cell performance including light trapping schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 166, pp.276-285. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2016.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-level study of Ga(In)P(NAs) alloys grown on Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 741, pp.012077. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/741/1/012077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the dopant penetration depth on the solar cell performance of n-type interdigitated back contact silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Korovin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.103-108. </w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of embedded graphene: doped amorphous silicon/CVD graphene heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (40), pp.404001. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/28/40/404001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into the modulated photocurrent technique using 2D full numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 213 (7), pp.1848 - 1855. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201532969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film GaP for solar cell application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nikitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 741, pp.012088. </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/741/1/012088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Sectional Investigations on Epitaxial Silicon Solar Cells by Kelvin and Conducting Probe Atomic Force Microscopy: Effect of Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Narchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Picardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s11671-016-1268-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of GaP/Si Heterojunction Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Zelentsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Kudryashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Morozov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102, pp.56-63. </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.11.318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent photoluminescence and micromapping of multiple stacks InAs quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apichat Jittrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1649, pp.3. </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion of a thin highly doped crystalline layer in silicon heterojunction solar cells: Simulation and perspectives towards a highly efficient cell concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.011202. </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4908189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of AlxGa1-xAs/epi-Si(Ge) Tandem Solar Cells: A Simulation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lachaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Decobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foldyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.41-46. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.12.293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of N-doped multilayer graphene grown on 4H-SiC (0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan-I Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1649, pp.8. </w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the theory and usage of junction capacitance: Application to high efficiency amorphous/crystalline silicon heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 135, pp.8-16. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2014.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale Spatially Resolved Characterization of Highly Doped Regions in Laser-Fired Contacts for High-Efficiency Crystalline Si Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Alcubilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.545. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2015.2392945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit analytical modeling of the low frequency a-Si:H/c-Si heterojunction capacitance: Analysis and application to silicon heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (11), pp.114507. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4931150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of defect-pool model parameters on the lifetime in c-Si/a-Si:H heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.153-158. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the work function of monolayer graphene on 4H-SiC (0001) with nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethullah Günes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pierucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (44), pp.445702. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/26/44/445702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon bulk issues during processing of homo-heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Perchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delfina Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.451-457. </w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicium, couches minces, pérovskites, photonique : de nouvelles avancées de la recherche sur les cellules photovoltaïques, Un bon signe pour la COP 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.23-27. </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/20157823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of the leakage current in epitaxial diamond Schottky barrier devices by conductive-probe atomic force microscopy and Raman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Teraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (35), pp.355102. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/35/355102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and bias dependence of hydrogenated amorphous silicon – crystalline silicon heterojunction capacitance: the link to band bending and band offsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (7/8), pp.690-695. </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjp-2013-0544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure route to epitaxial nitrogen-doped trilayer graphene on 4H-SiC (0001) substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-I. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sediri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (23), pp.233111 - 233111-5. </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4903866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of hydrogenated microcrystalline silicon–carbon alloys deposited by Radio Frequency Plasma Enhanced Chemical Vapor Deposition: Effect of microcrystalline silicon seed layer and methane flow rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 550, pp.312-318. </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding inversion layers and band discontinuities in hydrogenated amorphous silicon/crystalline silicon heterojunctions from the temperature dependence of the capacitance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (18), pp.183907 - 183907-4. </w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4826920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon heterojunction solar cells: optimization of emitter and contact properties from analytical calculation and numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Korte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 178 (9), pp.593-598. </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2012.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light induced changes in the amorphous - crystalline silicon heterointerface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratish Mahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Jovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (12), pp.124503 - 124503-10. </w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4821235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of graphene oxide reduced through chemical and biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 433 (1), pp.012001. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/433/1/012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">n-type a-Si:H layers applied to the back side of heterojunction solar cells: Experimental and simulation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Martin de Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coignus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 115, pp.129-137. </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2013.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous silicon diamond based heterojunctions with high rectification ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiyong Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (17), pp.2110-2113. </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.12.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge capacitance spectroscopy in amorphous silicon Schottky diodes: Theory, modeling, and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I Terukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (17), pp.2007-2010. </w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of capacitance spectroscopy of (p) a-Si:H/(n) c-Si interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (6), pp.1481-1483. </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201100761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the amorphous/crystalline silicon heterostructure properties on planar conductance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (17), pp.2236-2240. </w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation and measurement of the band-bending in crystalline silicon as an optimization tool for silicon heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Korte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (12), pp.123717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling on c-Si/a-Si:H wire solar cells: some key parameters to optimize the photovoltaic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, 30102 (6p.). </w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties of amorphous-crystalline silicon heterojunctions prepared using DC saddle-field PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basia Halliop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Varache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (17), pp.2227-2231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanowire solar cells using hydrogenated amorphous silicon: a modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 209 (6), pp.1026-1030. </w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201100756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the electronic properties of wide band gap CIGSe solar cells: Influence of copper off-stoichiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Fruzzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (17), pp.2428-2430. </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New silicon thin-film technology associated with original DC-DC converter: An economic alternative way to improve photovoltaic systems efficiencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (3), pp.1749-1757. </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2010.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discerning passivation mechanisms at a-Si:H/c-Si interfaces by means of photoconductance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caspar Leendertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mingirulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.F. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (20), pp.202108 - 202108-3. </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3590254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant and reversible enhancement of the electrical resistance of GaAs1−xNx by hydrogen irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinaldo Trotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Polimeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Capizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (8), pp.085331. </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.085331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive-probe atomic force microscopy characterization of silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.110. </w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved lifetime measurements of silicon heterojunctions from the modulated photoluminescence technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin-De-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-J. Ribeyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (3), pp.775-778. </w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.201000286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of silicon heterojunctions for Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Alexandrovna Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.152. </w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-6-152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electronic properties of hydrogenated polymorphous silicon films deposited at high rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrebegnan Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (2), 023713 (10 p.). </w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3536474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical optimization and electrical performance comparison of thin-film tandem structures based on pm-Si:H and µc-Si:H using computer simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.20301. </w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/pvd/2011001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band structure at heterojunction interfaces of GaInP solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Kalyuzhnyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Lantratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Mintairov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94 (11), pp.1953-1958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-Doped a-Si:H contact improvement on silicon heterojunctions solar cells and interdigitated back contact structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Ribeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vandeneynde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Ozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (3), pp.1011-1015. </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200982766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoconductivity of two-phase hydrogenated silicon films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Kazanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I Terukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Forsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44, pp.494-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D simulations of interdigitated back contact heterojunctions solar cells based on n-type crystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-J. Ribeyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (3), pp.1033-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the interfacial properties of amorphous Silicon/n-type crystalline Silicon heterojunction through static coplanar conductance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (3), pp.1037-1040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation by conductive-probe atomic force microscopy of strongly inverted surface layers at the hydrogenated amorphous silicon/crystalline silicon heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Alexandrovna Maslova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Gushina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (25), pp.252110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-circuit voltage increase dynamics in high and low deposition rate polymorphous silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 207 (3), pp.691-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interdigitated back contact silicon heterojonction solar cells by two dimensional numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-J. Ribeyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159, pp. 291-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intelligent measurement system for diagnosing of semi-insulating materials by photoinduced transient spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suproniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miczuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kozlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11/2009, pp.93-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of defect levels in semi−insulating 6H−SiC by means of photoinduced transient spectroscopyand modulated photocurrent technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kozlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miczuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp. 045801-045815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of hydrogenated amorphous silicon density of states parameters from photoconductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Roman Koropecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (9), pp.1064-1071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and structural properties of the amorphous/crystalline silicon interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 517, pp. 6386-6391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulated photoluminescence as an effective lifetime measurement method : application to a-Si:H/c-Si heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159, pp. 186-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-phosphides heterojunction solar cell interface properties from admittance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Kalyuzhnyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Mintairov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp. 165307-165315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet Detectors Based on Ultraviolet–Ozone Modified Hydrogenated Diamond Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Imura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics, part 2 : Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp. 065501-065503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Electron Cyclotron Resonance plasma: a technology for large area deposition of device quality a-Si:H at very high rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leempoel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kervyn de Meerendré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516, pp.6853</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for interface characterization in heterojunction solar cells based on diffusion capacitance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Kaluzhniy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lantratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516, pp.6786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Didactique des Systèmes Photovoltaïques : Optimisation Thermique et Electrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the conduction band offset between hydrogenated amorphous silicon and crystalline silicon from surface inversion layer conductance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92, pp.162101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulated photoconductivity in the high and low frequency regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Koropecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354, pp.2914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High interfacial conductivity at amorphous silicon/crystalline silicon heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354, pp.2441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric field-controlled sign of the capacitance in metal-carbon nitride-metal devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354, pp.2637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device grade hydrogenated polymorphous silicon deposited at high rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354, pp.2092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphous silicon thin films deposited at high rate: transport properties and density of states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516, pp.6888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent positive and transient absolute negative photoconductivity observed in diamond photodetectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Imura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (4), pp.045112. </w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.045112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of photoluminescence and capacitance spectroscopies as efficient tools for interface characterisation of heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chouffot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354, pp.2416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitance spectroscopy of amorphous/crystalline silicon heterojunction solar cells at forward bias and under illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90, pp.034104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of band offsets in a-Si:H/c-Si heterojunctions from capacitance-voltage measurements: capabilities and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 515, pp.7481-7485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency scaling of ac hopping transport in amorphous carbon nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.1799-1805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal coupling on the electronic properties of hydrogenated amorphous silicon thin films deposited by ECR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Daineka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 515, pp.7650-7653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling analysis of field-enhanced bandtail hopping transport in amorphous carbon nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gudovskikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (b)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 244 (6), pp.2081-2099. </w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.200642043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the molecular structure of copper phtalocyanines on their ordering in thin films and, photoluminescence and absorption spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Berkovits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Ziminov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Kazanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Kolos'Ko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Terukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Solid State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.272-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local photoconductivity on diamond metal-semiconductor-metal photodetectors measured by conducting probe atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.1074-1077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters of the density of states in the gap of defective semiconductors determined from photoconductivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Koropecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 352, pp.1024-1027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disorder and localization in bandtail hopping transport: Experiments and concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.413-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to capacitance spectroscopy for interface characterization of a-Si:H/c-Si heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stangl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 352, pp.1213-1216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties and defects in silicon nanoparticles and effect of embedding in amorphous silicon layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Voigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 352 (9-20), pp.1101-1104. </w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.11.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of amorphous and polymorphous silicon thin layers for formation of front-side heterojonction solar cells on p-type crystalline silicon substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 511-512, pp. 543-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties of a-Si:H/c-Si heterojunction solar cells from admittance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleider J.P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roca I Cabarrocas P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 511-512, pp.219-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of amorphous and polymorphous thin silicon layers for formation of front-side heterojunction solar cells on p-type crystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 511-512, pp.543-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device quality a-Si:H deposited from electron cyclotron resonance at very high deposition rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 352, pp.1913-1916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of semiconductors band gap states parameters from photoconductivity measurements: I- Theoretical developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.235316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface properties of a-Si:H/c-Si heterojunction solar cells from admittance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 511-512, pp.385-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the efficiency limits of heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damon-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Veschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 352, pp.1928-1932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of Schottky diodes based on boron doped homoepitaxial diamond films by conducting probe atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Koide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superlattices and Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.343-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local electrical characterization of Schottky diodes on H-terminated diamond surfaces by conducting probe atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Snidero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.618-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC and AC hopping transport in metal/amorphous carbon nitride/metal devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 352, pp.1323-1326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep defects and their electron capture cross sections in polymorphous silicon-germanium thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.33531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a-Si:H/c-Si interface by admittance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Terukov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.903-909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-intensity dependence of the steady state photoconductivity used to estimate the density of states in the gap of intrinsic semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 493, pp.319-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of nc-Si inclusions behaviour in multilayer a-Si:H films obtained by layer by layer technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. Afanasjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Z. Kazak-Kazakevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Sazanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 338-340, pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycrystalline AlN films deposited at low temperature for selective UV detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Afanasjev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Luchinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 113, pp.355-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modulated photocurrent technique: a powerful tool to investigate band gap states in silicon based thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys. stat. sol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.1208-1226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the metastability of the surface conductivity in hydrogen-terminated polycrystalline CVD diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Snidero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tromson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.751-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high UV-visible selectivity in polycrystalline CVD diamond films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bergonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tromson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.881-885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulated photocurrent in the recombination regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of a-Si:H/c-Si heterojunction solar cells interface properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Froitzheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fuhs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Terukov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 451-452, pp.345-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-field transport in amorphous carbon and carbon nitride films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gudovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Adamopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 338-340, pp.349-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of proton irradiation on the photoelectronic properties of microcrystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Brüggemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Brehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Bronner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 338-340, pp.477-480. </w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-visible sensors based on polymorphous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Moussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Rabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetoslav Tchakarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 338-340, pp.749-753. </w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.03.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of bandgap states using the modulated photocurrent technique in both low and high frequency regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Gueunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 338-340, pp.390-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence in amorphous-crystalline silicon heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Bresler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Terukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Fuhs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Froitzheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 338-340, pp.440-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen, microstructure and defect density in hydrogenated amorphous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (10), pp.1979-1998. </w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1992260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haddara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506887v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Merino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Vasquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Carroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Chozas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ventosinos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nejim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleider J.P." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383352v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Saavedra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio H&#228;berle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gageot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11132544" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisca Da Mattia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Bilousov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Regaldo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Gries" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Stacchini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Abate" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia da Lisca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Michaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Baptiste Puel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC57443.2024.10749653" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Mallik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javid Hajhemati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Kopprio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894811v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227528v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.25" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296714v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morisset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cabal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Haug" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878623v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bojar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin Donchev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03712357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Connolly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878582v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Maksimova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Uvarov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem I. Baranov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gudovskikh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Vyacheslavova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878585v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mekhazni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Tel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Donsanti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Lontchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288816v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Dunfield" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Puel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Georgiev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Uvarov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kudryashov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405846v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talysa Klein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518691" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946579v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946572v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2540422" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Kleider" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kanda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344030v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343877v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.60" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344057v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343896v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.49" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330432v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Giglia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grange" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5123839" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344049v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S Gudovskikh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Morozov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill S. Zelentsov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331842v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lausecker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511174" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343925v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8980539" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3CO.8.3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343938v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344064v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343908v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-1AO.2.6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801331v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El-Huni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801442v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grange" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803057v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01721130v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801489v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Gudovskikh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kudryashov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01936835v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/35thEUPVSEC20182018-2AV.3.17" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943423v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carrere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801362v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Kyureghian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801476v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943466v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943020v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alvarez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049280" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943053v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beddelem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Feldberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801350v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632928v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630106v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Perin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F&#232;vre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632966v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340854v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rudolph" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet-Fabre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Hugon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanescu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01653684v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/917/5/052027" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632942v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mozharov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V. Nikitina" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632921v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decobert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363690v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Nikitina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Bukatin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416388v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363693v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Zelentsov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01474776v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morozov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475783v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Mu&#241;oz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424644v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449031v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Arezki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethullah Gunes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424637v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Varache" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coig Marianne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533988v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutchich" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777071" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01474736v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Narchi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roig&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363727v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bruneau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daineka" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363717v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rudolph" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240827v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257911v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Lee Younghee" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Hee Lee" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257898v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apichat Jittrong" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238544v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238536v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253414v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232097v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232106v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Ozanne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Munoz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232095v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232634v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louarn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20152015-1CO.10.4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232109v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239075v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232115v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232105v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257881v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259200v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259190v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232098v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fortin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239190v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Paul Sobkowicz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099577v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099589v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931323v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherkasin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_37" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099573v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Johnson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099584v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Korovin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099586v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931324v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Ibrahim" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_36" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099358v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Elhuni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099579v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099581v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratish Mahtani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jovet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir P. Kherani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099585v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#233;aux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099576v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouchier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104492v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Ho" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sediri Haikel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099377v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sorin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berdnikov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sondergard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104494v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Sediri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931313v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruggeri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931338v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931337v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desrues" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Martin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vecchi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abolmasov" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djicknoum Diouf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931320v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931326v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931321v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931310v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931327v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931314v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Munoz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931318v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931315v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Kalyuzhnyy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Lantratov" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mintairov" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931316v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931312v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931311v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931340v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P. Sobkowicz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsathi Chatterjee" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salomon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931328v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779020v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Korte" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779018v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779008v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liao" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779004v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781749v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779011v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779007v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Angermann" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778998v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779021v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angermann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779016v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sorin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779006v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basia Halliop" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Kherani" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779002v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marko" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779022v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778999v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779014v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ngo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779010v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779003v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710777v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710768v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fruzzetti" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710778v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710790v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710767v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710774v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I Terukov" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710775v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710766v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710779v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710792v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710769v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710770v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710772v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Liao" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710757v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710791v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710785v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caylar" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomorski" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oh" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710787v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710781v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Ribeyron" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710771v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sala&#252;n" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710783v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710784v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710798v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710794v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710793v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710780v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Bettaieb" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Despr&#233;s" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710776v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Martin de Nicolas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ozanne" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555251v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianbo Yu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555244v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Munoz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin-De-Nicolas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555255v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Koide" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imura" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555252v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O\'Donnell" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555250v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555253v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Leendertz" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mingirulli" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Schulze" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Rech" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555247v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perraud" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555256v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555248v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labrune" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555254v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Ankudinov" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gushina" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446014v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446010v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Farret-Gueunier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446015v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446007v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446008v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446011v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446013v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandenheynde" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ozanne" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446006v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramov" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kim" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Soro" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351246v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chouffot" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brezard-Oudot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351211v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351213v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351239v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baur" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351215v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Schmidt" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Koropecki" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351252v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Ribeyron" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351223v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354212v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandeneynde" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souche" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354471v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351253v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351250v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thony" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351235v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Moussa Soro" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351230v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaminski" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kozlowski" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351244v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Kaluzhniy" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lantratov" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351221v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meaudre" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354207v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Liao" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351247v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354233v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322305v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leempoel" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kervyn de Meerenedre" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charliac" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322303v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322289v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322267v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damon-Lacoste" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322308v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arce" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322118v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908642v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322296v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322107v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322281v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322286v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322270v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321911v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Dao" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulkin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321918v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321915v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321878v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320320v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320301v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320298v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321573v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321568v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Snidero" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321557v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rolland" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Veschetti" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Muller" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350349v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatterjee" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321563v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321282v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321697v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voigt" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Bauer" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321686v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021692v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321554v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321571v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021693v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kleider" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321705v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321577v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141683v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142664v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321694v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321570v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321565v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320238v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021659v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321574v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stangl" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321091v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321088v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321032v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321096v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaussaud" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321070v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canava" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134576v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Svrcek" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321097v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fuhs" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321101v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132973v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321095v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321084v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021954v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385065v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chakar" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296198v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dentz" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795960v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681597v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Kirilov" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliya Stoyanov" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296790v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufoulon" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296803v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286402v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296808v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buil" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desnoux" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296817v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waiprasoet" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878608v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878592v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Soresi" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besan&#231;on" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Larrue" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878598v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schulz" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878570v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P. Dunfield" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.proceedings.com/67438.html" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878586v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878596v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=herinirina Fanevamampiandra" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878603v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878610v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878613v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878578v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878600v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413379v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Asseko" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ayache" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413333v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288843v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Berson" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288873v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289621v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288829v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413348v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03262583v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289623v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413163v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413391v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03246749v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288775v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04530887v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946641v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344046v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Desrues" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruhat" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veau" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayes" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344022v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Morozov" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uvarov" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy A. Kudryashov" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344005v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344010v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344037v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chrostowski" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Kim" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344012v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344113v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344131v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344069v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344122v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344117v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801312v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Yakovlev" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942352v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801326v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943490v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943086v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Ayachi" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kim Thanh Bui" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943481v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801510v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Descazeaux" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943488v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633184v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633178v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632961v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zerounian" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Grimault-Jacquin" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aniel" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632946v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632914v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633179v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629676v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Patrick Connolly" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633186v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632938v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Morozov" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632957v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632952v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633187v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633176v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633182v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ory" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475715v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Stanescu" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475052v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reaux" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01395735v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Perchec" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363733v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363691v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424667v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01395733v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475039v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01395736v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424658v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363728v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238539v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238537v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232099v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238541v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roig&#233;" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcubilla" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238538v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253399v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232104v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Denis" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238543v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Picardi" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104502v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099351v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104496v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104503v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104500v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099349v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548556v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muhammed Salim" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Zimmermann" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Harada" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Aider" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemot" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c22032" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05297473v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans K&#246;bler" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Titan Putri Hartono" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Harvey" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400578" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887822v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024045" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894267v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demid Kirilenko" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004065" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274512v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c07664" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373337v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gayot" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01713" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274487v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.14.59" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931835v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besancon" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022027" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832802v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kudryashov" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c02704" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03739827v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022015" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775809v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3529" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759213v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022017" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749484v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022016" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608944v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111699" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03832800v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dan Mihailetchi" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/idm2.12006" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288976v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110899" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336761v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2021.100520" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03498061v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac39c4" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289620v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100231" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832806v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baranov" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Uvarov" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kudryashov" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac41fa" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946530v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Yu. Egorov" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kudryashov" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5134681" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946512v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gudovskikh" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nevedomskiy" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab8bfd" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439912v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3235" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472834v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2020002" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271107v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vickridge" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.06.031" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308439v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejo Koduvelikulathu" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2019002" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308332v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800877" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308383v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.109912" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057754v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.030" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943257v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Kudryashov" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800617" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02072942v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3096" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301811v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201900411" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313561v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-019-3230-5" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01777504v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Kudryashov" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Nikitina" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4999409" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739252v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lazarenko" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5011371" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908717v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aad7db" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738008v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morozov" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudryashov" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000256" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01808875v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coig" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.03.027" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392467v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800603" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738024v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aab7e8" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629362v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey M. Mozharov" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700685" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632906v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.7.022504" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632885v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975476" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589258v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700181" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01672085v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Kudryashov" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Mozharov" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Zelentsov" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/917/5/052033" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631792v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201700066" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631626v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201600007" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631793v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.331" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01672079v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700150" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478261v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.09.007" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469880v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.07.036" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363551v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/40/404001" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469935v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/741/1/012077" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416344v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lachaume" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foldyna" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamon" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Decobert" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariou" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.11.023" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297095v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532969" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8K67V8QS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404610v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Morozov" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nikitina" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/741/1/012088" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266681v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1268-1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404639v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Zelentsov" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Baranov" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.11.318" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239179v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913536" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01188802v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.023" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01310865v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maslova" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kleider" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931150" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206182v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.09.002" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01231753v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mart&#237;n" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alcubilla" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2015.2392945" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249896v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.293" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01231778v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carrere" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Varache" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908189" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239163v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-I Ho" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913537" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232094v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.064" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244484v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethullah G&#252;nes" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/44/445702" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238786v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20157823" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099593v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutchich" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Teraji" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/35/355102" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099596v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2013-0544" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099354v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arezki" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Ho" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sediri" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903866" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099597v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaiaschi" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.081" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT9RT964-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931268v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2013.03.010" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931274v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/433/1/012001" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931277v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826920" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931269v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.11.011" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPCBTM4Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931270v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821235" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778949v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyong Liao" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.12.067" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC78S4FB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778950v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.053" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFZ7CGTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778954v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100761" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVQQ19VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778951v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.11.023" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5NPMFNS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778953v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100756" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSP41BR5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778961v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778955v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2012007" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778948v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778952v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Morel" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.020" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN5JK2T4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710735v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3590254" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710737v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Trotta" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Polimeni" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Capizzi" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.085331" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710727v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-110" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710738v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2010.12.054" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJRZ35XB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710726v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536474" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710728v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000286" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4CTJGB1V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00641696v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Labrune" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrovna Maslova" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-152" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00642129v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pvd/2011001" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555230v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555227v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Desrues" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ribeyron" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vandeneynde" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ozanne" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Souche" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982766" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1N6QHLC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555231v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Kazanskii" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Forsh" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555232v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555226v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555228v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557102v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445960v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445964v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763193v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suproniuk" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miczuga" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pawlowski" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763198v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Roman Koropecki" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445958v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445959v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445963v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445962v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350890v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kervyn de Meerendr&#233;" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350881v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350732v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054712v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaouen" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lacombe" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350871v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350791v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350786v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763137v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.045112" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350886v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350767v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350778v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322070v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322081v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322077v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322079v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322073v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gudovskikh" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200642043" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHV3G7N0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320360v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322069v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Berkovits" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Ziminov" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Kazanskii" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Kolos'Ko" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Terukov" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321731v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321734v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207846v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081376v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roca I Cabarrocas P." TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321725v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321744v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321743v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116929v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.11.096" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG137Z5W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321720v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321738v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321740v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320288v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321741v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320285v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321248v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321250v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321252v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meaudre" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vignoli" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320870v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Afanasjev" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Kazak-Kazakevich" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Sazanov" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321028v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brehme" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bronner" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.03.023" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320867v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guedj" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Moussy" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rabaud" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Tchakarov" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.03.083" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43LV4QMN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320878v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamopoulos" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321026v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Afanasjev" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Luchinin" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321024v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Godard" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tromson" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321029v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321021v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320883v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320873v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Froitzheim" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320874v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320876v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Bresler" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Gusev" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246677v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Djebbour" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleider" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longeaud" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mencaraglia" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992260" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA5D0FEF718F2A913E078392DAA2B1B67DFCE403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haddara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Merino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Saavedra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio H&#228;berle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gageot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC59419.2025.11132544" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nejim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleider J.P." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506887v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Vasquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Carroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Chozas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ventosinos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisca Da Mattia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Bilousov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894887v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Regaldo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Mallik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javid Hajhemati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895013v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Gries" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Stacchini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Abate" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894991v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia da Lisca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Michaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681581v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Baptiste Puel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC57443.2024.10749653" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Kopprio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Ahanogbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894811v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296813v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296698v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227528v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.25" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bojar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselin Donchev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morisset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cabal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Haug" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03712357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P Connolly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878582v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Maksimova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Uvarov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem I. Baranov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gudovskikh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Vyacheslavova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878585v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mekhazni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Tel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Donsanti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Lontchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Dunfield" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Puel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Georgiev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Uvarov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kudryashov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405846v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talysa Klein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518691" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946579v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Levtchenko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946572v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letian Dai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2540422" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Kleider" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kanda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344030v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344032v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;on" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331842v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lausecker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511174" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343925v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8980539" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330432v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Giglia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grange" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5123839" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344049v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S Gudovskikh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Morozov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill S. Zelentsov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343896v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.49" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3BV.2.60" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-3CO.8.3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343938v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344064v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343908v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20192019-1AO.2.6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801331v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El-Huni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801442v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grange" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01936835v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makhloufi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/35thEUPVSEC20182018-2AV.3.17" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943423v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carrere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801489v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Gudovskikh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kudryashov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01721130v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803057v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801362v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrachya Kyureghian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801476v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaissiere Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943466v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943020v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943223v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alvarez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049280" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943053v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beddelem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Feldberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801350v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632928v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633190v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Perin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F&#232;vre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340854v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rudolph" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet-Fabre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Hugon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanescu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632966v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632964v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630106v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michallon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01653684v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/917/5/052027" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632921v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decobert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632942v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mozharov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V. Nikitina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363690v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Nikitina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Bukatin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416388v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475783v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Mu&#241;oz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424644v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01474776v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morozov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363693v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Zelentsov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449031v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Arezki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethullah Gunes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424637v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Varache" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coig Marianne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533988v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutchich" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777071" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01474736v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Narchi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roig&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363727v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bruneau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daineka" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363717v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rudolph" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240827v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232097v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232106v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Ozanne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Munoz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232095v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232109v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maslova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232115v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232634v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louarn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20152015-1CO.10.4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239075v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238544v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238536v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253414v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257911v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Lee Younghee" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Hee Lee" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257898v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apichat Jittrong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257881v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232105v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259200v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259190v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232098v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fortin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239190v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Paul Sobkowicz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099577v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099589v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099586v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099584v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Korovin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099573v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Johnson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931323v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cherkasin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moli&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_37" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931324v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Ibrahim" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_36" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099579v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099581v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratish Mahtani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jovet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir P. Kherani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099585v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R&#233;aux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099358v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Elhuni" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099576v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouchier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104494v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Ho" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Sediri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099377v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sorin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berdnikov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sondergard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104492v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sediri Haikel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931313v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruggeri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931338v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931337v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desrues" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro Martin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vecchi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abolmasov" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djicknoum Diouf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931320v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931326v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931318v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931315v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Kalyuzhnyy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Lantratov" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mintairov" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931314v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Munoz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931327v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931321v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931310v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931316v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931312v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931311v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931340v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P. Sobkowicz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsathi Chatterjee" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salomon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931328v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779020v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Korte" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779018v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779021v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angermann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779016v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sorin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779006v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basia Halliop" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Kherani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779007v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Angermann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778998v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779011v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781749v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779008v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liao" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779004v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779002v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marko" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779022v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778999v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779003v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779014v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ngo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779010v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710777v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710768v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fruzzetti" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710778v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710792v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710769v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I Terukov" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710779v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710772v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Liao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710770v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710757v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710775v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710767v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710766v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710774v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710790v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710791v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710785v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caylar" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomorski" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oh" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710787v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710781v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Ribeyron" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710771v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Sala&#252;n" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710783v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710798v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710794v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710780v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Bettaieb" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Despr&#233;s" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710784v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710793v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710776v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Martin de Nicolas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ozanne" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555253v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Leendertz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mingirulli" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Schulze" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Rech" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555247v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perraud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555252v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O\'Donnell" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555250v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555255v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Koide" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imura" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555244v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Munoz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin-De-Nicolas" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555251v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianbo Yu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555256v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555248v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labrune" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555254v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Ankudinov" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gushina" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446015v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446008v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Farret-Gueunier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446007v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446010v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446014v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446011v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446006v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramov" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kim" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Soro" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446013v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandenheynde" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ozanne" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351246v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chouffot" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brezard-Oudot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351211v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351213v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351239v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baur" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Luca" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351223v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354212v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Ribeyron" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandeneynde" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Souche" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354471v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351235v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Moussa Soro" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351253v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351250v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thony" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351252v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351215v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Schmidt" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Koropecki" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351230v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaminski" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kozlowski" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351244v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Kaluzhniy" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lantratov" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351221v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meaudre" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354207v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Liao" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351247v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354233v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322296v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908642v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322118v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322308v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arce" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322267v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damon-Lacoste" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322289v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322305v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leempoel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kervyn de Meerenedre" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charliac" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322303v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322107v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322281v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322286v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322270v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321911v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Dao" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulkin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320301v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321878v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321915v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321918v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320320v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320298v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321573v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321568v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Snidero" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321557v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rolland" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Veschetti" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Muller" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350349v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatterjee" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321563v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021693v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kleider" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321577v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321705v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141683v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021692v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321571v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321554v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321686v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321697v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voigt" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Bauer" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321282v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142664v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321694v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321570v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321565v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320238v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021659v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321574v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stangl" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321091v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321097v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fuhs" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321101v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132973v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321096v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaussaud" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321070v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canava" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134576v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Svrcek" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321088v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321032v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321095v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321084v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021954v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385065v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chakar" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296198v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Dentz" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795960v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658037v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feilleux" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681597v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiril Kirilov" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliya Stoyanov" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296808v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buil" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desnoux" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296803v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286402v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296790v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufoulon" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296817v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waiprasoet" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878608v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878592v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Soresi" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besan&#231;on" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Larrue" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878596v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=herinirina Fanevamampiandra" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878603v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878598v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schulz" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878570v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P. Dunfield" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.proceedings.com/67438.html" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878586v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878610v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878613v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878578v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878600v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413379v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Asseko" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ayache" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413333v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288843v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Berson" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288873v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03262583v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413163v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289623v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413391v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413348v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289621v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288829v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03246749v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288775v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946641v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04530887v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344046v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Desrues" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruhat" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veau" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayes" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344022v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Morozov" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uvarov" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy A. Kudryashov" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344005v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344010v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344037v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chrostowski" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Kim" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344131v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344113v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344012v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344069v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344117v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344122v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943490v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801326v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801312v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Yakovlev" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01942352v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943086v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Ayachi" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kim Thanh Bui" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943481v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943488v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801510v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Descazeaux" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633184v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dubois" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633186v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632938v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Morozov" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632946v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633179v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632914v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629676v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Patrick Connolly" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633178v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632961v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zerounian" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Grimault-Jacquin" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aniel" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632952v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632957v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633176v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633182v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ory" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633187v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01395735v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Perchec" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424667v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475039v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363733v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363691v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01395733v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475715v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Stanescu" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01475052v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reaux" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01395736v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424658v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363728v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232099v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238541v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roig&#233;" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcubilla" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238538v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238537v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238539v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253399v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232104v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Denis" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238543v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Picardi" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104502v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104503v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104500v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104496v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099351v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099349v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548556v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Muhammed Salim" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Zimmermann" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Harada" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Aider" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemot" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c22032" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05297473v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans K&#246;bler" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Titan Putri Hartono" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Harvey" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400578" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887822v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024045" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894267v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demid Kirilenko" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0004065" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274512v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c07664" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373337v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gayot" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01713" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274487v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.14.59" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931835v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besancon" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022027" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832802v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Kudryashov" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c02704" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03739827v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022015" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749484v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022016" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608944v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111699" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759213v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022017" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775809v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3529" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03832800v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dan Mihailetchi" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/idm2.12006" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336761v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2021.100520" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03498061v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac39c4" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288976v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110899" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289620v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100231" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832806v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baranov" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Uvarov" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kudryashov" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac41fa" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946530v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Yu. Egorov" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kudryashov" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5134681" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439912v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3235" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946512v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gudovskikh" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nevedomskiy" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab8bfd" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472834v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2020002" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271107v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vickridge" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.06.031" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057754v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.030" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308383v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.109912" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308332v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800877" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02308439v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejo Koduvelikulathu" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2019002" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943257v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Kudryashov" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800617" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02072942v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3096" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301811v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201900411" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313561v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-019-3230-5" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908717v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aad7db" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01777504v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Kudryashov" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Nikitina" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4999409" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739252v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lazarenko" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5011371" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01808875v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coig" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.03.027" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392467v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800603" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738008v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morozov" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudryashov" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000256" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738024v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aab7e8" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631792v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201700066" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01672085v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Kudryashov" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a M Mozharov" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Zelentsov" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/917/5/052033" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589258v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700181" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631626v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201600007" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632885v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975476" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632906v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.7.022504" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629362v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey M. Mozharov" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700685" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631793v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.331" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01672079v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201700150" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478261v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.09.007" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416344v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lachaume" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foldyna" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamon" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Decobert" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariou" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.11.023" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469935v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/741/1/012077" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469880v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.07.036" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363551v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/40/404001" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297095v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532969" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8K67V8QS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404610v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Morozov" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nikitina" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/741/1/012088" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266681v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1268-1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404639v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Zelentsov" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Baranov" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.11.318" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239179v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913536" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01231778v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carrere" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Varache" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908189" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249896v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.12.293" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239163v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-I Ho" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913537" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206182v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.09.002" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01231753v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mart&#237;n" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Alcubilla" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2015.2392945" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01310865v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maslova" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Gueunier-Farret" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kleider" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931150" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01188802v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.023" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244484v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethullah G&#252;nes" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/44/445702" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232094v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.064" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238786v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20157823" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099593v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutchich" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Teraji" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/35/355102" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099596v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Favre" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2013-0544" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099354v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arezki" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Ho" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sediri" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903866" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099597v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaiaschi" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.081" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT9RT964-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931277v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826920" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931269v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.11.011" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPCBTM4Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931270v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821235" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931274v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/433/1/012001" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931268v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coignus" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2013.03.010" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778949v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyong Liao" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.12.067" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC78S4FB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778950v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.053" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFZ7CGTV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778954v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100761" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVQQ19VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778951v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.11.023" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5NPMFNS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778961v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778955v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2012007" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778948v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778953v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100756" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSP41BR5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778952v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Morel" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.020" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN5JK2T4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710738v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2010.12.054" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJRZ35XB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710735v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3590254" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710737v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Trotta" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Polimeni" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Capizzi" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.085331" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710727v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-110" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710728v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201000286" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4CTJGB1V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00641696v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Labrune" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alexandrovna Maslova" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-152" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710726v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536474" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00642129v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pvd/2011001" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555232v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555227v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Desrues" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ribeyron" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vandeneynde" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ozanne" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Souche" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982766" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1N6QHLC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555231v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Kazanskii" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Forsh" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555230v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555226v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557102v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555228v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445960v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763193v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suproniuk" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miczuga" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pawlowski" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445958v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763198v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmidt" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Roman Koropecki" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445964v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445959v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445963v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445962v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350890v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kervyn de Meerendr&#233;" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350881v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054712v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaouen" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lacombe" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350871v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350791v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350786v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350732v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350767v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350886v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763137v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.045112" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350778v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322070v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322077v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322081v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322079v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322073v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gudovskikh" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200642043" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHV3G7N0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322069v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Berkovits" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Ziminov" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Kazanskii" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Kolos'Ko" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Terukov" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320360v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321725v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321744v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321743v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116929v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.11.096" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG137Z5W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207846v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081376v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roca I Cabarrocas P." TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321734v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321731v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321720v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321738v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321740v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320288v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320285v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321741v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321252v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meaudre" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vignoli" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321250v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321248v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320870v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Afanasjev" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Kazak-Kazakevich" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Sazanov" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321026v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Afanasjev" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Luchinin" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321029v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321021v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tromson" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321024v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Godard" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320883v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320873v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Froitzheim" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320878v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamopoulos" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321028v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brehme" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bronner" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.03.023" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320867v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guedj" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Moussy" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rabaud" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Tchakarov" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.03.083" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43LV4QMN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320874v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320876v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Bresler" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Gusev" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246677v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Djebbour" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleider" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longeaud" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mencaraglia" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1992260" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA5D0FEF718F2A913E078392DAA2B1B67DFCE403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>