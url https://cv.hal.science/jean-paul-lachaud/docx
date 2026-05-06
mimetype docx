--- v0 (2026-03-26)
+++ v1 (2026-05-06)
@@ -100,624 +100,624 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new ant‐butterfly symbiosis in the forest canopy fills an evolutionary gap</w:t>
+                <w:t xml:space="preserve">A new putative species in the Ectatomma ruidum complex (Formicidae: Ectatomminae) produces a species-specific distress call</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
+                <w:t xml:space="preserve">Kenzy Peña Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franklin H Rocha</w:t>
+                <w:t xml:space="preserve">María Cristina Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Pozo</w:t>
+                <w:t xml:space="preserve">Maxence Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas A Kaminski</w:t>
+                <w:t xml:space="preserve">Paul Devienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemy Seraphim</w:t>
+                <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.20770. </w:t>
+              <w:t xml:space="preserve">Bioacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-00274-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09524622.2021.1938226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407133v1</w:t>
+                <w:t xml:space="preserve">hal-03357524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new putative species in the Ectatomma ruidum complex (Formicidae: Ectatomminae) produces a species-specific distress call</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-occurrence in ant primary parasitoids: a Camponotus rectangularis colony as host of two eucharitid wasp genera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenzy Peña Carrillo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioacoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09524622.2021.1938226⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.e11949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.11949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357524v1</w:t>
+                <w:t xml:space="preserve">hal-03357528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurrence in ant primary parasitoids: a Camponotus rectangularis colony as host of two eucharitid wasp genera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new ant‐butterfly symbiosis in the forest canopy fills an evolutionary gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin H Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carmen Pozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas A Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemy Seraphim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.e11949. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.20770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.11949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-00274-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357528v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrmecophilous organisms associated with colonies of the ponerine ant Neoponera villosa (Hymenoptera: Formicidae) nesting in Aechmea bracteata bromeliads: a biodiversity hotspot</w:t>
+                <w:t xml:space="preserve">Mexico's Ants: Who are They and Where do They Live?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franklin Rocha</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wesley Dáttilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Vásquez‐bolaños</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ahuatzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuber Antoniazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Chávez‐gonzález</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Myrmecological News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25849/myrmecol.news_030:073⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bes2.1666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010521v1</w:t>
+                <w:t xml:space="preserve">hal-03010469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mexico's Ants: Who are They and Where do They Live?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myrmecophilous organisms associated with colonies of the ponerine ant Neoponera villosa (Hymenoptera: Formicidae) nesting in Aechmea bracteata bromeliads: a biodiversity hotspot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Chávez‐gonzález</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franklin Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (2), </w:t>
+              <w:t xml:space="preserve">Myrmecological News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.73-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bes2.1666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25849/myrmecol.news_030:073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010469v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly divergent cuticular hydrocarbon profiles in the cleptobiotic ants of the Ectatomma ruidum species complex</w:t>
               </w:r>
@@ -755,51 +755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubí N Meza-Lázaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -850,51 +850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nest building by the dominant hunting ant, Ectatomma sp. 2 (E. ruidum complex), on Andean coffee plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Santamaría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Armbrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -941,103 +941,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nest Site Selection during Colony Relocation in Yucatan Peninsula Populations of the Ponerine Ants Neoponera villosa (Hymenoptera: Formicidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hénaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carmen Pozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (3), pp.200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1071,90 +1071,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mexico ants: incidence and abundance along the Nearctic–Neotropical interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Dáttilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Vásquez-Bolaños</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ahuatzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuber Antoniazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chávez-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1257,51 +1257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Mehltreter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria L Carrión</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (4), pp.147-159. </w:t>
@@ -1339,77 +1339,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic Predation by Leaf-Cutting Ants (Hymenoptera: Formicidae) on a Wounded Baird's Tapir (Mammalia: Perissodactyla: Tapiridae) in Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pérez-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Florida Entomologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 102 (1), pp.251-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1443,51 +1443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context dependent life-history shift in Macrodinychus sellnicki mites attacking a native ant host in Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Klompen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1577,103 +1577,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuned intruder discrimination favors ant parasitoidism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Valle-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (1), pp.e0210739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1707,51 +1707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rediscovery and reclassification of the dipteran taxon Nothomicrodon Wheeler, an exclusive endoparasitoid of gyne ant larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jahyny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1841,64 +1841,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden biodiversity in entomological collections: The overlooked co-occurrence of dipteran and hymenopteran ant parasitoids in stored biological material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (9), pp.e0184614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1926,308 +1926,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrodinychus mites as parasitoids of invasive ants: an overlooked parasitic association</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Uncovering species boundaries in the Neotropical ant complex Ectatomma ruidum (Ectatomminae) under the presence of nuclear mitochondrial paralogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reina Gabriela Aguilar-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubi Meza-Lázaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Dubovikoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep29995⟩</w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 178 (2), pp.226-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/zoj.12407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132152v1</w:t>
+                <w:t xml:space="preserve">hal-02132158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering species boundaries in the Neotropical ant complex Ectatomma ruidum (Ectatomminae) under the presence of nuclear mitochondrial paralogues</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Macrodinychus mites as parasitoids of invasive ants: an overlooked parasitic association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Klompen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 178 (2), pp.226-240. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/zoj.12407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep29995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132158v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeography, cryptic diversity, and queen dimorphism evolution of the Neotropical ant genus Ectatomma Smith, 1958 (Formicidae, Ectatomminae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Nettel-Hernanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2313,64 +2313,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and Landscape Drivers of Ant Parasitism in a Coffee Landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo de La Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Philpott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2430,51 +2430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of task switching costs on colony homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 102 (5-6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2521,51 +2521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ectaheteromorph ants also host highly diverse parasitic communities: a review of parasitoids of the Neotropical genus Ectatomma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insectes Sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 62 (2), pp.121-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2599,51 +2599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to escape from the host nest: Imperfect chemical mimicry in eucharitid parasitoids and exploitation of the ants' hygienic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Bartolo-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2651,51 +2651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Cruz-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 75, pp.63-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2723,420 +2723,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arboreal Ant Colonies as ‘Hot-Points’ of Cryptic Diversity for Myrmecophiles: The Weaver Ant Camponotus sp. aff. textor and Its Interaction Network with Its Associates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fine Individual Specialization and Elitism among Workers of the Ant Ectatomma tuberculatum for a Highly Specific Task: Intruder Removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Valle-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100155⟩</w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120 (12), pp.1185-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eth.12291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132110v1</w:t>
+                <w:t xml:space="preserve">hal-02132112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of learning in risk-avoidance strategies during spider–ant interactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Arboreal Ant Colonies as ‘Hot-Points’ of Cryptic Diversity for Myrmecophiles: The Weaver Ant Camponotus sp. aff. textor and Its Interaction Network with Its Associates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e100155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-013-0651-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02132120v1</w:t>
+                <w:t xml:space="preserve">hal-02132110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Individual Specialization and Elitism among Workers of the Ant Ectatomma tuberculatum for a Highly Specific Task: Intruder Removal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The role of learning in risk-avoidance strategies during spider–ant interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hénaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Machkour-M’rabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eth.12291⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (2), pp.185-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-013-0651-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02132112v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unusual, but not unexpected, evolutionary step taken by syrphid flies: the first record of true primary parasitoidism of ants by Microdontinae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jervis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menno Reemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (2), pp.462-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3170,77 +3170,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Host Record for Camponotophilus delvarei (Hymenoptera: Eurytomidae), a Parasitoid of Microdontine Larvae (Diptera: Syrphidae), Associated with the Ant Camponotus sp. aff. textor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSYCHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3274,77 +3274,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Record of an Encyrtid Wasp (Hymenoptera: Chalcidoidea) as a True Primary Parasitoid of Ants (Hymenoptera: Formicidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Noyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Florida Entomologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 95 (4), pp.1066-1076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3378,77 +3378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poneromorph Ants Associated with Parasitoid Wasps of the Genus Kapala Cameron (Hymenoptera: Eucharitidae) in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSYCHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3482,64 +3482,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Species and Behavior of Hymenopteran Parasitoids of Ants: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSYCHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3567,510 +3567,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of microgynes in the reproductive strategy of the neotropical ant Ectatomma ruidum</w:t>
+                <w:t xml:space="preserve">The hunting behavior of the African ponerine ant Pachycondyla pachyderma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Lenoir</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Alain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Poteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (2), pp.169-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2010.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00114-011-0774-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132017v1</w:t>
+                <w:t xml:space="preserve">hal-02132010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hunting behavior of the African ponerine ant Pachycondyla pachyderma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Entedoninae wasps (Hymenoptera, Chalcidoidea, Eulophidae) associated with ants (Hymenoptera, Formicidae) in tropical America, with new species and notes on their biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christer Hansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2010.11.004⟩</w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134, pp.62-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.134.1653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02132010v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entedoninae wasps (Hymenoptera, Chalcidoidea, Eulophidae) associated with ants (Hymenoptera, Formicidae) in tropical America, with new species and notes on their biology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Is Increased Resistance to Parasitism at the Origin of Polygyny in a Mexican Population of the Ant Ectatomma tuberculatum (Hymenoptera: Formicidae)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/zookeys.134.1653⟩</w:t>
+              <w:t xml:space="preserve">Florida Entomologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (3), pp.677-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1653/024.094.0333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132014v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Increased Resistance to Parasitism at the Origin of Polygyny in a Mexican Population of the Ant Ectatomma tuberculatum (Hymenoptera: Formicidae)?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The role of microgynes in the reproductive strategy of the neotropical ant Ectatomma ruidum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Nettel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Poteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Florida Entomologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (4), pp.347-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-011-0774-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1653/024.094.0333⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02132020v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High prevalence but relatively low impact of two eucharitid parasitoids attacking the Neotropical ant Ectatomma tuberculatum (Olivier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio López-Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4078,51 +4078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Winterton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52 (2), pp.131-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4168,51 +4168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fourmis et la division du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 250, pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4263,51 +4263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Santamaría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Armbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53 (2B), pp.517-541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4332,64 +4332,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of natural parasitism by two eucharitid wasps on a potential biocontrol agent ant in southeastern Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (1), pp.92-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4429,320 +4429,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and olfactory antennal responses of Solenopsis geminata (Fabricius) (Hymenoptera: Formicidae) workers to their dufour gland secretion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mandible strike: the lethal weapon of Odontomachus opaciventris against small prey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo de La Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neotropical entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S1519-566X2008000200004⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (1), pp.64-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2008.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319365v1</w:t>
+                <w:t xml:space="preserve">hal-00318771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandible strike: the lethal weapon of Odontomachus opaciventris against small prey.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Behavioral and olfactory antennal responses of Solenopsis geminata (Fabricius) (Hymenoptera: Formicidae) workers to their dufour gland secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Brindis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benigno Gómez y Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio C. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi A Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2008.01.011⟩</w:t>
+              <w:t xml:space="preserve">Neotropical entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (2), pp.131-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1519-566X2008000200004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00318771v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high nest density on spatial relationships in two dominant ectatommine ants (Hymenoptera: Formicidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51 (3), pp.623-643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4793,51 +4793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Daly-Schveitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insectes Sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (4), pp.319-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4883,90 +4883,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biology and Behavior of Kapala (Hymenoptera: Eucharitidae) Attacking Ectatomma, Gnamptogenys, and Pachycondyla (Formicidae: Ectatomminae and Ponerinae) in Chiapas, Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Heraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Entomological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 99 (3), pp.567-576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5013,51 +5013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent and fossil nematode parasites (Nematoda: Mermithidae) of Neotropical ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Poinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5129,77 +5129,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eucharitid Parasitism of the Neotropical Ant Ectatomma tuberculatum: Parasitoid Co-occurrence, Seasonal Variation, and Multiparasitism1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Lopez-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38 (4), pp.574-576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5258,51 +5258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Long-Term Stored Vector Information in the Neotropical Ant Gigantiops destructor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5374,64 +5374,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugary food robbing in ants: a case of temporal cleptobiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddie-Jeanne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 327 (5), pp.509-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5477,77 +5477,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect gladiators: competitive interactions between three species of bethylid wasps attacking the coffee berry borer, Hypothenemus hampei (Coleoptera: Scolytidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian C.W Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 25 (3), pp.231-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5593,51 +5593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nest Site Selection by Two Polistine Wasps: The Influence of Acacia-Pseudomyrmex Associations Against Predation by Army Ants (Hymenoptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Orivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5645,51 +5645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Olmsted</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 37 (1), pp.135-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5857,51 +5857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alvaro García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 37 (3B), pp.723-755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5920,765 +5920,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queen dimorphism and reproductive capacity in the ponerine ant, Ectatomma ruidum Roger</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Prey Density and Polyethism within Hunting Workers in the Neotropical Ponerine Ant Ectatomma ruidum (Hymenoptera, Formicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Ibarra-Núñez</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Beugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 34 (3), pp.605-617</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131579v1</w:t>
+                <w:t xml:space="preserve">hal-02131545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araignées Cleptoparasites: Sélection de l'Hôte par sa toile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Feeding Preferences in African Ponerine Ants: A Cafeteria Experiment (Hymenoptera: Formicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Orivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Beugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 35 ((Suppl.)), pp.148-153</w:t>
+              <w:t xml:space="preserve">Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 34 (3), pp.555-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131535v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding Preferences in African Ponerine Ants: A Cafeteria Experiment (Hymenoptera: Formicidae)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Araignées Cleptoparasites: Sélection de l'Hôte par sa toile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hénaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 34 (3), pp.555-568</w:t>
+              <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 35 ((Suppl.)), pp.148-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131549v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey Density and Polyethism within Hunting Workers in the Neotropical Ponerine Ant Ectatomma ruidum (Hymenoptera, Formicidae)</w:t>
+                <w:t xml:space="preserve">Spatio-temporal learning by the ant Ectatomma ruidum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Beugnon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 202, pp.1897-1907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.202.14.1897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131545v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal learning by the ant Ectatomma ruidum</w:t>
+                <w:t xml:space="preserve">Sitemate Recognition: the Case of Anochetus traegordhi (Hymenoptera; Formicidae) Preying on Nasutitermes (Isoptera: Termitidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Orivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Beugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 34 (3), pp.569-580</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131573v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitemate Recognition: the Case of Anochetus traegordhi (Hymenoptera; Formicidae) Preying on Nasutitermes (Isoptera: Termitidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Queen dimorphism and reproductive capacity in the ponerine ant, Ectatomma ruidum Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Cadena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Dejean</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Ibarra-Núñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 120 (4), pp.515-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004420050885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131536v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Anti-Predator Strategies of Parachartergus apicalis (Vespidae: Polistinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 32 (3), pp.477-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6703,77 +6703,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasites Associated with the Ponerine Ant Ectatomma tuberculatum (Hymenoptera: Formicidae): First Host Record for the Genus Dilocantha (Hymenoptera: Eucharitidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Heraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Florida Entomologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 81 (4), pp.570-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6820,51 +6820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graded recruitment and hunting strategies linked to prey weight and size in the ponerine ant Ectatomma ruidum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7033,315 +7033,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive approach of spatial and temporal information processing in insects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can the antCataglyphis cursor (Hymenoptera: Formicidae) encode global landmark-landmark relationships in addition to isolated landmark-goal relationships?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pastergue-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 35 (1-3), pp.55-62. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 8 (1), pp.115-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0376-6357(95)00061-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01990973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131502v1</w:t>
+                <w:t xml:space="preserve">hal-02131219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the antCataglyphis cursor (Hymenoptera: Formicidae) encode global landmark-landmark relationships in addition to isolated landmark-goal relationships?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive approach of spatial and temporal information processing in insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Beugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pastergue-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 8 (1), pp.115-132. </w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 35 (1-3), pp.55-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01990973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0376-6357(95)00061-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131219v1</w:t>
+                <w:t xml:space="preserve">hal-02131502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Fidelity and Individual Foraging Specializations in the Neotropical Ant, Ectatomma ruidum Roger (Hymenoptera, Formicidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7405,51 +7405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 26 (272), pp.72-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7500,51 +7500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Valenzuela-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. López-Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southwestern Entomologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 20 (4), pp.505-515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7563,789 +7563,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-place learning by an invertebrate, the ant Ectatomma ruidum Roger</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
+                <w:t xml:space="preserve">Individual food source fidelity in the neotropical ponerine ant Ectatomma ruidum Roger (Hymenoptera Formicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Passera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/anbe.1994.1232⟩</w:t>
+              <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 6 (1), pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.1994.9523004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131180v1</w:t>
+                <w:t xml:space="preserve">hal-02131175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of olfactory conditioning on food preference in the ant Lasius niger (L.)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Fresneau</w:t>
+                <w:t xml:space="preserve">Predatory behavior of a seed-eating ant: Brachyponera senaarensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 72 (2), pp.145-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1570-7458.1994.tb01812.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927014.1994.9522991⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02131166v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predatory behavior of a seed-eating ant: Brachyponera senaarensis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Dejean</w:t>
+                <w:t xml:space="preserve">The influence of olfactory conditioning on food preference in the ant Lasius niger (L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1570-7458.1994.tb01812.x⟩</w:t>
+              <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 6 (2), pp.159-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.1994.9522991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131107v1</w:t>
+                <w:t xml:space="preserve">hal-02131166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual food source fidelity in the neotropical ponerine ant Ectatomma ruidum Roger (Hymenoptera Formicidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Passera</w:t>
+                <w:t xml:space="preserve">Ecology and behavior of the seed-eating ponerine antBrachyponera senaarensis (Mayr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Gomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 41 (2), pp.191-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01240478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927014.1994.9523004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02131175v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and behavior of the seed-eating ponerine antBrachyponera senaarensis (Mayr)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Lachaud</w:t>
+                <w:t xml:space="preserve">Time-place learning by an invertebrate, the ant Ectatomma ruidum Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Beugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 41 (2), pp.191-210. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 48 (1), pp.236-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01240478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/anbe.1994.1232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131132v1</w:t>
+                <w:t xml:space="preserve">hal-02131180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency in the exploitation of patchy environments by the ponerine antPaltothyreus tarsatus: an ecological consequence of the flexibility of prey capture behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Spatial components of foraging behavior in an African Ponerine ant,Paltothyreus tarsatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Beugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 11 (1), pp.43-53. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 6 (3), pp.271-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02350005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01048109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131073v1</w:t>
+                <w:t xml:space="preserve">hal-02131105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial components of foraging behavior in an African Ponerine ant,Paltothyreus tarsatus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Efficiency in the exploitation of patchy environments by the ponerine antPaltothyreus tarsatus: an ecological consequence of the flexibility of prey capture behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Beugnon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 6 (3), pp.271-285. </w:t>
+              <w:t xml:space="preserve">Journal of Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 11 (1), pp.43-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01048109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF02350005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131105v1</w:t>
+                <w:t xml:space="preserve">hal-02131073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth-related changes in predation behavior in incipient colonies of the ponerine antEctatomma tuberculatum (Olivier)</w:t>
               </w:r>
@@ -8447,51 +8447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation spatiale chez l'insecte : au commencement était l'image...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Beugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 37 (1), pp.21-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8510,246 +8510,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Sharing in Odontomachus troglodytes (Santschi): A Behavioral Intermediate Stage in the Evolution of Social Food Exchange in Ants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Review of &amp;quot;Social Insects. An Evolutionary Approach to Castes and Reproduction&amp;quot;, edited by W. Engels. Springer-Verlag, Berlin, 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anales de Biologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, pp.159-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0376-6357(91)90070-G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130970v1</w:t>
+                <w:t xml:space="preserve">hal-02130936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of &amp;quot;Social Insects. An Evolutionary Approach to Castes and Reproduction&amp;quot;, edited by W. Engels. Springer-Verlag, Berlin, 1990</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Food Sharing in Odontomachus troglodytes (Santschi): A Behavioral Intermediate Stage in the Evolution of Social Food Exchange in Ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anales de Biologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 17, pp.53-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02130936v1</w:t>
+                <w:t xml:space="preserve">hal-02130970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethism in the Ponerine Ant Odontomachus troglodytes: Interaction of Age and Interindividual Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 18 (2), pp.177-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8768,276 +8768,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système reproductif chez une ponérine sans reine: Dinoponera quadriceps santschi</w:t>
+                <w:t xml:space="preserve">Existence of a sensitive period during the ontogenesis of social behaviour in a primitive ant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Zita Dantas de Araujo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Annette Champalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fresneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 22 (1-2), pp.101-111. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 39 (5), pp.850-859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0376-6357(90)90011-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0003-3472(05)80949-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130916v1</w:t>
+                <w:t xml:space="preserve">hal-02130922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of a sensitive period during the ontogenesis of social behaviour in a primitive ant</w:t>
+                <w:t xml:space="preserve">Le système reproductif chez une ponérine sans reine: Dinoponera quadriceps santschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Champalbert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Catarina Zita Dantas de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fresneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 39 (5), pp.850-859. </w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 22 (1-2), pp.101-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0003-3472(05)80949-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0376-6357(90)90011-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130922v1</w:t>
+                <w:t xml:space="preserve">hal-02130916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging activity and diet in some neotropical ponerine ants. I. Ectatomma ruidum Roger (Hymenoptera, Formicidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia entomologica Mexicana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 78, pp.241-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9088,51 +9088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 82 (2), pp.89-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9191,51 +9191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual foraging in the ant Pachycondyla apicalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9456,221 +9456,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recruitment by selective activation: an archaic type of mass recruitment in the ponerine ant (Ectatomma ruidum)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La división del trabajo en la hormiga primitiva Neoponera villosa (Hymenoptera: Formicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pérez-Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fresneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1985, 11 (2), pp.133-142</w:t>
+              <w:t xml:space="preserve">Folia entomologica Mexicana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 65, pp.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129814v1</w:t>
+                <w:t xml:space="preserve">hal-02129817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La división del trabajo en la hormiga primitiva Neoponera villosa (Hymenoptera: Formicidae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Recruitment by selective activation: an archaic type of mass recruitment in the ponerine ant (Ectatomma ruidum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fresneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia entomologica Mexicana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1985, 65, pp.119-130</w:t>
+              <w:t xml:space="preserve">Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 11 (2), pp.133-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129817v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des stratégies d'approvisionnement chez 3 espèces de fourmis ponérines (Hymenoptera, Formicidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9734,51 +9734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données sur la biologie de trois Diapriidae myrmécophiles:Plagiopria passerai MasnerSolenopsia imitatrix Wasmann etLepidopria pedestris Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insectes Sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 29 (4), pp.561-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9856,64 +9856,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of the myrmecophilous communities associated with the ectatommine ant genus Ectatomma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Central European Workshop of Myrmecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9938,64 +9938,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-occurrence of a fly and a wasp parasitoids in colonies of the Neotropical myrmicine ant Pheidole susannae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41 èmes Journées des Entomophagistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Antibes-Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10020,64 +10020,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitoids of the poorly known Neotropical myrmicine ant Pheidole susannae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Central European Workshop of Myrmecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10128,247 +10128,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractos crudos de especies vegetales selectas de bosque nublado como inhibidores del crecimiento in vitro del hongo simbionte de Atta mexicana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioturbation impact of the dominant ant Ectatomma ruidum sp. 2 (E. ruidum species complex) in Andean coffee plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Santamaría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Armbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ª. Reunión Internacional de Investigación en Productos Naturales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, San Luis Potosi, México</w:t>
+              <w:t xml:space="preserve">8th Central European Workshop of Myrmecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350139v1</w:t>
+                <w:t xml:space="preserve">hal-02350186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioturbation impact of the dominant ant Ectatomma ruidum sp. 2 (E. ruidum species complex) in Andean coffee plantations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extractos crudos de especies vegetales selectas de bosque nublado como inhibidores del crecimiento in vitro del hongo simbionte de Atta mexicana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Adrián Infante-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carlos Velázquez-Narváez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Efrain Pucheta-Fiscal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis Monribot-Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Mehltreter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Central European Workshop of Myrmecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Regensburg, Germany</w:t>
+              <w:t xml:space="preserve">15ª. Reunión Internacional de Investigación en Productos Naturales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Luis Potosi, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350186v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10386,51 +10386,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ectatomma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christopher Starr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Social Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-8, 2019, 978-3-319-90306-4. </w:t>
@@ -10507,51 +10507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabián C. Prada-Achardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques H.C. Delabie, Rodrigo M. Feitosa, José E. Serrão, Cléa S.F. Mariano, Jonathan D. Majer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">As formigas poneromorfas do Brasil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDITUS - EDITORA DA UESC, 2015, 978-85-7455-398-6</w:t>
@@ -10749,51 +10749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela P&#233;rez-Lachaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin H Rocha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pozo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A Kaminski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemy Seraphim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00274-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzy Pe&#241;a Carrillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristina Lorenzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Devienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lachaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2021.1938226" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11949" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Rocha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25849/myrmecol.news_030:073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley D&#225;ttilo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel V&#225;squez&#8208;bola&#241;os" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ahuatzin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Antoniazzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Ch&#225;vez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bes2.1666" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzy I Pe&#241;a-Carrillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Poteaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#237; N Meza-L&#225;zaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-020-00334-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santamar&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Armbrecht" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2020.150626" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;naut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11030200" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel V&#225;squez-Bola&#241;os" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Ch&#225;vez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2944" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010499v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Infante-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L Monribot-Villanueva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mehltreter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L Carri&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-020-00306-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P&#233;rez-Flores" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1653/024.102.0145" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Klompen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44791-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Valle-Mora" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210739" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jahyny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla St&#229;hls" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Rotheray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques H.C. Delabie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45530" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184614" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132152v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29995" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132158v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Gabriela Aguilar-Velasco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubi Meza-L&#225;zaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dubovikoff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12407" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nettel-Hernanz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fresneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n L&#243;pez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-015-0215-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo de La Mora" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Philpott" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvv071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jeanson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-015-1287-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lachaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-015-0390-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323307v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bartolo-Reyes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Cruz-L&#243;pez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.03.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100155" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Machkour-M&#8217;rabet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0651-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132112v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Lachaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12291" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/735EABF290091F8A02B18F728B59210278C9FCBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jervis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno Reemer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12220" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gates" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/230601" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132037v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Noyes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1653/024.095.0436" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cerdan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/393486" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132050v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/134746" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132017v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lenoir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nettel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0774-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45WLFRZW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132010v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.11.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57QKNX8H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132014v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Hansson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.134.1653" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132020v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valenzuela" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1653/024.094.0333" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Beugnon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2009.10.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPLSMQBH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2008.09.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7J750P8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319365v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Brindis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigno G&#243;mez y G&#243;mez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C. Rojas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi A Malo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1519-566X2008000200004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318771v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.01.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D9J5NH3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319375v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daly-Schveitzer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-007-0949-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NTNFTJBB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Heraty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Carmichael" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0013-8746" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131704v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Poinar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Castillo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Infante" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2005.10.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D35P5P5H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131688v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Lopez-Mendez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2006.00169.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D60C04428B137B200BE31AF3855565769FF4E95C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131917v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagn&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10905-005-3700-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KVTZRQJP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131908v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.03.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCV85RZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131625v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C.W Hardy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1049-9644(02)00103-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2N3DSDS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131597v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Olmsted" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131615v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Howard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rez-Lachaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0013-8746(2001)094[0707:CHOKSH]2.0.CO;2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131609v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ibarra-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvaro Garc&#237;a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131579v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cadena" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420050885" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B52F72EF58043B2C609041E2029E11269D78CD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131535v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131549v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131545v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131573v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.202.14.1897" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131536v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131513v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131517v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3495962" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131506v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002650050350" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MSX03C6L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131505v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schatz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beugnon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01242563" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-7FC6S62J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131502v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pastergue-Ruiz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(95)00061-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62FA13E8A5619B57036BA7C46FA308E33826FB3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131219v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01990973" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-PT3JGFW4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131218v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131244v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valenzuela-Gonzalez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131180v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.1994.1232" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M2LM90S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131166v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beckers" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fresneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.1994.9522991" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131107v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.1994.tb01812.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXBC0VBF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131175v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Passera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.1994.9523004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131132v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01240478" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1P54HGL7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131073v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02350005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-CM97QHG5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131105v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01048109" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7E85A8D3A5F444C0E28115D06881687BAA0B135/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130990v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;jean" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01249289" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A30C0A5C3B93281F66F5A6364DCFB39488C4B20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131031v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130970v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130936v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(91)90070-G" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9692QLS8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130949v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130916v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Zita Dantas de Araujo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(90)90011-4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDN2BWX7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130922v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Champalbert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-3472(05)80949-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5SN6TXD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130907v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130556v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corbara" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.1989.tb00490.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCF0B9D21423D8F317400BEFD203418C143FF877/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130895v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deneubourg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00789933" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4KR7C163-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130554v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leclerc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goodall" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(86)90087-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF14Q2SW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129814v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129817v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez-Bautista" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129800v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Perez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494126v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02224225" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MC6PDGZ9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350177v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350175v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350182v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350139v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Adri&#225;n Infante-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlos Vel&#225;zquez-Narv&#225;ez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Efrain Pucheta-Fiscal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Monribot-Villanueva" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350186v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350059v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90306-4_41-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132145v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n C. Prada-Achardi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzy Pe&#241;a Carrillo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristina Lorenzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Devienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lachaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2021.1938226" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela P&#233;rez-Lachaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11949" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407133v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin H Rocha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pozo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A Kaminski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemy Seraphim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00274-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley D&#225;ttilo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel V&#225;squez&#8208;bola&#241;os" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ahuatzin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Antoniazzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Ch&#225;vez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bes2.1666" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Rocha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25849/myrmecol.news_030:073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzy I Pe&#241;a-Carrillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Poteaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#237; N Meza-L&#225;zaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-020-00334-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santamar&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Armbrecht" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2020.150626" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;naut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11030200" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel V&#225;squez-Bola&#241;os" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Ch&#225;vez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2944" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010499v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Infante-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L Monribot-Villanueva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mehltreter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L Carri&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-020-00306-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P&#233;rez-Flores" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1653/024.102.0145" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Klompen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44791-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Valle-Mora" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210739" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jahyny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla St&#229;hls" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Rotheray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques H.C. Delabie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45530" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184614" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Gabriela Aguilar-Velasco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubi Meza-L&#225;zaro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dubovikoff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12407" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29995" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nettel-Hernanz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fresneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n L&#243;pez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-015-0215-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo de La Mora" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Philpott" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvv071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jeanson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-015-1287-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lachaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-015-0390-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323307v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bartolo-Reyes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Cruz-L&#243;pez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.03.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Lachaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12291" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/735EABF290091F8A02B18F728B59210278C9FCBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132110v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100155" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Machkour-M&#8217;rabet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0651-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jervis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno Reemer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12220" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gates" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/230601" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132037v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Noyes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1653/024.095.0436" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cerdan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/393486" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132050v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/134746" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132010v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.11.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57QKNX8H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132014v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Hansson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.134.1653" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132020v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valenzuela" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1653/024.094.0333" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132017v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lenoir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nettel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0774-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45WLFRZW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Beugnon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2009.10.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPLSMQBH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2008.09.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7J750P8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318771v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.01.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D9J5NH3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319365v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Brindis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigno G&#243;mez y G&#243;mez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C. Rojas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi A Malo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1519-566X2008000200004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319375v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daly-Schveitzer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-007-0949-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NTNFTJBB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Heraty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Carmichael" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0013-8746" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131704v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Poinar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Castillo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Infante" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2005.10.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D35P5P5H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131688v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Lopez-Mendez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2006.00169.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D60C04428B137B200BE31AF3855565769FF4E95C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131917v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagn&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10905-005-3700-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KVTZRQJP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131908v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.03.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCV85RZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131625v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C.W Hardy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1049-9644(02)00103-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2N3DSDS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131597v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Olmsted" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131615v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Howard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rez-Lachaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0013-8746(2001)094[0707:CHOKSH]2.0.CO;2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131609v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ibarra-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvaro Garc&#237;a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131545v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131535v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131573v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.202.14.1897" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131536v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131579v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cadena" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420050885" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B52F72EF58043B2C609041E2029E11269D78CD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131513v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131517v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3495962" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131506v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002650050350" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MSX03C6L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131505v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schatz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beugnon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01242563" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-7FC6S62J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131219v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pastergue-Ruiz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01990973" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-PT3JGFW4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131502v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(95)00061-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62FA13E8A5619B57036BA7C46FA308E33826FB3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131218v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131244v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valenzuela-Gonzalez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131175v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Passera" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.1994.9523004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131107v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.1994.tb01812.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXBC0VBF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131166v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beckers" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fresneau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.1994.9522991" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131132v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01240478" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1P54HGL7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131180v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.1994.1232" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M2LM90S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131105v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01048109" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7E85A8D3A5F444C0E28115D06881687BAA0B135/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131073v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02350005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-CM97QHG5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130990v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;jean" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01249289" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A30C0A5C3B93281F66F5A6364DCFB39488C4B20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131031v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130936v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(91)90070-G" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9692QLS8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130970v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130949v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130922v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Champalbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-3472(05)80949-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5SN6TXD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Zita Dantas de Araujo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(90)90011-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDN2BWX7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130907v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130556v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corbara" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.1989.tb00490.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCF0B9D21423D8F317400BEFD203418C143FF877/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130895v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deneubourg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00789933" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4KR7C163-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130554v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leclerc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goodall" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(86)90087-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF14Q2SW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129817v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez-Bautista" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129814v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129800v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Perez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494126v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02224225" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MC6PDGZ9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350177v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350175v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350182v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350186v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350139v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Adri&#225;n Infante-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlos Vel&#225;zquez-Narv&#225;ez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Efrain Pucheta-Fiscal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Monribot-Villanueva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350059v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90306-4_41-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132145v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n C. Prada-Achardi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>