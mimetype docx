--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -459,265 +459,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mexico's Ants: Who are They and Where do They Live?</w:t>
+                <w:t xml:space="preserve">Myrmecophilous organisms associated with colonies of the ponerine ant Neoponera villosa (Hymenoptera: Formicidae) nesting in Aechmea bracteata bromeliads: a biodiversity hotspot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wesley Dáttilo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franklin Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bes2.1666⟩</w:t>
+              <w:t xml:space="preserve">Myrmecological News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.73-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25849/myrmecol.news_030:073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010469v1</w:t>
+                <w:t xml:space="preserve">hal-03010521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrmecophilous organisms associated with colonies of the ponerine ant Neoponera villosa (Hymenoptera: Formicidae) nesting in Aechmea bracteata bromeliads: a biodiversity hotspot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mexico's Ants: Who are They and Where do They Live?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Dáttilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Vásquez‐bolaños</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ahuatzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuber Antoniazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franklin Rocha</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edgar Chávez‐gonzález</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Myrmecological News</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30, pp.73-92. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Ecological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25849/myrmecol.news_030:073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bes2.1666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010521v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly divergent cuticular hydrocarbon profiles in the cleptobiotic ants of the Ectatomma ruidum species complex</w:t>
               </w:r>
@@ -941,51 +941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nest Site Selection during Colony Relocation in Yucatan Peninsula Populations of the Ponerine Ants Neoponera villosa (Hymenoptera: Formicidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1071,90 +1071,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mexico ants: incidence and abundance along the Nearctic–Neotropical interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Dáttilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Vásquez-Bolaños</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ahuatzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuber Antoniazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Chávez-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1590,51 +1590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuned intruder discrimination favors ant parasitoidism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Valle-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2723,351 +2723,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Individual Specialization and Elitism among Workers of the Ant Ectatomma tuberculatum for a Highly Specific Task: Intruder Removal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franklin Rocha</w:t>
+                <w:t xml:space="preserve">Arboreal Ant Colonies as ‘Hot-Points’ of Cryptic Diversity for Myrmecophiles: The Weaver Ant Camponotus sp. aff. textor and Its Interaction Network with Its Associates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eth.12291⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e100155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132112v1</w:t>
+                <w:t xml:space="preserve">hal-02132110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arboreal Ant Colonies as ‘Hot-Points’ of Cryptic Diversity for Myrmecophiles: The Weaver Ant Camponotus sp. aff. textor and Its Interaction Network with Its Associates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
+                <w:t xml:space="preserve">The role of learning in risk-avoidance strategies during spider–ant interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hénaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Machkour-M’rabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0100155⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (2), pp.185-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-013-0651-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132110v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of learning in risk-avoidance strategies during spider–ant interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salima Machkour-M’rabet</w:t>
+                <w:t xml:space="preserve">Fine Individual Specialization and Elitism among Workers of the Ant Ectatomma tuberculatum for a Highly Specific Task: Intruder Removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Valle-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120 (12), pp.1185-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eth.12291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-013-0651-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02132120v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unusual, but not unexpected, evolutionary step taken by syrphid flies: the first record of true primary parasitoidism of ants by Microdontinae</w:t>
               </w:r>
@@ -4429,277 +4429,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandible strike: the lethal weapon of Odontomachus opaciventris against small prey.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
+                <w:t xml:space="preserve">Behavioral and olfactory antennal responses of Solenopsis geminata (Fabricius) (Hymenoptera: Formicidae) workers to their dufour gland secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Brindis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benigno Gómez y Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio C. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi A Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2008.01.011⟩</w:t>
+              <w:t xml:space="preserve">Neotropical entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (2), pp.131-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1519-566X2008000200004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00318771v1</w:t>
+                <w:t xml:space="preserve">hal-00319365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and olfactory antennal responses of Solenopsis geminata (Fabricius) (Hymenoptera: Formicidae) workers to their dufour gland secretion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolanda Brindis</w:t>
+                <w:t xml:space="preserve">Mandible strike: the lethal weapon of Odontomachus opaciventris against small prey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo de La Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Pérez-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neotropical entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (1), pp.64-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2008.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S1519-566X2008000200004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00319365v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high nest density on spatial relationships in two dominant ectatommine ants (Hymenoptera: Formicidae)</w:t>
               </w:r>
@@ -5708,347 +5708,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuticular Hydrocarbons of Kapala sulcifacies (Hymenoptera: Eucharitidae) and Its Host, the Ponerine Ant Ectatomma ruidum (Hymenoptera: Formicidae)</w:t>
+                <w:t xml:space="preserve">Prey Analysis in the Diet of Some Ponerine Ants (Hymenoptera: Formicidae) and Web-building Spiders (Araneae) in Coffee Plantations in Chiapas, Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Howard</w:t>
+                <w:t xml:space="preserve">Guillermo Ibarra-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pérez-Lachaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Lachaud</w:t>
+                <w:t xml:space="preserve">José Alvaro García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Entomological Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 37 (3B), pp.723-755</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131615v1</w:t>
+                <w:t xml:space="preserve">hal-02131609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey Analysis in the Diet of Some Ponerine Ants (Hymenoptera: Formicidae) and Web-building Spiders (Araneae) in Coffee Plantations in Chiapas, Mexico</w:t>
+                <w:t xml:space="preserve">Cuticular Hydrocarbons of Kapala sulcifacies (Hymenoptera: Eucharitidae) and Its Host, the Ponerine Ant Ectatomma ruidum (Hymenoptera: Formicidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Ibarra-Núñez</w:t>
+                <w:t xml:space="preserve">R. Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Alvaro García</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
+                <w:t xml:space="preserve">G. Pérez-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the Entomological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 94 (5), pp.707-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/0013-8746(2001)094[0707:CHOKSH]2.0.CO;2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131609v1</w:t>
+                <w:t xml:space="preserve">hal-02131615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey Density and Polyethism within Hunting Workers in the Neotropical Ponerine Ant Ectatomma ruidum (Hymenoptera, Formicidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+                <w:t xml:space="preserve">Araignées Cleptoparasites: Sélection de l'Hôte par sa toile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 34 (3), pp.605-617</w:t>
+              <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 35 ((Suppl.)), pp.148-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131545v1</w:t>
+                <w:t xml:space="preserve">hal-02131535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding Preferences in African Ponerine Ants: A Cafeteria Experiment (Hymenoptera: Formicidae)</w:t>
               </w:r>
@@ -6153,109 +6127,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araignées Cleptoparasites: Sélection de l'Hôte par sa toile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Hénaut</w:t>
+                <w:t xml:space="preserve">Prey Density and Polyethism within Hunting Workers in the Neotropical Ponerine Ant Ectatomma ruidum (Hymenoptera, Formicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Beugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 35 ((Suppl.)), pp.148-153</w:t>
+              <w:t xml:space="preserve">Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 34 (3), pp.605-617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131535v1</w:t>
+                <w:t xml:space="preserve">hal-02131545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal learning by the ant Ectatomma ruidum</w:t>
               </w:r>
@@ -6505,64 +6505,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Cadena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Ibarra-Núñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 120 (4), pp.515-523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6729,51 +6729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Heraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Florida Entomologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 81 (4), pp.570-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7033,272 +7033,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the antCataglyphis cursor (Hymenoptera: Formicidae) encode global landmark-landmark relationships in addition to isolated landmark-goal relationships?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive approach of spatial and temporal information processing in insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Beugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pastergue-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Beugnon</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 8 (1), pp.115-132. </w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 35 (1-3), pp.55-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF01990973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0376-6357(95)00061-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131219v1</w:t>
+                <w:t xml:space="preserve">hal-02131502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive approach of spatial and temporal information processing in insects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can the antCataglyphis cursor (Hymenoptera: Formicidae) encode global landmark-landmark relationships in addition to isolated landmark-goal relationships?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pastergue-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Beugnon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 35 (1-3), pp.55-62. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 8 (1), pp.115-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0376-6357(95)00061-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF01990973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131502v1</w:t>
+                <w:t xml:space="preserve">hal-02131219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Fidelity and Individual Foraging Specializations in the Neotropical Ant, Ectatomma ruidum Roger (Hymenoptera, Formicidae)</w:t>
               </w:r>
@@ -7563,338 +7563,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual food source fidelity in the neotropical ponerine ant Ectatomma ruidum Roger (Hymenoptera Formicidae)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Gomel</w:t>
+                <w:t xml:space="preserve">Predatory behavior of a seed-eating ant: Brachyponera senaarensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.1994.9523004⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 72 (2), pp.145-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1570-7458.1994.tb01812.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131175v1</w:t>
+                <w:t xml:space="preserve">hal-02131107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predatory behavior of a seed-eating ant: Brachyponera senaarensis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Dejean</w:t>
+                <w:t xml:space="preserve">The influence of olfactory conditioning on food preference in the ant Lasius niger (L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1570-7458.1994.tb01812.x⟩</w:t>
+              <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 6 (2), pp.159-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.1994.9522991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02131107v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of olfactory conditioning on food preference in the ant Lasius niger (L.)</w:t>
+                <w:t xml:space="preserve">Individual food source fidelity in the neotropical ponerine ant Ectatomma ruidum Roger (Hymenoptera Formicidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Beckers</w:t>
+                <w:t xml:space="preserve">L. Passera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fresneau</w:t>
+                <w:t xml:space="preserve">L. Gomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 6 (2), pp.159-167. </w:t>
+              <w:t xml:space="preserve">, 1994, 6 (1), pp.13-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927014.1994.9522991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08927014.1994.9523004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131166v1</w:t>
+                <w:t xml:space="preserve">hal-02131175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology and behavior of the seed-eating ponerine antBrachyponera senaarensis (Mayr)</w:t>
               </w:r>
@@ -8510,203 +8510,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of &amp;quot;Social Insects. An Evolutionary Approach to Castes and Reproduction&amp;quot;, edited by W. Engels. Springer-Verlag, Berlin, 1990</w:t>
+                <w:t xml:space="preserve">Food Sharing in Odontomachus troglodytes (Santschi): A Behavioral Intermediate Stage in the Evolution of Social Food Exchange in Ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anales de Biologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 17, pp.53-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130936v1</w:t>
+                <w:t xml:space="preserve">hal-02130970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Sharing in Odontomachus troglodytes (Santschi): A Behavioral Intermediate Stage in the Evolution of Social Food Exchange in Ants</w:t>
+                <w:t xml:space="preserve">Review of &amp;quot;Social Insects. An Evolutionary Approach to Castes and Reproduction&amp;quot;, edited by W. Engels. Springer-Verlag, Berlin, 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anales de Biologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, pp.159-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0376-6357(91)90070-G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130970v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethism in the Ponerine Ant Odontomachus troglodytes: Interaction of Age and Interindividual Variability</w:t>
               </w:r>
@@ -8768,246 +8768,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of a sensitive period during the ontogenesis of social behaviour in a primitive ant</w:t>
+                <w:t xml:space="preserve">Le système reproductif chez une ponérine sans reine: Dinoponera quadriceps santschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Champalbert</w:t>
+                <w:t xml:space="preserve">Catarina Zita Dantas de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fresneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 39 (5), pp.850-859. </w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 22 (1-2), pp.101-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0003-3472(05)80949-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0376-6357(90)90011-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130922v1</w:t>
+                <w:t xml:space="preserve">hal-02130916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système reproductif chez une ponérine sans reine: Dinoponera quadriceps santschi</w:t>
+                <w:t xml:space="preserve">Existence of a sensitive period during the ontogenesis of social behaviour in a primitive ant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Zita Dantas de Araujo</w:t>
+                <w:t xml:space="preserve">Annette Champalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fresneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 22 (1-2), pp.101-111. </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 39 (5), pp.850-859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0376-6357(90)90011-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0003-3472(05)80949-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130916v1</w:t>
+                <w:t xml:space="preserve">hal-02130922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging activity and diet in some neotropical ponerine ants. I. Ectatomma ruidum Roger (Hymenoptera, Formicidae)</w:t>
               </w:r>
@@ -9088,51 +9088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 82 (2), pp.89-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9191,51 +9191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual foraging in the ant Pachycondyla apicalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9734,51 +9734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données sur la biologie de trois Diapriidae myrmécophiles:Plagiopria passerai MasnerSolenopsia imitatrix Wasmann etLepidopria pedestris Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Passera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insectes Sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 29 (4), pp.561-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10749,51 +10749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzy Pe&#241;a Carrillo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristina Lorenzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Devienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lachaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2021.1938226" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela P&#233;rez-Lachaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11949" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407133v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin H Rocha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pozo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A Kaminski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemy Seraphim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00274-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley D&#225;ttilo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel V&#225;squez&#8208;bola&#241;os" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ahuatzin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Antoniazzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Ch&#225;vez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bes2.1666" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Rocha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25849/myrmecol.news_030:073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzy I Pe&#241;a-Carrillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Poteaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#237; N Meza-L&#225;zaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-020-00334-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santamar&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Armbrecht" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2020.150626" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;naut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11030200" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel V&#225;squez-Bola&#241;os" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Ch&#225;vez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2944" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010499v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Infante-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L Monribot-Villanueva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mehltreter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L Carri&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-020-00306-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P&#233;rez-Flores" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1653/024.102.0145" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Klompen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44791-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Valle-Mora" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210739" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jahyny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla St&#229;hls" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Rotheray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques H.C. Delabie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45530" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184614" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Gabriela Aguilar-Velasco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubi Meza-L&#225;zaro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dubovikoff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12407" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29995" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nettel-Hernanz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fresneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n L&#243;pez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-015-0215-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo de La Mora" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Philpott" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvv071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jeanson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-015-1287-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lachaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-015-0390-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323307v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bartolo-Reyes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Cruz-L&#243;pez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.03.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Lachaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12291" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/735EABF290091F8A02B18F728B59210278C9FCBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132110v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100155" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Machkour-M&#8217;rabet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0651-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jervis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno Reemer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12220" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gates" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/230601" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132037v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Noyes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1653/024.095.0436" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cerdan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/393486" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132050v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/134746" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132010v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.11.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57QKNX8H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132014v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Hansson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.134.1653" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132020v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valenzuela" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1653/024.094.0333" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132017v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lenoir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nettel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0774-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45WLFRZW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Beugnon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2009.10.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPLSMQBH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2008.09.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7J750P8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318771v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.01.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D9J5NH3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319365v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Brindis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigno G&#243;mez y G&#243;mez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C. Rojas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi A Malo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1519-566X2008000200004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319375v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daly-Schveitzer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-007-0949-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NTNFTJBB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Heraty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Carmichael" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0013-8746" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131704v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Poinar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Castillo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Infante" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2005.10.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D35P5P5H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131688v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Lopez-Mendez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2006.00169.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D60C04428B137B200BE31AF3855565769FF4E95C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131917v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagn&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10905-005-3700-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KVTZRQJP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131908v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.03.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCV85RZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131625v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C.W Hardy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1049-9644(02)00103-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2N3DSDS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131597v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Olmsted" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131615v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Howard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rez-Lachaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0013-8746(2001)094[0707:CHOKSH]2.0.CO;2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131609v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ibarra-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvaro Garc&#237;a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131545v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131535v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131573v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.202.14.1897" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131536v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131579v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cadena" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420050885" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B52F72EF58043B2C609041E2029E11269D78CD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131513v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131517v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3495962" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131506v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002650050350" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MSX03C6L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131505v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schatz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beugnon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01242563" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-7FC6S62J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131219v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pastergue-Ruiz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01990973" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-PT3JGFW4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131502v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(95)00061-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62FA13E8A5619B57036BA7C46FA308E33826FB3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131218v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131244v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valenzuela-Gonzalez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131175v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Passera" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.1994.9523004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131107v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.1994.tb01812.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXBC0VBF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131166v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beckers" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fresneau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.1994.9522991" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131132v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01240478" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1P54HGL7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131180v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.1994.1232" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M2LM90S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131105v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01048109" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7E85A8D3A5F444C0E28115D06881687BAA0B135/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131073v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02350005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-CM97QHG5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130990v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;jean" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01249289" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A30C0A5C3B93281F66F5A6364DCFB39488C4B20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131031v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130936v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(91)90070-G" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9692QLS8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130970v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130949v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130922v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Champalbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-3472(05)80949-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5SN6TXD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130916v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Zita Dantas de Araujo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(90)90011-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDN2BWX7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130907v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130556v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corbara" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.1989.tb00490.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCF0B9D21423D8F317400BEFD203418C143FF877/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130895v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deneubourg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00789933" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4KR7C163-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130554v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leclerc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goodall" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(86)90087-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF14Q2SW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129817v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez-Bautista" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129814v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129800v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Perez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494126v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02224225" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MC6PDGZ9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350177v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350175v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350182v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350186v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350139v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Adri&#225;n Infante-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlos Vel&#225;zquez-Narv&#225;ez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Efrain Pucheta-Fiscal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Monribot-Villanueva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350059v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90306-4_41-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132145v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n C. Prada-Achardi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzy Pe&#241;a Carrillo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristina Lorenzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Brault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Devienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lachaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2021.1938226" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela P&#233;rez-Lachaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11949" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407133v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin H Rocha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pozo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A Kaminski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemy Seraphim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00274-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Rocha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25849/myrmecol.news_030:073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley D&#225;ttilo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel V&#225;squez&#8208;bola&#241;os" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ahuatzin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuber Antoniazzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Ch&#225;vez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bes2.1666" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzy I Pe&#241;a-Carrillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Poteaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#237; N Meza-L&#225;zaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-020-00334-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santamar&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Armbrecht" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2020.150626" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;naut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11030200" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel V&#225;squez-Bola&#241;os" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Ch&#225;vez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2944" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010499v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis A Infante-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L Monribot-Villanueva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mehltreter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L Carri&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-020-00306-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P&#233;rez-Flores" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1653/024.102.0145" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Klompen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44791-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Valle-Mora" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210739" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jahyny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla St&#229;hls" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Rotheray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques H.C. Delabie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45530" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184614" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Gabriela Aguilar-Velasco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubi Meza-L&#225;zaro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dubovikoff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12407" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29995" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nettel-Hernanz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fresneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n L&#243;pez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-015-0215-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo de La Mora" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Philpott" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvv071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jeanson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-015-1287-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lachaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-015-0390-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323307v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bartolo-Reyes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Cruz-L&#243;pez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.03.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100155" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132120v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Machkour-M&#8217;rabet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0651-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132112v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Lachaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12291" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/735EABF290091F8A02B18F728B59210278C9FCBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jervis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menno Reemer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12220" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gates" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/230601" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132037v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Noyes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1653/024.095.0436" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cerdan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/393486" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132050v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/134746" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132010v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2010.11.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57QKNX8H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132014v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Hansson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.134.1653" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132020v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valenzuela" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1653/024.094.0333" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132017v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lenoir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Nettel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0774-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45WLFRZW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Beugnon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2009.10.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPLSMQBH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131926v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2008.09.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7J750P8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319365v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Brindis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigno G&#243;mez y G&#243;mez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C. Rojas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi A Malo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1519-566X2008000200004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318771v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.01.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D9J5NH3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319375v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daly-Schveitzer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-007-0949-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NTNFTJBB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Heraty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Carmichael" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0013-8746" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131704v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Poinar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Castillo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Infante" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2005.10.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D35P5P5H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131688v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Lopez-Mendez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7429.2006.00169.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D60C04428B137B200BE31AF3855565769FF4E95C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131917v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagn&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10905-005-3700-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KVTZRQJP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131908v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddie-Jeanne Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.03.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCV85RZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131625v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C.W Hardy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1049-9644(02)00103-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2N3DSDS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131597v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Olmsted" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131609v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ibarra-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvaro Garc&#237;a" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131615v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Howard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rez-Lachaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0013-8746(2001)094[0707:CHOKSH]2.0.CO;2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131535v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131573v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.202.14.1897" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131536v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131579v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cadena" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420050885" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B52F72EF58043B2C609041E2029E11269D78CD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131513v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131517v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3495962" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131506v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002650050350" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MSX03C6L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131505v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schatz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beugnon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01242563" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-7FC6S62J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131502v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pastergue-Ruiz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(95)00061-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/62FA13E8A5619B57036BA7C46FA308E33826FB3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131219v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01990973" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-PT3JGFW4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131218v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131244v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valenzuela-Gonzalez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131107v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.1994.tb01812.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXBC0VBF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131166v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beckers" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fresneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.1994.9522991" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131175v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Passera" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.1994.9523004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131132v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01240478" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1P54HGL7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131180v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbe.1994.1232" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M2LM90S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131105v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01048109" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7E85A8D3A5F444C0E28115D06881687BAA0B135/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131073v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02350005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-CM97QHG5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130990v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;jean" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01249289" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A30C0A5C3B93281F66F5A6364DCFB39488C4B20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131031v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130970v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130936v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(91)90070-G" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9692QLS8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130949v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130916v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Zita Dantas de Araujo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(90)90011-4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDN2BWX7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130922v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Champalbert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-3472(05)80949-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5SN6TXD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130907v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130556v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corbara" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.1989.tb00490.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCF0B9D21423D8F317400BEFD203418C143FF877/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130895v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deneubourg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00789933" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4KR7C163-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130554v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leclerc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goodall" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-6357(86)90087-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF14Q2SW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129817v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez-Bautista" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129814v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129800v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Perez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494126v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02224225" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MC6PDGZ9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350177v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350175v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350182v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350186v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350139v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Adri&#225;n Infante-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carlos Vel&#225;zquez-Narv&#225;ez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Efrain Pucheta-Fiscal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Monribot-Villanueva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350059v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90306-4_41-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132145v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n C. Prada-Achardi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>