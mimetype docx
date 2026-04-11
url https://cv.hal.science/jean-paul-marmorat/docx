--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -2520,252 +2520,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling ship behavior based on Hidden Markov Models</w:t>
+                <w:t xml:space="preserve">Securing harbors by modeling and classifying ship behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Zouaoui-Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IASTED International Conference on Signal Processing, Pattern Recognition, and Applications, SPPRA 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th Annual Conference on Behavior Representation in Modeling and Simulation 2011, BRiMS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Sundance, United States. pp.114-121 - ISBN 978-161839074-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614412v1</w:t>
+                <w:t xml:space="preserve">hal-00734094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing harbors by modeling and classifying ship behavior</w:t>
+                <w:t xml:space="preserve">Modeling ship behavior based on Hidden Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Zouaoui-Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Annual Conference on Behavior Representation in Modeling and Simulation 2011, BRiMS 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IASTED International Conference on Signal Processing, Pattern Recognition, and Applications, SPPRA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Innsbruck, Austria. pp.88-95 - ISBN 978-088986865-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2316/P.2011.721-107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734094v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed low thrust - Coast ARC model for interplanetary gravity assist trajectory optimization</w:t>
               </w:r>
@@ -4281,267 +4281,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy decay estimates for a beam with nonlinear boundary feedback</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A convergent finite element scheme for a wave equation with a moving boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">J. P. Zolésio. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Zolésio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Zolésio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stabilization of Flexible Structures: Third working conference, Montpellier, France, January 1989</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BFb0005148⟩</w:t>
+              <w:t xml:space="preserve">Boundary Control and Boundary Variation. Proceedings of IFIP WG 7.2 Conference Sophia Antipolis, France, October 15 – 17, 1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Verlag, pp.297-308, ISBN 978-3-540-55351-9, 1990, Lecture Notes in Control and Information Sciences ; volume 178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0006703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504856v1</w:t>
+                <w:t xml:space="preserve">hal-00504869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convergent finite element scheme for a wave equation with a moving boundary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy decay estimates for a beam with nonlinear boundary feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Jean-Paul Zolésio. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. P. Zolésio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary Control and Boundary Variation. Proceedings of IFIP WG 7.2 Conference Sophia Antipolis, France, October 15 – 17, 1990</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Verlag, pp.297-308, ISBN 978-3-540-55351-9, 1990, Lecture Notes in Control and Information Sciences ; volume 178, </w:t>
+              <w:t xml:space="preserve">Stabilization of Flexible Structures: Third working conference, Montpellier, France, January 1989</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Verlag, pp.46-61, ISBN 978-3-540-53161-6, 1990, Lecture Notes in Control and Information Sciences : volume 147, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BFb0006703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BFb0005148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504869v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5264,51 +5264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03977724v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Asensio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masimba Nemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2023-0041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880526v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Darbas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/acf9c6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623991v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas P. Hardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Andrade Lima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2019003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303640v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Papageorgakis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01206743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.06.123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSZ3FQ0N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Seyfert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.10.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/5/055018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6J0DWN53-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Partington" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JIIP.2008.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-ZVG0FKK1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.01.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504716v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Jacob" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0024-3795(01)00445-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Abda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Kallel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cagnol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(98)00072-X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T22H72PK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Polleux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuhler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandoval-Moreno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410030v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01329442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouckaert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordier Marc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614412v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Zouaoui-Elloumi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2011.721-107" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579619v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Olympio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debreuve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Losa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amalric" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD-CCA-ISIC.2006.4777097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Drai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hanson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf L.M. Peeters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00504779v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sombrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1210875" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hanzon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504798v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Zol&#233;sio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780203904169.ch2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Andr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boufaied" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaff&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243059v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Jordanov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Waelkens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bouali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Toma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61648-9_57" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z1W4T25N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504860v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Conrad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0006692" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4GSC9XS0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0005148" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZL5NR187-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504869v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Payre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0006703" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1ZMV85L8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506872v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghazouani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01293771v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613644v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03977724v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Asensio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masimba Nemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2023-0041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880526v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Darbas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/acf9c6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623991v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas P. Hardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Andrade Lima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2019003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303640v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Papageorgakis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01206743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.06.123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSZ3FQ0N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Seyfert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.10.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/5/055018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6J0DWN53-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Partington" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JIIP.2008.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-ZVG0FKK1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.01.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504716v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Jacob" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0024-3795(01)00445-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Abda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Kallel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504833v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cagnol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(98)00072-X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T22H72PK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Polleux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuhler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sandoval-Moreno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410030v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01329442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouckaert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordier Marc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Zouaoui-Elloumi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2011.721-107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579619v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Olympio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debreuve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiana Losa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amalric" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD-CCA-ISIC.2006.4777097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Drai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504723v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hanson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf L.M. Peeters" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00504779v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sombrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1210875" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hanzon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504798v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Zol&#233;sio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780203904169.ch2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Andr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boufaied" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaff&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243059v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Jordanov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Waelkens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bouali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Toma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61648-9_57" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z1W4T25N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504860v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Conrad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0006692" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4GSC9XS0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504869v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Payre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0006703" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1ZMV85L8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0005148" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZL5NR187-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506872v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghazouani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01293771v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00613644v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>