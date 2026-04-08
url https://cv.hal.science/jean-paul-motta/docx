--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -644,66 +644,66 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guyonnet</w:t>
+                <w:t xml:space="preserve">Elise Pyhourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (1), 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41522-025-00716-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
@@ -1328,957 +1328,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Toxic Friend: Genotoxic and Mutagenic Activity of the Probiotic Strain Escherichia coli Nissle 1917</w:t>
+                <w:t xml:space="preserve">Uropathogenic E. coli induces DNA damage in the bladder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+                <w:t xml:space="preserve">Camille Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chagneau</w:t>
+                <w:t xml:space="preserve">Clémence Massip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcy Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (4), 11 p. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00624-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358727v2</w:t>
+                <w:t xml:space="preserve">hal-03173303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastrointestinal biofilms in health and disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Toxic Friend: Genotoxic and Mutagenic Activity of the Probiotic Strain Escherichia coli Nissle 1917</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Buret</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Deraison</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcy Belloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (5), pp.314-334. </w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41575-020-00397-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00624-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870341v1</w:t>
+                <w:t xml:space="preserve">hal-03358727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fat diet increases the severity of Giardia infection in association with low-grade inflammation and gut microbiota dysbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Allain</w:t>
+                <w:t xml:space="preserve">Gastrointestinal biofilms in health and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Fekete</w:t>
+                <w:t xml:space="preserve">André Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Sosnowski</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Deraison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98262-8⟩</w:t>
+              <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (5), pp.314-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41575-020-00397-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376671v1</w:t>
+                <w:t xml:space="preserve">hal-04870341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAR-1 Antagonism to Promote Gut Mucosa Healing in Crohn’s Disease Patients: A New Avenue for CVT120165</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-fat diet increases the severity of Giardia infection in association with low-grade inflammation and gut microbiota dysbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Sosnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Desmonts de Lamache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ibd/izab244⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98262-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590828v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased mucosal thrombin is associated with Crohn's disease and causes inflammatory damage through Protease-Activated Receptors activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Palese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Palese</w:t>
+                <w:t xml:space="preserve">Carmine Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmine Giorgio</w:t>
+                <w:t xml:space="preserve">Kevin Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denadai-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (5), pp.787-799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjaa229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073920v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epithelial production of elastase is increased in inflammatory bowel disease and causes mucosal inflammation</w:t>
+                <w:t xml:space="preserve">PAR-1 Antagonism to Promote Gut Mucosa Healing in Crohn’s Disease Patients: A New Avenue for CVT120165</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rolland</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Deraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Edir</w:t>
+                <w:t xml:space="preserve">Sylvie Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Carolina Florence</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (3), pp.667-678. </w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (Supplement_2), pp.S33-S37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41385-021-00375-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ibd/izab244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172288v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uropathogenic E. coli induces DNA damage in the bladder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Chagneau</w:t>
+                <w:t xml:space="preserve">Epithelial production of elastase is increased in inflammatory bowel disease and causes mucosal inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Massip</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
+                <w:t xml:space="preserve">Anissa Edir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Fremez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+                <w:t xml:space="preserve">Ana-Carolina Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (2), 18 p. </w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (3), pp.667-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41385-021-00375-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173303v1</w:t>
+                <w:t xml:space="preserve">hal-03172288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giardia spp. promote the production of antimicrobial peptides and attenuate disease severity induced by attaching and effacing enteropathogens via the induction of the NLRP3 inflammasome</w:t>
               </w:r>
@@ -2411,90 +2411,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active thrombin produced by the intestinal epithelium controls mucosal biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denadai-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Edir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.3224. </w:t>
@@ -2913,51 +2913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epithelial expression and function of trypsin-3 in irritable bowel syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denadai-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3060,51 +3060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3354,51 +3354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Manko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Buret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Barriers </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (1), pp.e1274354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4413,51 +4413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lothar Steidler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4960,51 +4960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bermudez Humaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5094,51 +5094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5196,347 +5196,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying the Protease, Antiprotease Pattern by Elafin Overexpression Protects Mice From Colitis</w:t>
+                <w:t xml:space="preserve">Insights into the regulation of the core clock component TOC1 in the green picoeukaryote Ostreococcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Motta*</w:t>
+                <w:t xml:space="preserve">El Batoul Djouani-Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Magne*</w:t>
+                <w:t xml:space="preserve">François-Yves Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Corellou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2010.12.050⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (3), pp.332-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/psb.5.3.11212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00552947v1</w:t>
+                <w:t xml:space="preserve">hal-04870681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the regulation of the core clock component TOC1 in the green picoeukaryote Ostreococcus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modifying the Protease, Antiprotease Pattern by Elafin Overexpression Protects Mice From Colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Motta*</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Batoul Djouani-Tahri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+                <w:t xml:space="preserve">Laurent Magne*</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Yves Bouget</w:t>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Corellou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camila Squarzoni-Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (3), pp.332-335. </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 140 (4), pp.1272-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/psb.5.3.11212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2010.12.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870681v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00552947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clocks in the Green Lineage: Comparative Functional Analysis of the Circadian Architecture of the Picoeukaryote Ostreococcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Corellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Batoul Djouani-Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5813,51 +5813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4120F99D"/>
+    <w:nsid w:val="4B40A90D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6044,51 +6044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-motta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9464-0695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171187091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8844-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05392928v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezoo Haghighi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s T&#243;th" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Demeter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hutka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zsidai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2025.124114" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gatimel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bruno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sagnat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rolland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deae258" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04476654v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Cosquer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2024.105309" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Pannier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thevenin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guyonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-025-00716-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leynaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jousserand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavali&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mas-Orea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Rey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Battut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bories" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petitfils" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05542-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maurel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Payros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hueber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahija Agaiz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-328084" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hakansson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.1049347" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Buret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wallace" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2021.0004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358727v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chagneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Belloy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00624-21" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870341v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-020-00397-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fekete" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Sosnowski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Desmonts de Lamache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98262-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590828v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Deraison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Grand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Grand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izab244" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03073920v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Palese" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Giorgio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denadai-Souza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaa229" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172288v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Edir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Carolina Florence" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00375-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173303v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Massip" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fremez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009310" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Manko-Prykhoda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cotton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Feener" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2019.12.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02232741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guiraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11140-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Gerald Buret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ferraz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lawrence Wallace" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-018-0495-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870606v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Green-Harrison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Groves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izy116" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Wallace" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre G. Buret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00249.2017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604269v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rolland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cirillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintya Lopez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Obed Jaramillo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-312094" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Amat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Moreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Chadee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2017.07.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beatty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Akierman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Muise" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Workentine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2016.11.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Manko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21688370.2016.1274354" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C M Halliez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy D Feener" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guerin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Legoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00144.2015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kharrat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rous-Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0198-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870655v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Blackler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Chan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela da Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdi Elsheikh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2014.5901" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Flannigan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Agbor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000345" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J Galipeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wiepjes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica D Schulz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2014.48" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870647v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrick Schenck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hirota" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109087" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Steidler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8G2T63K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hayes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Galipeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02470-13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillif" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Spreadbury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Rousset" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2013.06.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCQRK1CM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870668v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gobbetti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cenac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2011.09.031" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204261v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3004212" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870665v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00552947v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta*" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne*" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Squarzoni-Dale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2010.12.050" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870681v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Batoul Djouani-Tahri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Yves Bouget" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.5.3.11212" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870684v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwartz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.068825" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-0157-7_8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-motta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9464-0695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171187091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8844-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05392928v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezoo Haghighi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s T&#243;th" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Demeter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hutka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zsidai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2025.124114" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gatimel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bruno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sagnat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rolland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deae258" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04476654v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Cosquer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2024.105309" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Pannier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thevenin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pyhourquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-025-00716-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leynaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jousserand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavali&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mas-Orea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Rey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Battut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bories" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petitfils" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05542-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maurel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Payros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hueber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahija Agaiz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-328084" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hakansson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.1049347" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Buret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wallace" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2021.0004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chagneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Massip" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fremez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009310" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358727v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Belloy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00624-21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-020-00397-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fekete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Sosnowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Desmonts de Lamache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98262-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03073920v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Palese" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Giorgio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denadai-Souza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaa229" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590828v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Deraison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Grand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Grand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izab244" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172288v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Edir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Carolina Florence" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00375-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Manko-Prykhoda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cotton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Feener" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2019.12.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02232741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guiraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11140-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Gerald Buret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ferraz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lawrence Wallace" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-018-0495-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870606v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Green-Harrison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Groves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izy116" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Wallace" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre G. Buret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00249.2017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604269v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rolland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cirillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintya Lopez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Obed Jaramillo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-312094" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Amat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Moreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Chadee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2017.07.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beatty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Akierman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Muise" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Workentine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2016.11.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Manko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21688370.2016.1274354" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C M Halliez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy D Feener" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guerin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Legoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00144.2015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kharrat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rous-Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0198-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870655v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Blackler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Chan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela da Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdi Elsheikh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2014.5901" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Flannigan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Agbor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000345" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J Galipeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wiepjes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica D Schulz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2014.48" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870647v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrick Schenck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hirota" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109087" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Steidler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8G2T63K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hayes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Galipeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02470-13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillif" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Spreadbury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Rousset" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2013.06.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCQRK1CM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870668v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gobbetti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cenac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2011.09.031" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204261v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3004212" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870665v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870681v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Batoul Djouani-Tahri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Yves Bouget" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.5.3.11212" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00552947v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta*" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne*" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Squarzoni-Dale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2010.12.050" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870684v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwartz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.068825" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-0157-7_8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>