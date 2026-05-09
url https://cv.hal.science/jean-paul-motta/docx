--- v1 (2026-04-08)
+++ v2 (2026-05-09)
@@ -476,265 +476,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microb-aging and its relevance to frailty aging</w:t>
+                <w:t xml:space="preserve">Pathogenicity of Commensal Gut Biofilm In Prefrail Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
+                <w:t xml:space="preserve">Melissa Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Pyhourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2024.105309⟩</w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-025-00716-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04476654v2</w:t>
+                <w:t xml:space="preserve">hal-04932003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenicity of Commensal Gut Biofilm In Prefrail Aging</w:t>
+                <w:t xml:space="preserve">Gut microb-aging and its relevance to frailty aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Thevenin</w:t>
+                <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Pyhourquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), 13 p. </w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (3), pp.105309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41522-025-00716-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2024.105309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932003v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04476654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjunctive intravesical EDTA-tromethamine treatment of a biofilm-associated recurrent Escherichia coli cystitis in a dog</w:t>
               </w:r>
@@ -772,51 +772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Veterinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 65 (9)</w:t>
@@ -973,265 +973,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of bacterial lipopeptides as key players in IBS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Petitfils</w:t>
+                <w:t xml:space="preserve">Editorial: Microbial biofilms interacting with host mucosal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Maurel</w:t>
+                <w:t xml:space="preserve">Anders Hakansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Payros</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-328084⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.1049347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833107v1</w:t>
+                <w:t xml:space="preserve">hal-04870309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Microbial biofilms interacting with host mucosal surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+                <w:t xml:space="preserve">Identification of bacterial lipopeptides as key players in IBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Petitfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Hakansson</w:t>
+                <w:t xml:space="preserve">Amandine Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Lee</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bahija Agaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.939-950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.1049347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2022-328084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870309v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Hydrogen Sulfide on the Microbiome: From Toxicity to Therapy</w:t>
               </w:r>
@@ -1243,51 +1243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wallace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1328,957 +1328,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uropathogenic E. coli induces DNA damage in the bladder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased mucosal thrombin is associated with Crohn's disease and causes inflammatory damage through Protease-Activated Receptors activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chagneau</w:t>
+                <w:t xml:space="preserve">Simone Palese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Massip</w:t>
+                <w:t xml:space="preserve">Carmine Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
+                <w:t xml:space="preserve">Kevin Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Fremez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+                <w:t xml:space="preserve">Alexandre Denadai-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (2), 18 p. </w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (5), pp.787-799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjaa229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173303v1</w:t>
+                <w:t xml:space="preserve">hal-03073920v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Toxic Friend: Genotoxic and Mutagenic Activity of the Probiotic Strain Escherichia coli Nissle 1917</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PAR-1 Antagonism to Promote Gut Mucosa Healing in Crohn’s Disease Patients: A New Avenue for CVT120165</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
+                <w:t xml:space="preserve">Celine Deraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcy Belloy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00624-21⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (Supplement_2), pp.S33-S37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ibd/izab244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358727v2</w:t>
+                <w:t xml:space="preserve">hal-03590828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gastrointestinal biofilms in health and disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (5), pp.314-334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41575-020-00397-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-fat diet increases the severity of Giardia infection in association with low-grade inflammation and gut microbiota dysbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Sosnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Desmonts de Lamache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-98262-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased mucosal thrombin is associated with Crohn's disease and causes inflammatory damage through Protease-Activated Receptors activation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A Toxic Friend: Genotoxic and Mutagenic Activity of the Probiotic Strain Escherichia coli Nissle 1917</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Denadai-Souza</w:t>
+                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcy Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjaa229⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (4), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00624-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073920v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAR-1 Antagonism to Promote Gut Mucosa Healing in Crohn’s Disease Patients: A New Avenue for CVT120165</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Epithelial production of elastase is increased in inflammatory bowel disease and causes mucosal inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Deraison</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Le Grand</w:t>
+                <w:t xml:space="preserve">Anissa Edir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Le Grand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana-Carolina Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (Supplement_2), pp.S33-S37. </w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (3), pp.667-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ibd/izab244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41385-021-00375-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590828v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epithelial production of elastase is increased in inflammatory bowel disease and causes mucosal inflammation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Uropathogenic E. coli induces DNA damage in the bladder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Massip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bossuet-Greif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Sagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (3), pp.667-678. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41385-021-00375-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172288v1</w:t>
+                <w:t xml:space="preserve">hal-03173303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giardia spp. promote the production of antimicrobial peptides and attenuate disease severity induced by attaching and effacing enteropathogens via the induction of the NLRP3 inflammasome</w:t>
               </w:r>
@@ -2290,51 +2290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Manko-Prykhoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2398,103 +2398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active thrombin produced by the intestinal epithelium controls mucosal biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denadai-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Edir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.3224. </w:t>
@@ -2545,51 +2545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathobiont release from dysbiotic gut microbiota biofilms in intestinal inflammatory diseases: a role for iron?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Gerald Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2656,308 +2656,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Sequestration in Microbiota Biofilms As A Novel Strategy for Treating Inflammatory Bowel Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Hydrogen sulfide: an agent of stability at the microbiome-mucosa interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John L. Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Groves</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andre G. Buret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (7), pp.1493-1502. </w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 314 (2), pp.G143 - G149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ibd/izy116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00249.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870606v1</w:t>
+                <w:t xml:space="preserve">hal-02623161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen sulfide: an agent of stability at the microbiome-mucosa interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron Sequestration in Microbiota Biofilms As A Novel Strategy for Treating Inflammatory Bowel Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John L. Wallace</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+                <w:t xml:space="preserve">Luke Green-Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre G. Buret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ryan Groves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troy Feener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 314 (2), pp.G143 - G149. </w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (7), pp.1493-1502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.00249.2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ibd/izy116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623161v1</w:t>
+                <w:t xml:space="preserve">hal-04870606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epithelial expression and function of trypsin-3 in irritable bowel syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denadai-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3028,606 +3028,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cysteine Protease–Dependent Mucous Disruptions and Differential Mucin Gene Expression in Giardia duodenalis Infection</w:t>
+                <w:t xml:space="preserve">Using murine colitis models to analyze probiotics–host interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Amat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kris Chadee</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 187 (11), pp.2486-2498. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (Supp_1), pp.S49-S70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2017.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fux035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870615v1</w:t>
+                <w:t xml:space="preserve">hal-01602302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giardia duodenalis induces pathogenic dysbiosis of human intestinal microbiota biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions of Giardia sp. with the intestinal barrier: Epithelium, mucus, and microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Beatty</w:t>
+                <w:t xml:space="preserve">Christina Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Akierman</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Manko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Buret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2016.11.010⟩</w:t>
+              <w:t xml:space="preserve">Tissue Barriers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), pp.e1274354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21688370.2016.1274354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870627v1</w:t>
+                <w:t xml:space="preserve">hal-04870623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of Giardia sp. with the intestinal barrier: Epithelium, mucus, and microbiota</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Cysteine Protease–Dependent Mucous Disruptions and Differential Mucin Gene Expression in Giardia duodenalis Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Chadee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Barriers </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21688370.2016.1274354⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187 (11), pp.2486-2498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2017.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870623v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using murine colitis models to analyze probiotics–host interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giardia duodenalis induces pathogenic dysbiosis of human intestinal microbiota biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Beatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Martin Rosique</w:t>
+                <w:t xml:space="preserve">Sarah Akierman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chain</w:t>
+                <w:t xml:space="preserve">Stacy Muise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Miquel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
+                <w:t xml:space="preserve">Matthew Workentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41 (Supp_1), pp.S49-S70. </w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (6), pp.311-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsre/fux035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2016.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01602302v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giardia duodenalis induces paracellular bacterial translocation and causes postinfectious visceral hypersensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie C M Halliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troy D Feener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3698,429 +3698,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serine protease inhibitors protect better than IL-10 and TGF-beta anti-inflammatory cytokines against mouse colitis when delivered by recombinant lactococci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen Sulfide Protects from Colitis and Restores Intestinal Microbiota Biofilm and Mucus Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Bermudez Humaran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+                <w:t xml:space="preserve">Kyle Flannigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Aubry</w:t>
+                <w:t xml:space="preserve">Terence Agbor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Beatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Kharrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rous-Martin</w:t>
+                <w:t xml:space="preserve">Rory Blackler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-015-0198-4⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (5), pp.1006-1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204481v1</w:t>
+                <w:t xml:space="preserve">hal-04870631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Inflammatory and Cytoprotective Actions of Hydrogen Sulfide: Translation to Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Wallace</w:t>
+                <w:t xml:space="preserve">Serine protease inhibitors protect better than IL-10 and TGF-beta anti-inflammatory cytokines against mouse colitis when delivered by recombinant lactococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bermudez Humaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rory Blackler</w:t>
+                <w:t xml:space="preserve">Camille Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Chan</w:t>
+                <w:t xml:space="preserve">Pascale Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wagdi Elsheikh</w:t>
+                <w:t xml:space="preserve">Laurence Rous-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2014.5901⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12934-015-0198-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870655v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Sulfide Protects from Colitis and Restores Intestinal Microbiota Biofilm and Mucus Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+                <w:t xml:space="preserve">Anti-Inflammatory and Cytoprotective Actions of Hydrogen Sulfide: Translation to Therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Blackler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Flannigan</w:t>
+                <w:t xml:space="preserve">Gabriela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terence Agbor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rory Blackler</w:t>
+                <w:t xml:space="preserve">Wagdi Elsheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (5), pp.1006-1017. </w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (5), pp.398-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ars.2014.5901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870631v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel role of the serine protease inhibitor elafin in gluten-related disorders</w:t>
               </w:r>
@@ -4132,51 +4132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather J Galipeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Wiepjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica D Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4253,51 +4253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giardia duodenalis Infection Reduces Granulocyte Infiltration in an In Vivo Model of Bacterial Toxin-Induced Colitis and Attenuates Inflammation in Human Intestinal Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Patrick Schenck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4368,307 +4368,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering lactococci and lactobacilli for human health</w:t>
+                <w:t xml:space="preserve">Differential Induction of Antimicrobial REGIII by the Intestinal Microbiota and Bifidobacterium breve NCC2950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Jane Natividad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lothar Steidler</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Galipeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2013.06.002⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (24), pp.7745-7754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02470-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003315v1</w:t>
+                <w:t xml:space="preserve">hal-04870658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Induction of Antimicrobial REGIII by the Intestinal Microbiota and Bifidobacterium breve NCC2950</w:t>
+                <w:t xml:space="preserve">Engineering lactococci and lactobacilli for human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Natividad</w:t>
+                <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Deraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Hayes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Heather Galipeau</w:t>
+                <w:t xml:space="preserve">Lothar Steidler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (3), pp.278-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2013.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02470-13⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870658v1</w:t>
+                <w:t xml:space="preserve">hal-01003315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LC–MS/MS method for rapid and concomitant quantification of pro-inflammatory and pro-resolving polyunsaturated fatty acid metabolites</w:t>
               </w:r>
@@ -4693,51 +4693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Spreadbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4826,51 +4826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gobbetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4934,77 +4934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food-Grade Bacteria Expressing Elafin Protect Against Inflammation and Restore Colon Homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bermudez Humaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5068,77 +5068,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food-Grade Bacteria Expressing Elafin Protect Against Inflammation and Restore Colon Homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5196,347 +5196,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the regulation of the core clock component TOC1 in the green picoeukaryote Ostreococcus</w:t>
+                <w:t xml:space="preserve">Modifying the Protease, Antiprotease Pattern by Elafin Overexpression Protects Mice From Colitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Batoul Djouani-Tahri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
+                <w:t xml:space="preserve">Jean-Paul Motta*</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Yves Bouget</w:t>
+                <w:t xml:space="preserve">Laurent Magne*</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Corellou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Squarzoni-Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.5.3.11212⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 140 (4), pp.1272-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2010.12.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870681v1</w:t>
+                <w:t xml:space="preserve">pasteur-00552947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying the Protease, Antiprotease Pattern by Elafin Overexpression Protects Mice From Colitis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the regulation of the core clock component TOC1 in the green picoeukaryote Ostreococcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Magne*</w:t>
+                <w:t xml:space="preserve">El Batoul Djouani-Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rolland</w:t>
+                <w:t xml:space="preserve">François-Yves Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Squarzoni-Dale</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Corellou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 140 (4), pp.1272-82. </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (3), pp.332-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2010.12.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/psb.5.3.11212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00552947v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clocks in the Green Lineage: Comparative Functional Analysis of the Circadian Architecture of the Picoeukaryote Ostreococcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Corellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Batoul Djouani-Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5619,77 +5619,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteases/Antiproteases in Inflammatory Bowel Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteases and Their Receptors in Inflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Basel, pp.173-215, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5813,51 +5813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B40A90D"/>
+    <w:nsid w:val="7011F603"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6044,51 +6044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-motta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9464-0695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171187091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8844-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05392928v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezoo Haghighi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s T&#243;th" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Demeter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hutka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zsidai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2025.124114" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gatimel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bruno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sagnat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rolland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deae258" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04476654v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Cosquer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2024.105309" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Pannier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thevenin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pyhourquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-025-00716-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leynaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jousserand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavali&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mas-Orea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Rey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Battut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bories" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petitfils" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05542-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maurel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Payros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hueber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahija Agaiz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-328084" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hakansson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.1049347" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Buret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wallace" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2021.0004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chagneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Massip" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fremez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009310" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358727v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Belloy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00624-21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-020-00397-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fekete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Sosnowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Desmonts de Lamache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98262-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03073920v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Palese" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Giorgio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denadai-Souza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaa229" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590828v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Deraison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Grand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Grand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izab244" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172288v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Edir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Carolina Florence" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00375-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Manko-Prykhoda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cotton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Feener" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2019.12.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02232741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guiraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11140-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Gerald Buret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ferraz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lawrence Wallace" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-018-0495-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870606v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Green-Harrison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Groves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izy116" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Wallace" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre G. Buret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00249.2017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604269v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rolland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cirillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintya Lopez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Obed Jaramillo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-312094" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Amat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Moreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Chadee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2017.07.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beatty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Akierman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Muise" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Workentine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2016.11.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Manko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21688370.2016.1274354" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C M Halliez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy D Feener" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guerin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Legoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00144.2015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kharrat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rous-Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0198-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870655v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Blackler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Chan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela da Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdi Elsheikh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2014.5901" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Flannigan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Agbor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000345" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J Galipeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wiepjes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica D Schulz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2014.48" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870647v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrick Schenck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hirota" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109087" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Steidler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8G2T63K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hayes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Galipeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02470-13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillif" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Spreadbury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Rousset" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2013.06.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCQRK1CM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870668v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gobbetti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cenac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2011.09.031" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204261v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3004212" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870665v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870681v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Batoul Djouani-Tahri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Yves Bouget" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.5.3.11212" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00552947v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta*" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne*" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Squarzoni-Dale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2010.12.050" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870684v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwartz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.068825" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-0157-7_8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-motta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9464-0695" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171187091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8844-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05392928v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezoo Haghighi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s T&#243;th" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Demeter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hutka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zsidai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2025.124114" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932828v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gatimel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bruno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sagnat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rolland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deae258" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Cosquer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Pannier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thevenin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pyhourquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-025-00716-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04476654v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2024.105309" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leynaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jousserand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavali&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mas-Orea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Rey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Battut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bories" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petitfils" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05542-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870309v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hakansson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.1049347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maurel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Payros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hueber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahija Agaiz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2022-328084" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Buret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wallace" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2021.0004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03073920v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Palese" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Giorgio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denadai-Souza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjaa229" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Deraison" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Grand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Grand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izab244" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-020-00397-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376671v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fekete" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Sosnowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Desmonts de Lamache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98262-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358727v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chagneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bossuet-Greif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Belloy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00624-21" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172288v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Edir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Carolina Florence" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41385-021-00375-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173303v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Massip" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fremez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009310" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Manko-Prykhoda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cotton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Feener" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2019.12.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02232741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guiraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11140-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Gerald Buret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ferraz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lawrence Wallace" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-018-0495-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623161v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John L. Wallace" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre G. Buret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00249.2017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870606v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Green-Harrison" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Groves" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izy116" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604269v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rolland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cirillo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintya Lopez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Obed Jaramillo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2016-312094" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602302v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870623v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Amat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Manko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21688370.2016.1274354" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870615v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Moreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Chadee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2017.07.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Beatty" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Akierman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Muise" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Workentine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2016.11.010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C M Halliez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy D Feener" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guerin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Legoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00144.2015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870631v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Flannigan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Agbor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Blackler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000345" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204481v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kharrat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rous-Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0198-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870655v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Chan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela da Silva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagdi Elsheikh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2014.5901" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J Galipeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wiepjes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica D Schulz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Jury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2014.48" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870647v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patrick Schenck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hirota" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109087" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870658v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Natividad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hayes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Galipeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02470-13" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Steidler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8G2T63K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillif" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Spreadbury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Rousset" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2013.06.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCQRK1CM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870668v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gobbetti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cenac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2011.09.031" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204261v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.3004212" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870665v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00552947v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta*" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne*" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Squarzoni-Dale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2010.12.050" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870681v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Batoul Djouani-Tahri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Yves Bouget" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.5.3.11212" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870684v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwartz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.068825" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-0157-7_8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>