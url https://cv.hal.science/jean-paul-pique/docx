--- v0 (2026-03-22)
+++ v1 (2026-04-24)
@@ -701,334 +701,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence properties of modeless lasers</w:t>
+                <w:t xml:space="preserve">Effects of laser beam propagation and saturation on the spatial shape of sodium laser guide stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PoS - Proceedings of Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (7), pp.4920-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.17.004920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952625v1</w:t>
+                <w:t xml:space="preserve">hal-00951773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">λ/2 fringe-spacing interferometer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Guillet De Chatellus</w:t>
+                <w:t xml:space="preserve">Coherence properties of modeless lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PoS - Proceedings of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 09 (08), pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.34.000755⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00951774v1</w:t>
+                <w:t xml:space="preserve">hal-00952625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of laser beam propagation and saturation on the spatial shape of sodium laser guide stars</w:t>
+                <w:t xml:space="preserve">λ/2 fringe-spacing interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Marc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t>
+                <w:t xml:space="preserve">H. Guillet De Chatellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17 (7), pp.4920-31. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34, pp.755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.17.004920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.000755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951773v1</w:t>
+                <w:t xml:space="preserve">hal-00951774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Return flux budget of polychromatic laser guide stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1640,51 +1640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of 2-photon polychromatic laser guide stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guillet De Chatellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1743,51 +1743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of Rayleigh scattering noise in sodium laser guide stars by hyperfine depolarization of fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1854,274 +1854,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychromatic laser guide star using a single laser at 330 nm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Marc</w:t>
+                <w:t xml:space="preserve">VASAO: visible all sky adaptive optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Advances in Adaptive Optics II. Edited by Ellerbroek, Brent L.; Bonaccini Calia, Domenico., 6272, pp.62723D. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.692350⟩</w:t>
+              <w:t xml:space="preserve">, 2006, Advances in Adaptive Optics II. Edited by Ellerbroek, Brent L.; Bonaccini Calia, Domenico., 6272, pp.637221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.672750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118420v1</w:t>
+                <w:t xml:space="preserve">hal-01118414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VASAO: visible all sky adaptive optics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. P. Pique</w:t>
+                <w:t xml:space="preserve">Polychromatic laser guide star using a single laser at 330 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Pique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana C. Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Advances in Adaptive Optics II. Edited by Ellerbroek, Brent L.; Bonaccini Calia, Domenico., 6272, pp.637221. </w:t>
+              <w:t xml:space="preserve">, 2006, Advances in Adaptive Optics II. Edited by Ellerbroek, Brent L.; Bonaccini Calia, Domenico., 6272, pp.62723D. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.672750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.692350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118414v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept for polychromatic laser guide stars: one-photon excitation of the 4P&amp;lt;SUB&amp;gt;3/2&amp;lt;/SUB&amp;gt; level of a sodium atom</w:t>
               </w:r>
@@ -2205,143 +2205,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser sans mode et étoile laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser ablation using high repetition rate Cu/HBr laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Julián Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V., Fesquet</w:t>
+                <w:t xml:space="preserve">Dominique Givord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 119, pp.81 - 87. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 453-454, pp.345-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2004119011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2003.11.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118396v1</w:t>
+                <w:t xml:space="preserve">hal-01118621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential high-power laser sources at 589-nm and 569-nm wavelengths for adaptive optics</w:t>
               </w:r>
@@ -2438,143 +2438,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ablation using high repetition rate Cu/HBr laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser sans mode et étoile laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Pique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Julián Fernández</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. P. Pique</w:t>
+                <w:t xml:space="preserve">S., Farinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Givord</w:t>
+                <w:t xml:space="preserve">V., Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 453-454, pp.345-349. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 119, pp.81 - 87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2003.11.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2004119011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118621v1</w:t>
+                <w:t xml:space="preserve">hal-01118396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility study of the polychromatic laser guide star</w:t>
               </w:r>
@@ -2909,286 +2909,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychromatic guide star: feasibility study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PASS-2: quantitative photometric measurements of the polychromatic laser guide star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Schoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain D. Petit</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chevrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Michau</w:t>
+                <w:t xml:space="preserve">Nancy Ageorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, High-Power Laser Ablation III, Claude R. Phipps; Ed. Published, 4065, pp.312 - 323</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, Adaptive Optical Systems Technology, Peter L. Wizinowich; Ed. Published, 4007, pp.296-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.390338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118342v1</w:t>
+                <w:t xml:space="preserve">hal-01118340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PASS-2: quantitative photometric measurements of the polychromatic laser guide star</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polychromatic guide star: feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. P. Pique</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain D. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chevrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nancy Ageorges</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, Adaptive Optical Systems Technology, Peter L. Wizinowich; Ed. Published, 4007, pp.296-307. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, High-Power Laser Ablation III, Claude R. Phipps; Ed. Published, 4065, pp.312 - 323</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118340v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELP-OA: measuring the wavefront tilt without a natural guide star</w:t>
               </w:r>
@@ -3200,77 +3200,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Schöck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain D. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chevrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 4125, pp.41-52. </w:t>
@@ -3464,51 +3464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Petit Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chevrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Adaptive Optical Systems Technology, 4007, pp.284-295. </w:t>
@@ -3546,51 +3546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PASS-2: photometry of the polychromatic laser guide star</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Schoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4318,234 +4318,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to Soft Chaos in the Vibrational Spectrum of the CS2 Molecule</w:t>
+                <w:t xml:space="preserve">Generation of 10 mW tunable narrowband radiation around 210 nm using a 6.5 kHz repetition rate copper vapour laser pumped dye laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sitja</w:t>
+                <w:t xml:space="preserve">I.G. Koprinkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.73.232⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 104 (4-6), pp.363-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0030-4018(94)90571-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118212v1</w:t>
+                <w:t xml:space="preserve">hal-01118209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of 10 mW tunable narrowband radiation around 210 nm using a 6.5 kHz repetition rate copper vapour laser pumped dye laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G.A. Naylor</w:t>
+                <w:t xml:space="preserve">Transition to Soft Chaos in the Vibrational Spectrum of the CS2 Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0030-4018(94)90571-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 73 (2), pp.232-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.73.232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01118209v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of copper lasers for high resolution spectroscopy : generation of 10mW narrowband tunable laser light at around 210 nm</w:t>
               </w:r>
@@ -4557,51 +4557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Koprinkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4686,64 +4686,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic solutions for Z-fold resonators of arbitrary proportions suitable for pulsed lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ziade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4796,419 +4796,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet-Optical Double-Resonance study of the predissociated state of acetylene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra–inter polyad mixing and breaking of symmetric–antisymmetric selection rule in the vibrational spectra of CS2 molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Pique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James K. Lundberg</w:t>
+                <w:t xml:space="preserve">J. Manners</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongqin Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert W. Field</w:t>
+                <w:t xml:space="preserve">M. Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0022-2852(92)90097-8⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 96 (9), pp.6495-6508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.462887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118202v1</w:t>
+                <w:t xml:space="preserve">hal-01118165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First test at ILL of a gaseous 3He neutron polarization filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultraviolet-Optical Double-Resonance study of the predissociated state of acetylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James K. Lundberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongqin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Pique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tasset</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert W. Field</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0921-4526(92)90502-J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 156 (1), pp.104-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-2852(92)90097-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118190v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra–inter polyad mixing and breaking of symmetric–antisymmetric selection rule in the vibrational spectra of CS2 molecule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First test at ILL of a gaseous 3He neutron polarization filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.E. Chupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Steinhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Manners</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 180-181, pp.896-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0921-4526(92)90502-J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.462887⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01118165v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pique et al. reply</w:t>
               </w:r>
@@ -5305,536 +5305,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited state dynamics of poly-di-n-hexyl-silane</w:t>
+                <w:t xml:space="preserve">TITANIUM : SAPPHIRE LASER PUMPED BY COPPER VAPOR LASER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tilgner</w:t>
+                <w:t xml:space="preserve">F. Olawsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R.G. Thorne</w:t>
+                <w:t xml:space="preserve">M. Ziadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0022-2313(91)90103-3⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-347-C7-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1991792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118575v1</w:t>
+                <w:t xml:space="preserve">jpa-00251035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy, dynamics, and chaos of the CS2 molecule: Fourier transform and phase-space analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excited state dynamics of poly-di-n-hexyl-silane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilgner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R.G. Thorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Zeigler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Hochstrasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.461210⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 48-49, pp.193-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-2313(91)90103-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118159v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S1-T1 coupling in propynal by level anticrossing spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopy, dynamics, and chaos of the CS2 molecule: Fourier transform and phase-space analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.R. Huber</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Manners</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sitja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 156 (2), pp.163-175. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 95 (12), pp.8744-8752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0301-0104(91)80086-W⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.461210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01118150v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TITANIUM : SAPPHIRE LASER PUMPED BY COPPER VAPOR LASER</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S1-T1 coupling in propynal by level anticrossing spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Pique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Olawsky</w:t>
+                <w:t xml:space="preserve">U. Brühlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ziadé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. P. Pique</w:t>
+                <w:t xml:space="preserve">J.R. Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 01 (C7), pp.C7-347-C7-351. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 156 (2), pp.163-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1991792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0301-0104(91)80086-W⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00251035v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics and quantum chaos in small polyatomic molecules (CS_2, C_2H_2) through stimulated-emission pumping experiments and statistical Fourier-transform analysis</w:t>
               </w:r>
@@ -5996,1393 +5996,1393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad spectral features in the stimulated emission pumping spectrum of acetylene</w:t>
+                <w:t xml:space="preserve">New Order Out of the Chaotic Bath of Highly Vibrational States of C2H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. M. Engel</w:t>
+                <w:t xml:space="preserve">R. W. Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. D. Levine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. L. Kinsey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 92 (3), pp.422-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bbpc.198800087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.454510⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118110v1</w:t>
+                <w:t xml:space="preserve">hal-01119077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Order Out of the Chaotic Bath of Highly Vibrational States of C2H2</w:t>
+                <w:t xml:space="preserve">Broad spectral features in the stimulated emission pumping spectrum of acetylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Lombardi</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. M. Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. D. Levine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. W. Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bbpc.198800087⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 88 (9), pp.5972-5974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.454510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119077v1</w:t>
+                <w:t xml:space="preserve">hal-01118110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE SINGLET MOLECULAR OXYGEN-IODINE REACTION : POPULATION OF ROVIBRATIONAL LEVELS OF THE IODINE GROUND STATE THROUGH INVERSION OF LASER EXCITED SPECTRA</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaos and dynamics on 0.5-300 ps time scales in vibrationally excited acetylene: Fourier transform of stimulated-emission pumping spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. W. Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Kinsey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1987792⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 58, pp.475-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.58.475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00227097v1</w:t>
+                <w:t xml:space="preserve">hal-00983517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos and dynamics on 0.5-300 ps time scales in vibrationally excited acetylene: Fourier transform of stimulated-emission pumping spectrum</w:t>
+                <w:t xml:space="preserve">ANTICROSSING IN PROPYNAL EXCITED BY A NEAR U.V. HIGH REPETITION RATE COPPER VAPOR LASER PUMPED DYE LASER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. L. Kinsey</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Brühlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.58.475⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 48 (C7), pp.C7-659-C7-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19877159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983517v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00226981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTICROSSING IN PROPYNAL EXCITED BY A NEAR U.V. HIGH REPETITION RATE COPPER VAPOR LASER PUMPED DYE LASER</w:t>
+                <w:t xml:space="preserve">LASER SPECTROSCOPY AND QUANTUM CHAOS : AN EXAMPLE THROUGH THE FOURIER TRANSFORM OF A STIMULATED EMISSION PUMPING SPECTRA OF C2H2 AT VERY HIGH VIBRATIONAL ENERGY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Huber</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kinsey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 48 (C7), pp.C7-659-C7-661. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:19877159⟩</w:t>
+              <w:t xml:space="preserve">, 1987, 48 (C7), pp.C7-655-C7-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19877158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00226981v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00226980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LASER SPECTROSCOPY AND QUANTUM CHAOS : AN EXAMPLE THROUGH THE FOURIER TRANSFORM OF A STIMULATED EMISSION PUMPING SPECTRA OF C2H2 AT VERY HIGH VIBRATIONAL ENERGY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE SINGLET MOLECULAR OXYGEN-IODINE REACTION : POPULATION OF ROVIBRATIONAL LEVELS OF THE IODINE GROUND STATE THROUGH INVERSION OF LASER EXCITED SPECTRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bacis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Churassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Kinsey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 48 (C7), pp.C7-655-C7-657. </w:t>
+              <w:t xml:space="preserve">, 1987, 48 (C7), pp.C7-385-C7-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:19877158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1987792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00226980v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00227097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of singlet-triplet coupling in glyoxal by level anticrossing spectroscopy. VII. Complete assignment of the 00, 81, 6171 and 41 anticrossing spectra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperfine interactions in homonuclear diatomic molecules and u-g perturbations. II. Experiments on I2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Pique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Pebay-Peyroula</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. P. Pique</w:t>
+                <w:t xml:space="preserve">F. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Churassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bacis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 47 (11), pp.1917-1929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:0198600470110191700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0301-0104(86)80142-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118093v1</w:t>
+                <w:t xml:space="preserve">jpa-00210388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperfine interactions in homonuclear diatomic molecules and u-g perturbations. II. Experiments on I2</w:t>
+                <w:t xml:space="preserve">Hyperfine interactions in homonuclear diatomic molecules and u-g perturbations. I. Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Churassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 47 (11), pp.1917-1929. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphys:0198600470110191700⟩</w:t>
+              <w:t xml:space="preserve">, 1986, 47 (11), pp.1909-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:0198600470110190900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00210388v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00210387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier transform: A tool to measure statistical level properties in very complex spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Leviandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 56, pp.2449-2452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.56.2449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperfine interactions in homonuclear diatomic molecules and u-g perturbations. I. Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of singlet-triplet coupling in glyoxal by level anticrossing spectroscopy. VII. Complete assignment of the 00, 81, 6171 and 41 anticrossing spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pebay-Peyroula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Bacis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 47 (11), pp.1909-1916. </w:t>
+              <w:t xml:space="preserve">Advances in Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 106 (2), pp.243-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphys:0198600470110190900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0301-0104(86)80142-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00210387v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of the magnetic hyperfine interaction in the E and X states of iodine with the separated-atom theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Churassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Koffend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7442,77 +7442,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperfine-Induced Ungerade-Gerade Symmetry Breaking in a Homonuclear Diatomic Molecule near a Dissociation Limit: ^{127}I_{2} at the ^{2}P_{3/2}-^{2}P_{1/2} Limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Churassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Koffend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7553,355 +7553,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperfine predissociation in the B state of iodine investigated through lifetime measurements of individual hyperfine sublevels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C.W. Optical–Optical Double Resonance in /2: Hyperfine Structure in the E 0−g+– B 0u+ System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Koffend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bacis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Churassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphys:01983004403034700⟩</w:t>
+              <w:t xml:space="preserve">Laser Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 1 (5), pp.343-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/LC.1.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00209604v1</w:t>
+                <w:t xml:space="preserve">hal-01119085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.W. Optical–Optical Double Resonance in /2: Hyperfine Structure in the E 0−g+– B 0u+ System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Hyperfine predissociation in the B state of iodine investigated through lifetime measurements of individual hyperfine sublevels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Pique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Churassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 44 (3), pp.347-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:01983004403034700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/LC.1.343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01119085v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00209604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperfine Predissociation in Br2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Koffend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Churassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7978,77 +7978,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperfine structure of higher rovibrational levels in the iodine B state studied by Ar+ laser induced fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Churassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1981, 36 (5), pp.354-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8120,51 +8120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1980, 33 (1), pp.23-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8528,259 +8528,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00208829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical microscopic study of the NH4Cl phase transition with observations of slip bands, heterophase and domain structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical analysis of the quantum photoelectric yield in Schottky diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lavagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Vallade</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Marfaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphys:0197700380120152700⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1977, 20 (3), pp.235-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0038-1101(77)90190-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00208728v1</w:t>
+                <w:t xml:space="preserve">hal-01118503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of the quantum photoelectric yield in Schottky diodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical microscopic study of the NH4Cl phase transition with observations of slip bands, heterophase and domain structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Marfaing</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vallade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1977, 20 (3), pp.235-240. </w:t>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1977, 38 (12), pp.1527-1533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0038-1101(77)90190-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphys:0197700380120152700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118503v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00208728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8792,222 +8792,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state frequency-shifted-feedback laser for astronomy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A high resolution anharmonic λ/2 fringe spacing interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.G. De Chatellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lasers and Electro-Optics 2009 and the European Quantum Electronics Conference. CLEO Europe - EQEC 2009.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2009.5192087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2009.5192098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118647v1</w:t>
+                <w:t xml:space="preserve">hal-01118644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high resolution anharmonic λ/2 fringe spacing interferometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-state frequency-shifted-feedback laser for astronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.G. De Chatellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lasers and Electro-Optics 2009 and the European Quantum Electronics Conference. CLEO Europe - EQEC 2009.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2009.5192098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2009.5192087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118644v1</w:t>
+                <w:t xml:space="preserve">hal-01118647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracavity preamplifier of modeless laser</w:t>
               </w:r>
@@ -9266,51 +9266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2003: Semaine de l'Astrophysique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFP, Jun 2003, Bordeaux, France. pp.339</w:t>
@@ -9902,403 +9902,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Isotopic Substitution Test for Orbiting H Atoms in Vibrationally Highly Excited X~1Σ+g Acetylene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistial spectroscopy: insight or nonsense?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Pique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yit-Tsong Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Chen</w:t>
+                <w:t xml:space="preserve">Yongqin, Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.W. Field</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Ohio State University. , pp.1989-TH-2, 1989, Abstracts of OSU International Symposium on Molecular Spectroscopy 1980-1989</w:t>
+                <w:t xml:space="preserve">David M., Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James K., Lundberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles E., Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 191, pp.673 - 682, 1989, ADVANCES IN LASER SCIENCE-IV. AIP Conference Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119070v1</w:t>
+                <w:t xml:space="preserve">hal-01118119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistial spectroscopy: insight or nonsense?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">U.V. OPTICAL DOUBLE RESONANCE STUDY OF THE PREDISSOCIATED C~′1Ag←A¯1Au←X~1Σ+g STATE OF ACETYLENE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lundberg J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ohio State University. , pp.1989-TH-3, 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M., Jonas</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-01118119v1</w:t>
+                <w:t xml:space="preserve">hal-01119061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U.V. OPTICAL DOUBLE RESONANCE STUDY OF THE PREDISSOCIATED C~′1Ag←A¯1Au←X~1Σ+g STATE OF ACETYLENE</w:t>
+                <w:t xml:space="preserve">An Isotopic Substitution Test for Orbiting H Atoms in Vibrationally Highly Excited X~1Σ+g Acetylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Lundberg J.</w:t>
+                <w:t xml:space="preserve">Yit-Tsong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.W. Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ohio State University. , pp.1989-TH-3, 1989</w:t>
+              <w:t xml:space="preserve">Ohio State University. , pp.1989-TH-2, 1989, Abstracts of OSU International Symposium on Molecular Spectroscopy 1980-1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119061v1</w:t>
+                <w:t xml:space="preserve">hal-01119070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE ATOMIC ORIGIN OF THE ELECTRONIC MOLECULAR STATES FROM THEIR HYPERFINE STRUCTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Churassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10329,77 +10329,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYPERFINE STRUCTURE IN THE B3Π+Ou STATE OF I2 CLOSE TO THE DISSOCIATION LIMIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Churassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Koffend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10443,77 +10443,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYPERFINE PREDISSOCIATION IN BR2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Churassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brooke Koffend J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10697,64 +10697,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Average Power Tunable Deep UV Generation Using Cascading Second - Order Nonlinear Optical Conversions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.G. Koprinkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11719,51 +11719,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87EB0014"/>
+    <w:nsid w:val="2EC0BA8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11950,51 +11950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-pique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113757905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-liphy.ujf-grenoble.fr/jean-paul-pique" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115107v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.06.098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.013272" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115729v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fesquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.006294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2009.09.027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillet De Chatellus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000755" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.004920" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pique" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristina Moldovan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.000400" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Veillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Salmon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R. Baril" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789666" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Myers R." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonaccini Calia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devaney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esposito" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goodsell S." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.735804" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Moldovan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fesquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-J3LGZ29X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-208HK0JH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118639v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-84K2VJDN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118425v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Moldovan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.011494" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118420v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pique" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana C. Moldovan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.692350" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.672750" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.23.002817" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Farinotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Fesquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TBZ9S7B0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Jha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiong Shen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Huang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.565508" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Juli&#225;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.100" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRXBTDJZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118355v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Foy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellanger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevrou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit Alain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.460080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118356v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Farinotti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.002093" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schock" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tallon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Noethe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2002.05967.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118342v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D. Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118340v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schoeck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ageorges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390338" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118345v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sch&#246;ck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.409304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laubscher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(00)00918-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390401" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118321v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118296v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michaille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.2083" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michaille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Rasbach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.479578" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutance" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.704317" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ring" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#252;scher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Urban" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(98)00399-X" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3687GQ6L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubertus Ring" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sitja" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.3848" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Naylor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.466048" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118212v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.73.232" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118209v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Koprinkov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Naylor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(94)90571-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RDCB8MH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252670v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Koprinkov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19944208" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7D0C409898C969093DD83843A27587CD390D183/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziade" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(93)90091-I" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1PZHCWQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James K. Lundberg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqin Chen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Field" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(92)90097-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB2HTHQD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tasset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Chupp" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steinhof" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thompson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4526(92)90502-J" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87CKCF06-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118165v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manners" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joyeux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.462887" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118195v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Field" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kinsey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.69.2019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118575v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilgner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.G. Thorne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Zeigler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Hochstrasser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2313(91)90103-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118159v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.461210" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombardi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Br&#252;hlmann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Huber" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(91)80086-W" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KPNFJ8Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olawsky" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziad&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991792" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/324B98A7E14C741F5F0D0721E0DAC22929C4DE20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118144v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul, Pique" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.7.001816" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118104v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stoeckel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campargue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.26.003103" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118110v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Engel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Levine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Field" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.454510" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119077v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Kinsey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.198800087" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q8GDLL3L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227097v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crozet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bacis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Churassy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987792" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86119F0AF512383EB16243877BFD5F4750711E41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983517v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.58.475" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226981v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19877159" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9A88A28DA7D5B7EDC38FC8A43DA8B3186F1B8FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226980v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19877158" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72791E88B78A147B940EE16781B683A1ABCA5BBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118093v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pebay-Peyroula" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jost" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(86)80142-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG7PM15L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210388v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hartmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198600470110191700" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42A4F0D9E772453A9BF647F4084209852271A127/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974290v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leviandier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Lombardi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jost" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.56.2449" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210387v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198600470110190900" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EB99772D6C24A653E0558B33303339AB45E3E8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118081v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Koffend" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.446888" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118057v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koffend" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.52.267" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209604v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01983004403034700" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF346581C4FE372D563C89878E0ECB10518C896B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119085v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/LC.1.343" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118519v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Gaillard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/LC.1.185" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118024v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(81)90240-6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7XTHFPC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118017v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(80)90085-1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV1HDX1S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231629v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolino" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallade" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019790040013030300" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2CC6AC3812E97FD52D8320BC7A684634CDE5D18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118507v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150197808237261" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208829v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019780039090100300" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208728v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0197700380120152700" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/929632F583575282EB187A5C4828790ED17014DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118503v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavagna" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marfaing" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1101(77)90190-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7313WZJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118647v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. De Chatellus" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5192087" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118644v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5192098" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118636v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Courtillot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moldovan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2005.1567975" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118628v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2005.1567973" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118351v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118616v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Foy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Girard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118347v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R., Foy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Bellanger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P., Chevrou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Petit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118605v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Orgeville" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soden" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2000.909945" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118019v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Hartmann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R., Bacis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Churassy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115770v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119070v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yit-Tsong Chen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Field" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118119v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqin, Chen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M., Jonas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James K., Lundberg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E., Hamilton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119061v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lundberg J." TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119082v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119093v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Koffend" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119087v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Koffend J." TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119222v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/NOE0750309608.ch131" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1887/0750306076/b1388v3c51" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118656v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0850-1_39" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RJQ5ZB89-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118590v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutance P." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ring H." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitja G." TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com.gaelnomade.ujf-grenoble.fr/chapter/10.1007/978-94-009-1669-2_45" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-1669-2_45" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RCNV41VN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119038v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coutance" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ring" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sitja" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118233v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jost" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812831880_0004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119097v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119096v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Christin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715361v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01117724v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01117952v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-pique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113757905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-liphy.ujf-grenoble.fr/jean-paul-pique" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115107v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.06.098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.013272" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115729v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fesquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.006294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2009.09.027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.004920" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillet De Chatellus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000755" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pique" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristina Moldovan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.000400" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Veillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Salmon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R. Baril" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789666" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Myers R." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonaccini Calia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devaney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esposito" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goodsell S." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.735804" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Moldovan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fesquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-J3LGZ29X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-208HK0JH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118639v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-84K2VJDN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118425v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Moldovan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.011494" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.672750" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pique" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana C. Moldovan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.692350" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.23.002817" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118621v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Juli&#225;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.100" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRXBTDJZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Jha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiong Shen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Huang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.565508" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Farinotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Fesquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TBZ9S7B0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118355v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Foy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellanger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevrou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit Alain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.460080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118356v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Farinotti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.002093" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schock" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tallon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Noethe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2002.05967.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118340v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schoeck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ageorges" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390338" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118342v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D. Petit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118345v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sch&#246;ck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.409304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laubscher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(00)00918-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390401" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118321v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118296v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michaille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.2083" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michaille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Rasbach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.479578" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutance" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.704317" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ring" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#252;scher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Urban" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(98)00399-X" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3687GQ6L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubertus Ring" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sitja" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.3848" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Naylor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.466048" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Koprinkov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Naylor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(94)90571-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RDCB8MH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118212v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.73.232" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252670v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Koprinkov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19944208" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7D0C409898C969093DD83843A27587CD390D183/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziade" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(93)90091-I" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1PZHCWQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manners" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joyeux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.462887" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118202v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James K. Lundberg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqin Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Field" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(92)90097-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB2HTHQD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118190v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tasset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Chupp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steinhof" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thompson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4526(92)90502-J" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87CKCF06-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118195v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Field" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kinsey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.69.2019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251035v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olawsky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziad&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991792" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/324B98A7E14C741F5F0D0721E0DAC22929C4DE20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118575v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilgner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.G. Thorne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Zeigler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Hochstrasser" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2313(91)90103-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118159v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.461210" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118150v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombardi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Br&#252;hlmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Huber" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(91)80086-W" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KPNFJ8Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118144v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul, Pique" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.7.001816" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118104v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stoeckel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campargue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.26.003103" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119077v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Field" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Kinsey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.198800087" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q8GDLL3L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118110v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Engel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Levine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.454510" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983517v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.58.475" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226981v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19877159" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9A88A28DA7D5B7EDC38FC8A43DA8B3186F1B8FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226980v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19877158" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72791E88B78A147B940EE16781B683A1ABCA5BBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227097v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crozet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bacis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Churassy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987792" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86119F0AF512383EB16243877BFD5F4750711E41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210388v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hartmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198600470110191700" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42A4F0D9E772453A9BF647F4084209852271A127/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210387v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198600470110190900" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EB99772D6C24A653E0558B33303339AB45E3E8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974290v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leviandier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Lombardi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jost" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.56.2449" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118093v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pebay-Peyroula" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jost" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(86)80142-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG7PM15L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118081v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Koffend" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.446888" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118057v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koffend" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.52.267" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119085v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/LC.1.343" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01983004403034700" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF346581C4FE372D563C89878E0ECB10518C896B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118519v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Gaillard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/LC.1.185" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118024v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(81)90240-6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7XTHFPC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118017v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(80)90085-1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV1HDX1S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231629v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolino" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallade" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019790040013030300" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2CC6AC3812E97FD52D8320BC7A684634CDE5D18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118507v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150197808237261" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208829v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019780039090100300" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118503v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavagna" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marfaing" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1101(77)90190-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7313WZJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208728v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0197700380120152700" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/929632F583575282EB187A5C4828790ED17014DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118644v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. De Chatellus" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5192098" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118647v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5192087" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118636v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Courtillot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moldovan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2005.1567975" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118628v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2005.1567973" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118351v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118616v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Foy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Girard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118347v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R., Foy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Bellanger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P., Chevrou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Petit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118605v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Orgeville" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soden" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2000.909945" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118019v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Hartmann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R., Bacis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Churassy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115770v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118119v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqin, Chen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M., Jonas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James K., Lundberg" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E., Hamilton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119061v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lundberg J." TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Field" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119070v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yit-Tsong Chen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119082v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119093v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Koffend" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119087v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Koffend J." TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119222v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/NOE0750309608.ch131" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1887/0750306076/b1388v3c51" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118656v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0850-1_39" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RJQ5ZB89-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118590v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutance P." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ring H." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitja G." TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com.gaelnomade.ujf-grenoble.fr/chapter/10.1007/978-94-009-1669-2_45" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-1669-2_45" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RCNV41VN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119038v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coutance" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ring" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sitja" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118233v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jost" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812831880_0004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119097v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119096v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Christin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715361v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01117724v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01117952v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>