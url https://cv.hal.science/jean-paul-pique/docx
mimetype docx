--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -701,334 +701,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of laser beam propagation and saturation on the spatial shape of sodium laser guide stars</w:t>
+                <w:t xml:space="preserve">Coherence properties of modeless lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PoS - Proceedings of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 09 (08), pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951773v1</w:t>
+                <w:t xml:space="preserve">hal-00952625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence properties of modeless lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t>
+                <w:t xml:space="preserve">λ/2 fringe-spacing interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guillet De Chatellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PoS - Proceedings of Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34, pp.755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.34.000755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952625v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">λ/2 fringe-spacing interferometer</w:t>
+                <w:t xml:space="preserve">Effects of laser beam propagation and saturation on the spatial shape of sodium laser guide stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Guillet De Chatellus</w:t>
+                <w:t xml:space="preserve">Fabien Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34, pp.755. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (7), pp.4920-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.34.000755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.17.004920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951774v1</w:t>
+                <w:t xml:space="preserve">hal-00951773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Return flux budget of polychromatic laser guide stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1640,51 +1640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of 2-photon polychromatic laser guide stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guillet De Chatellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1743,51 +1743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of Rayleigh scattering noise in sodium laser guide stars by hyperfine depolarization of fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2016,64 +2016,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana C. Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Advances in Adaptive Optics II. Edited by Ellerbroek, Brent L.; Bonaccini Calia, Domenico., 6272, pp.62723D. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2205,376 +2205,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ablation using high repetition rate Cu/HBr laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser sans mode et étoile laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Pique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Julián Fernández</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. P. Pique</w:t>
+                <w:t xml:space="preserve">S., Farinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Givord</w:t>
+                <w:t xml:space="preserve">V., Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 453-454, pp.345-349. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 119, pp.81 - 87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2003.11.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2004119011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118621v1</w:t>
+                <w:t xml:space="preserve">hal-01118396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential high-power laser sources at 589-nm and 569-nm wavelengths for adaptive optics</w:t>
+                <w:t xml:space="preserve">Laser ablation using high repetition rate Cu/HBr laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animesh Jha</w:t>
+                <w:t xml:space="preserve">C. de Julián Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaoxiong Shen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Pique</w:t>
+                <w:t xml:space="preserve">Dominique Givord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 453-454, pp.345-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2003.11.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.565508⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118399v1</w:t>
+                <w:t xml:space="preserve">hal-01118621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser sans mode et étoile laser</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential high-power laser sources at 589-nm and 569-nm wavelengths for adaptive optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S., Farinotti</w:t>
+                <w:t xml:space="preserve">Animesh Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V., Fesquet</w:t>
+                <w:t xml:space="preserve">Shaoxiong Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihui Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2004119011⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Optics in Atmospheric Propagation and Adaptive Systems VII. Edited by Gonglewski, John D.; Stein, Karin., 5572, pp.247-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.565508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118396v1</w:t>
+                <w:t xml:space="preserve">hal-01118399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility study of the polychromatic laser guide star</w:t>
               </w:r>
@@ -5996,1393 +5996,1393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Order Out of the Chaotic Bath of Highly Vibrational States of C2H2</w:t>
+                <w:t xml:space="preserve">Broad spectral features in the stimulated emission pumping spectrum of acetylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Lombardi</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. M. Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. D. Levine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. W. Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bbpc.198800087⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 88 (9), pp.5972-5974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.454510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119077v1</w:t>
+                <w:t xml:space="preserve">hal-01118110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad spectral features in the stimulated emission pumping spectrum of acetylene</w:t>
+                <w:t xml:space="preserve">New Order Out of the Chaotic Bath of Highly Vibrational States of C2H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. W. Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. M. Engel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. L. Kinsey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Berichte der Bunsengesellschaft für physikalische Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 92 (3), pp.422-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bbpc.198800087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.454510⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118110v1</w:t>
+                <w:t xml:space="preserve">hal-01119077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos and dynamics on 0.5-300 ps time scales in vibrationally excited acetylene: Fourier transform of stimulated-emission pumping spectrum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE SINGLET MOLECULAR OXYGEN-IODINE REACTION : POPULATION OF ROVIBRATIONAL LEVELS OF THE IODINE GROUND STATE THROUGH INVERSION OF LASER EXCITED SPECTRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bacis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Churassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. L. Kinsey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.58.475⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 48 (C7), pp.C7-385-C7-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1987792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983517v1</w:t>
+                <w:t xml:space="preserve">jpa-00227097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTICROSSING IN PROPYNAL EXCITED BY A NEAR U.V. HIGH REPETITION RATE COPPER VAPOR LASER PUMPED DYE LASER</w:t>
+                <w:t xml:space="preserve">Chaos and dynamics on 0.5-300 ps time scales in vibrationally excited acetylene: Fourier transform of stimulated-emission pumping spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Huber</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. W. Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Kinsey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:19877159⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 58, pp.475-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.58.475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00226981v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LASER SPECTROSCOPY AND QUANTUM CHAOS : AN EXAMPLE THROUGH THE FOURIER TRANSFORM OF A STIMULATED EMISSION PUMPING SPECTRA OF C2H2 AT VERY HIGH VIBRATIONAL ENERGY</w:t>
+                <w:t xml:space="preserve">ANTICROSSING IN PROPYNAL EXCITED BY A NEAR U.V. HIGH REPETITION RATE COPPER VAPOR LASER PUMPED DYE LASER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Kinsey</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Brühlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 48 (C7), pp.C7-655-C7-657. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:19877158⟩</w:t>
+              <w:t xml:space="preserve">, 1987, 48 (C7), pp.C7-659-C7-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19877159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00226980v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00226981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE SINGLET MOLECULAR OXYGEN-IODINE REACTION : POPULATION OF ROVIBRATIONAL LEVELS OF THE IODINE GROUND STATE THROUGH INVERSION OF LASER EXCITED SPECTRA</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LASER SPECTROSCOPY AND QUANTUM CHAOS : AN EXAMPLE THROUGH THE FOURIER TRANSFORM OF A STIMULATED EMISSION PUMPING SPECTRA OF C2H2 AT VERY HIGH VIBRATIONAL ENERGY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kinsey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 48 (C7), pp.C7-385-C7-387. </w:t>
+              <w:t xml:space="preserve">, 1987, 48 (C7), pp.C7-655-C7-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1987792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19877158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00227097v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00226980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperfine interactions in homonuclear diatomic molecules and u-g perturbations. II. Experiments on I2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of singlet-triplet coupling in glyoxal by level anticrossing spectroscopy. VII. Complete assignment of the 00, 81, 6171 and 41 anticrossing spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pebay-Peyroula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Bacis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphys:0198600470110191700⟩</w:t>
+              <w:t xml:space="preserve">Advances in Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 106 (2), pp.243-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0301-0104(86)80142-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00210388v1</w:t>
+                <w:t xml:space="preserve">hal-01118093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperfine interactions in homonuclear diatomic molecules and u-g perturbations. I. Theory</w:t>
+                <w:t xml:space="preserve">Hyperfine interactions in homonuclear diatomic molecules and u-g perturbations. II. Experiments on I2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Churassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 47 (11), pp.1909-1916. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1986, 47 (11), pp.1917-1929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:0198600470110191700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphys:0198600470110190900⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">jpa-00210387v1</w:t>
+                <w:t xml:space="preserve">jpa-00210388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier transform: A tool to measure statistical level properties in very complex spectra</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperfine interactions in homonuclear diatomic molecules and u-g perturbations. I. Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Churassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bacis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 47 (11), pp.1909-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:0198600470110190900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.56.2449⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00974290v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00210387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of singlet-triplet coupling in glyoxal by level anticrossing spectroscopy. VII. Complete assignment of the 00, 81, 6171 and 41 anticrossing spectra</w:t>
+                <w:t xml:space="preserve">Fourier transform: A tool to measure statistical level properties in very complex spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Pebay-Peyroula</w:t>
+                <w:t xml:space="preserve">Luc Leviandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Lombardi</w:t>
+                <w:t xml:space="preserve">Maurice Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0301-0104(86)80142-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 56, pp.2449-2452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.56.2449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118093v1</w:t>
+                <w:t xml:space="preserve">hal-00974290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of the magnetic hyperfine interaction in the E and X states of iodine with the separated-atom theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Churassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Koffend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7442,77 +7442,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperfine-Induced Ungerade-Gerade Symmetry Breaking in a Homonuclear Diatomic Molecule near a Dissociation Limit: ^{127}I_{2} at the ^{2}P_{3/2}-^{2}P_{1/2} Limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Churassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Koffend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7553,355 +7553,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.W. Optical–Optical Double Resonance in /2: Hyperfine Structure in the E 0−g+– B 0u+ System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Hyperfine predissociation in the B state of iodine investigated through lifetime measurements of individual hyperfine sublevels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Pique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Churassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/LC.1.343⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 44 (3), pp.347-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:01983004403034700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119085v1</w:t>
+                <w:t xml:space="preserve">jpa-00209604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperfine predissociation in the B state of iodine investigated through lifetime measurements of individual hyperfine sublevels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C.W. Optical–Optical Double Resonance in /2: Hyperfine Structure in the E 0−g+– B 0u+ System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Koffend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bacis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Churassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 1 (5), pp.343-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/LC.1.343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphys:01983004403034700⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">jpa-00209604v1</w:t>
+                <w:t xml:space="preserve">hal-01119085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperfine Predissociation in Br2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Koffend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Churassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7978,77 +7978,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperfine structure of higher rovibrational levels in the iodine B state studied by Ar+ laser induced fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Churassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1981, 36 (5), pp.354-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8120,51 +8120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1980, 33 (1), pp.23-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8528,259 +8528,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00208829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of the quantum photoelectric yield in Schottky diodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical microscopic study of the NH4Cl phase transition with observations of slip bands, heterophase and domain structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Marfaing</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vallade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0038-1101(77)90190-3⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1977, 38 (12), pp.1527-1533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:0197700380120152700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118503v1</w:t>
+                <w:t xml:space="preserve">jpa-00208728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical microscopic study of the NH4Cl phase transition with observations of slip bands, heterophase and domain structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical analysis of the quantum photoelectric yield in Schottky diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lavagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Vallade</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Marfaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1977, 38 (12), pp.1527-1533. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1977, 20 (3), pp.235-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphys:0197700380120152700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0038-1101(77)90190-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00208728v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9902,403 +9902,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistial spectroscopy: insight or nonsense?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Isotopic Substitution Test for Orbiting H Atoms in Vibrationally Highly Excited X~1Σ+g Acetylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yit-Tsong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yongqin, Chen</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M., Jonas</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 191, pp.673 - 682, 1989, ADVANCES IN LASER SCIENCE-IV. AIP Conference Proceedings</w:t>
+                <w:t xml:space="preserve">R.W. Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ohio State University. , pp.1989-TH-2, 1989, Abstracts of OSU International Symposium on Molecular Spectroscopy 1980-1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118119v1</w:t>
+                <w:t xml:space="preserve">hal-01119070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U.V. OPTICAL DOUBLE RESONANCE STUDY OF THE PREDISSOCIATED C~′1Ag←A¯1Au←X~1Σ+g STATE OF ACETYLENE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistial spectroscopy: insight or nonsense?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Pique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongqin, Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M., Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Lundberg J.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Chen</w:t>
+                <w:t xml:space="preserve">James K., Lundberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.W. Field</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Ohio State University. , pp.1989-TH-3, 1989</w:t>
+                <w:t xml:space="preserve">Charles E., Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 191, pp.673 - 682, 1989, ADVANCES IN LASER SCIENCE-IV. AIP Conference Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119061v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Isotopic Substitution Test for Orbiting H Atoms in Vibrationally Highly Excited X~1Σ+g Acetylene</w:t>
+                <w:t xml:space="preserve">U.V. OPTICAL DOUBLE RESONANCE STUDY OF THE PREDISSOCIATED C~′1Ag←A¯1Au←X~1Σ+g STATE OF ACETYLENE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yit-Tsong Chen</w:t>
+                <w:t xml:space="preserve">K. Lundberg J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.W. Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ohio State University. , pp.1989-TH-2, 1989, Abstracts of OSU International Symposium on Molecular Spectroscopy 1980-1989</w:t>
+              <w:t xml:space="preserve">Ohio State University. , pp.1989-TH-3, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119070v1</w:t>
+                <w:t xml:space="preserve">hal-01119061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE ATOMIC ORIGIN OF THE ELECTRONIC MOLECULAR STATES FROM THEIR HYPERFINE STRUCTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Churassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10329,77 +10329,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYPERFINE STRUCTURE IN THE B3Π+Ou STATE OF I2 CLOSE TO THE DISSOCIATION LIMIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Churassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Koffend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10443,77 +10443,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYPERFINE PREDISSOCIATION IN BR2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bacis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Churassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brooke Koffend J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11719,51 +11719,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EC0BA8A"/>
+    <w:nsid w:val="7DB631F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11950,51 +11950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-pique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113757905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-liphy.ujf-grenoble.fr/jean-paul-pique" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115107v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.06.098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.013272" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115729v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fesquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.006294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2009.09.027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.004920" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952625v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillet De Chatellus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000755" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pique" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristina Moldovan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.000400" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Veillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Salmon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R. Baril" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789666" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Myers R." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonaccini Calia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devaney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esposito" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goodsell S." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.735804" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Moldovan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fesquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-J3LGZ29X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-208HK0JH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118639v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-84K2VJDN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118425v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Moldovan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.011494" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.672750" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pique" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana C. Moldovan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.692350" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.23.002817" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118621v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Juli&#225;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.100" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRXBTDJZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Jha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiong Shen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Huang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.565508" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Farinotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Fesquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TBZ9S7B0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118355v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Foy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellanger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevrou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit Alain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.460080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118356v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Farinotti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.002093" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schock" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tallon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Noethe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2002.05967.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118340v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schoeck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ageorges" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390338" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118342v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D. Petit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118345v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sch&#246;ck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.409304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laubscher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(00)00918-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390401" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118321v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118296v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michaille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.2083" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michaille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Rasbach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.479578" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutance" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.704317" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ring" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#252;scher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Urban" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(98)00399-X" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3687GQ6L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubertus Ring" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sitja" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.3848" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Naylor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.466048" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Koprinkov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Naylor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(94)90571-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RDCB8MH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118212v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.73.232" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252670v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Koprinkov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19944208" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7D0C409898C969093DD83843A27587CD390D183/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziade" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(93)90091-I" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1PZHCWQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manners" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joyeux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.462887" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118202v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James K. Lundberg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqin Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Field" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(92)90097-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB2HTHQD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118190v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tasset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Chupp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steinhof" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thompson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4526(92)90502-J" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87CKCF06-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118195v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Field" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kinsey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.69.2019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251035v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olawsky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziad&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991792" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/324B98A7E14C741F5F0D0721E0DAC22929C4DE20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118575v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilgner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.G. Thorne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Zeigler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Hochstrasser" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2313(91)90103-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118159v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.461210" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118150v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombardi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Br&#252;hlmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Huber" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(91)80086-W" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KPNFJ8Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118144v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul, Pique" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.7.001816" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118104v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stoeckel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campargue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.26.003103" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119077v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Field" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Kinsey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.198800087" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q8GDLL3L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118110v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Engel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Levine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.454510" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983517v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.58.475" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226981v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19877159" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9A88A28DA7D5B7EDC38FC8A43DA8B3186F1B8FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226980v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19877158" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72791E88B78A147B940EE16781B683A1ABCA5BBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227097v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crozet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bacis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Churassy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987792" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86119F0AF512383EB16243877BFD5F4750711E41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210388v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hartmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198600470110191700" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42A4F0D9E772453A9BF647F4084209852271A127/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210387v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198600470110190900" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EB99772D6C24A653E0558B33303339AB45E3E8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974290v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leviandier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Lombardi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jost" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.56.2449" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118093v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pebay-Peyroula" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jost" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(86)80142-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG7PM15L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118081v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Koffend" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.446888" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118057v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koffend" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.52.267" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119085v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/LC.1.343" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01983004403034700" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF346581C4FE372D563C89878E0ECB10518C896B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118519v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Gaillard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/LC.1.185" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118024v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(81)90240-6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7XTHFPC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118017v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(80)90085-1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV1HDX1S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231629v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolino" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallade" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019790040013030300" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2CC6AC3812E97FD52D8320BC7A684634CDE5D18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118507v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150197808237261" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208829v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019780039090100300" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118503v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavagna" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marfaing" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1101(77)90190-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7313WZJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208728v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0197700380120152700" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/929632F583575282EB187A5C4828790ED17014DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118644v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. De Chatellus" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5192098" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118647v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5192087" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118636v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Courtillot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moldovan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2005.1567975" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118628v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2005.1567973" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118351v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118616v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Foy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Girard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118347v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R., Foy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Bellanger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P., Chevrou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Petit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118605v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Orgeville" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soden" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2000.909945" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118019v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Hartmann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R., Bacis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Churassy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115770v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118119v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqin, Chen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M., Jonas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James K., Lundberg" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E., Hamilton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119061v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lundberg J." TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Field" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119070v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yit-Tsong Chen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119082v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119093v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Koffend" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119087v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Koffend J." TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119222v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/NOE0750309608.ch131" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1887/0750306076/b1388v3c51" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118656v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0850-1_39" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RJQ5ZB89-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118590v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutance P." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ring H." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitja G." TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com.gaelnomade.ujf-grenoble.fr/chapter/10.1007/978-94-009-1669-2_45" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-1669-2_45" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RCNV41VN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119038v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coutance" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ring" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sitja" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118233v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jost" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812831880_0004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119097v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119096v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Christin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715361v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01117724v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01117952v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-pique" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113757905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-liphy.ujf-grenoble.fr/jean-paul-pique" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115107v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Pique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.06.098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.013272" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115729v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fesquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.006294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2009.09.027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillet De Chatellus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000755" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.004920" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pique" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristina Moldovan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.000400" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Veillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Salmon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R. Baril" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.789666" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Myers R." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonaccini Calia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devaney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esposito" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goodsell S." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.735804" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Moldovan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fesquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-J3LGZ29X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-208HK0JH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118639v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-84K2VJDN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118425v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Moldovan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.011494" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.672750" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pique" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana C. Moldovan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.692350" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.23.002817" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Farinotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Fesquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TBZ9S7B0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Juli&#225;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.100" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRXBTDJZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118399v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Jha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiong Shen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Huang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.565508" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118355v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Foy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellanger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevrou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petit Alain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.460080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118356v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Farinotti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.002093" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schock" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Foy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tallon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Noethe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2002.05967.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118340v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schoeck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ageorges" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390338" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118342v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D. Petit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118345v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sch&#246;ck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.409304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laubscher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(00)00918-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.390401" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118321v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tallon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Segonds" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118296v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michaille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.2083" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michaille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Rasbach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.479578" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutance" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.704317" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ring" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#252;scher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Urban" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(98)00399-X" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3687GQ6L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubertus Ring" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sitja" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.3848" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118216v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Naylor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.466048" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Koprinkov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Naylor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(94)90571-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RDCB8MH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118212v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sitja" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.73.232" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252670v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Koprinkov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19944208" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7D0C409898C969093DD83843A27587CD390D183/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziade" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(93)90091-I" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1PZHCWQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manners" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joyeux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.462887" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118202v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James K. Lundberg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqin Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W. Field" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2852(92)90097-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB2HTHQD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118190v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tasset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Chupp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steinhof" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thompson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4526(92)90502-J" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87CKCF06-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118195v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Field" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kinsey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.69.2019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251035v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olawsky" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziad&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991792" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/324B98A7E14C741F5F0D0721E0DAC22929C4DE20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118575v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilgner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R.G. Thorne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Zeigler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Hochstrasser" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2313(91)90103-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118159v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.461210" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118150v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombardi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Br&#252;hlmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Huber" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(91)80086-W" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KPNFJ8Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118144v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul, Pique" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.7.001816" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118104v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stoeckel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campargue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.26.003103" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118110v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Engel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Levine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Field" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.454510" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119077v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Kinsey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.198800087" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q8GDLL3L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227097v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crozet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bacis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Churassy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987792" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86119F0AF512383EB16243877BFD5F4750711E41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983517v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.58.475" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226981v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19877159" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9A88A28DA7D5B7EDC38FC8A43DA8B3186F1B8FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226980v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19877158" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72791E88B78A147B940EE16781B683A1ABCA5BBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118093v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pebay-Peyroula" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jost" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(86)80142-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG7PM15L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210388v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hartmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198600470110191700" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42A4F0D9E772453A9BF647F4084209852271A127/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210387v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198600470110190900" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EB99772D6C24A653E0558B33303339AB45E3E8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974290v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leviandier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Lombardi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jost" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.56.2449" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118081v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Koffend" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.446888" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118057v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koffend" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.52.267" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209604v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01983004403034700" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF346581C4FE372D563C89878E0ECB10518C896B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119085v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/LC.1.343" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118519v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Gaillard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/LC.1.185" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118024v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(81)90240-6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7XTHFPC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118017v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(80)90085-1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV1HDX1S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00231629v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolino" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallade" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyslet:019790040013030300" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2CC6AC3812E97FD52D8320BC7A684634CDE5D18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118507v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150197808237261" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208829v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019780039090100300" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00208728v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0197700380120152700" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/929632F583575282EB187A5C4828790ED17014DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118503v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavagna" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marfaing" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1101(77)90190-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7313WZJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118644v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. De Chatellus" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5192098" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118647v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5192087" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118636v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Courtillot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moldovan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2005.1567975" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118628v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2005.1567973" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118351v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118616v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Foy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Girard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118347v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R., Foy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V., Bellanger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P., Chevrou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., Petit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118605v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Orgeville" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soden" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2000.909945" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118019v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Hartmann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R., Bacis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S., Churassy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115770v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119070v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yit-Tsong Chen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Field" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118119v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqin, Chen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M., Jonas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James K., Lundberg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E., Hamilton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119061v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lundberg J." TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119082v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119093v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Koffend" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119087v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Koffend J." TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119222v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/NOE0750309608.ch131" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1887/0750306076/b1388v3c51" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118656v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0850-1_39" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RJQ5ZB89-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118590v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutance P." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ring H." TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitja G." TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com.gaelnomade.ujf-grenoble.fr/chapter/10.1007/978-94-009-1669-2_45" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-1669-2_45" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RCNV41VN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119038v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coutance" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ring" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sitja" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118233v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jost" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812831880_0004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119097v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119096v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Christin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715361v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01117724v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01117952v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>