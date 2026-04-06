--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -643,693 +643,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphase separation of living cells</w:t>
+                <w:t xml:space="preserve">Microfluidic platform for the reproduction of hypoxic vascular microenvironments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Carrère</w:t>
+                <w:t xml:space="preserve">Naoyuki Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D’alessandro</w:t>
+                <w:t xml:space="preserve">Daisuke Yoshino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Cochet-Escartin</w:t>
+                <w:t xml:space="preserve">Ryuji Sugahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hesnard</w:t>
+                <w:t xml:space="preserve">Satomi Hirose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ghazi</w:t>
+                <w:t xml:space="preserve">Kazuki Sone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.796. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.5428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36395-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-32334-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273586v1</w:t>
+                <w:t xml:space="preserve">hal-04139079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aerotaxis of Dictyostelium discoideum is independent of mitochondria, nitric oxide and oxidative stress</w:t>
+                <w:t xml:space="preserve">2.5D Traction Force Microscopy: Imaging three-dimensional cell forces at interfaces and biological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satomi Hirose</w:t>
+                <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hesnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nasser Ghazi</w:t>
+                <w:t xml:space="preserve">Tetsuya Hiraiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Roussel</w:t>
+                <w:t xml:space="preserve">Philippe Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Voituron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-P. Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuan Beng Saw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1134011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 161, pp.106432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2023.106432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116858v1</w:t>
+                <w:t xml:space="preserve">hal-04173089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2.5D Traction Force Microscopy: Imaging three-dimensional cell forces at interfaces and biological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Hiraiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuan Beng Saw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 161, pp.106432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocel.2023.106432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04173089v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.5D Traction Force Microscopy: Imaging three-dimensional cell forces at interfaces and biological applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tetsuya Hiraiwa</w:t>
+                <w:t xml:space="preserve">The aerotaxis of Dictyostelium discoideum is independent of mitochondria, nitric oxide and oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satomi Hirose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marcq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
+                <w:t xml:space="preserve">Julie Hesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Ghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuan Beng Saw</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 161, pp.106432. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1134011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2023.106432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1134011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05300166v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic platform for the reproduction of hypoxic vascular microenvironments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microphase separation of living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoyuki Takahashi</w:t>
+                <w:t xml:space="preserve">J. D’alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Yoshino</w:t>
+                <w:t xml:space="preserve">O. Cochet-Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryuji Sugahara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Satomi Hirose</w:t>
+                <w:t xml:space="preserve">J. Hesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuki Sone</w:t>
+                <w:t xml:space="preserve">N. Ghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.5428. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-32334-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36395-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139079v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentary: The Dynamics of Aerotaxis in a Simple Eukaryotic Model</w:t>
               </w:r>
@@ -1445,51 +1445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Oxygen Gradient in Hypoxic Conditions Enhances and Guides Dictyostelium discoideum Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satomi Hirose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1601,51 +1601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cochet-Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mete Demircigil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satomi Hirose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1703,295 +1703,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997747v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new agarose-based microsystem to investigate cell response to prolonged confinement</w:t>
+                <w:t xml:space="preserve">Stochastic fluid dynamics simulations of the velocity distribution in protoplasmic streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Prunet</w:t>
+                <w:t xml:space="preserve">Vladislav Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lefort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
+                <w:t xml:space="preserve">Olga Maksimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Laperrousaz</w:t>
+                <w:t xml:space="preserve">Irina Andreeva-Sussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Simon</w:t>
+                <w:t xml:space="preserve">Hiroshi Koibuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Hongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0LC00732C⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (12), pp.121902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0019225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954582v1</w:t>
+                <w:t xml:space="preserve">hal-03093645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic fluid dynamics simulations of the velocity distribution in protoplasmic streaming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new agarose-based microsystem to investigate cell response to prolonged confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Maksimova</w:t>
+                <w:t xml:space="preserve">Audrey Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Andreeva-Sussin</w:t>
+                <w:t xml:space="preserve">S. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Koibuchi</w:t>
+                <w:t xml:space="preserve">B. Laperrousaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoshi Hongo</w:t>
+                <w:t xml:space="preserve">Gilles Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (12), pp.121902. </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.4016 - 4030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0019225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0LC00732C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093645v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Frequency Mechanical Properties of Tumors Measured by Brillouin Light Scattering</w:t>
               </w:r>
@@ -2016,51 +2016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Virgone-Carlotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem C Mertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2239,265 +2239,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective regulation of cell motility using an accurate density-sensing system</w:t>
+                <w:t xml:space="preserve">Differentiation of neutrophil-like HL-60 cells strongly impacts their rolling on surfaces with various adhesive properties under a pressing force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph d'Alessandro</w:t>
+                <w:t xml:space="preserve">A. Shirai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Mas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Aubry</w:t>
+                <w:t xml:space="preserve">Y. Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2018.0006⟩</w:t>
+              <w:t xml:space="preserve">Technology and Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.93-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/THC-171052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094229v1</w:t>
+                <w:t xml:space="preserve">hal-02289852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of neutrophil-like HL-60 cells strongly impacts their rolling on surfaces with various adhesive properties under a pressing force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collective regulation of cell motility using an accurate density-sensing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Shirai</w:t>
+                <w:t xml:space="preserve">Laurence Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Sugiyama</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology and Health Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (1), pp.93-108. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (140), pp.20180006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/THC-171052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2018.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289852v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact enhancement of locomotion in spreading cell colonies</w:t>
               </w:r>
@@ -2879,291 +2879,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jumping acoustic bubbles on lipid bilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Periodic traction in migrating large amoeba of Physarum polycephalum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle C. Der Loughian</w:t>
+                <w:t xml:space="preserve">Helene Delanoe-Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
+                <w:t xml:space="preserve">Seiji Takagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pirat</w:t>
+                <w:t xml:space="preserve">Yoshimi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Inserra</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toshiyuki Nakagaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5sm00427f⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2015.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355910v1</w:t>
+                <w:t xml:space="preserve">hal-02305602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic traction in migrating large amoeba of Physarum polycephalum.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
+                <w:t xml:space="preserve">Jumping acoustic bubbles on lipid bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. Der Loughian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Delanoe-Ayari</w:t>
+                <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seiji Takagi</w:t>
+                <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshimi Tanaka</w:t>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiyuki Nakagaki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Bera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12, </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (17), pp.3460-3469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2015.0099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5sm00427f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305602v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Flattening of Stem-Cell Spheroids Indicates a Size-Dependent Elastocapillary Transition</w:t>
               </w:r>
@@ -4884,303 +4884,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration of Dictyostelium slugs: Anterior-like cells may provide the motive force for the prespore zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of fluctuations and stress on the effective viscosity of cell aggregates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marmottant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Mgharbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos Käfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Motility and the Cytoskeleton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cm.20411⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (41), pp.17271-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0902085106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373204v1</w:t>
+                <w:t xml:space="preserve">inserm-00524596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of fluctuations and stress on the effective viscosity of cell aggregates.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migration of Dictyostelium slugs: Anterior-like cells may provide the motive force for the prespore zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamao Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Delanoë-Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marmottant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abbas Mgharbel</w:t>
+                <w:t xml:space="preserve">Yasuji Sawada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jos Käfer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Kay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Motility and the Cytoskeleton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (12), pp.1073-1086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cm.20411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0902085106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00524596v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the magnitude and distribution of forces at different dictyostelium developmental stages</w:t>
               </w:r>
@@ -5605,51 +5605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (10-12), pp.1500-1515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5727,51 +5727,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global characterization of Dictyostelium discoideum gene expression changes under hypoxic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Gas-Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6012,90 +6012,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction d'une bulle de cavitation ultrasonore avec une membrane bilipidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Der Loughian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6239,527 +6239,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-mechanical and tribological analysis of healthy and pathological synovial fluids reconstituted from synoviocyte cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the tribological performances of Phospholipid Molecular Assemblies of the biological lubricants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana Borta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Ionut Matei</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on BioTribology, Imperial College London</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop on membranes and Biolubrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941100v1</w:t>
+                <w:t xml:space="preserve">hal-00686926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the mechanical resistance of phospholipid bilayers to shear and normal indentation in relation to lubrication: role of ions and lipid phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biolubrication From Phospholipid Membranes: A Correlation between Nanomechanical Stability and Tribological Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairouz Dekkiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Corneci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Munteanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on membranes and Biolubrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies a sonde locale, 14ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Ecully, France. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686930v1</w:t>
+                <w:t xml:space="preserve">hal-00686935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biolubrication From Phospholipid Membranes: A Correlation between Nanomechanical Stability and Tribological Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano-mechanical and tribological analysis of healthy and pathological synovial fluids reconstituted from synoviocyte cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Berthier</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Ionut Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saw See Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies a sonde locale, 14ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Ecully, France. pp.46</w:t>
+              <w:t xml:space="preserve">International Conference on BioTribology, Imperial College London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686935v1</w:t>
+                <w:t xml:space="preserve">hal-00941100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the tribological performances of Phospholipid Molecular Assemblies of the biological lubricants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the mechanical resistance of phospholipid bilayers to shear and normal indentation in relation to lubrication: role of ions and lipid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Dekkiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Constantin Ionut Matei</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on membranes and Biolubrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686926v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the tribological operation of fluid phase phospholipid biomimetic surfaces</w:t>
               </w:r>
@@ -6909,51 +6909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Ionut Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Corneci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliana Borta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7114,756 +7114,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDES DES PROPRIETES MECANIQUES DES MEMBRANES PHOSPHOLIPIDIQUES PAR MICROSCOPIE A FORCE ATOMIQUE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of ions concentration and pH in the tribological operation of phospholipid biomimetic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairouz Dekkiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII emes Journées Internationales de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Constantine, Algérie. pp.92</w:t>
+              <w:t xml:space="preserve">36th LEEDS-LYON SYMPOSIUM ON TRIBOLOGY, MULTI-FACETS OF TRIBOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lyon, France. pp.actes du congres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686887v1</w:t>
+                <w:t xml:space="preserve">hal-00686881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ions concentration and pH in the tribological operation of phospholipid biomimetic surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ETUDES DES PROPRIETES MECANIQUES DES MEMBRANES PHOSPHOLIPIDIQUES PAR MICROSCOPIE A FORCE ATOMIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Dekkiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Corneci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th LEEDS-LYON SYMPOSIUM ON TRIBOLOGY, MULTI-FACETS OF TRIBOLOGY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Lyon, France. pp.actes du congres</w:t>
+              <w:t xml:space="preserve">VII emes Journées Internationales de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Constantine, Algérie. pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686881v1</w:t>
+                <w:t xml:space="preserve">hal-00686887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse lipidomique des fluides synoviaux pathologiques pour améliorer le comportement tribologique des articulations pathologiques ou prothésées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the tribological role of molecular assemblies of synovial fluid in the healthy joints operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana Borta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Corneci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Tribologie - " tribologie et développement durable "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Villeurbanne, France. pp.actes du congres</w:t>
+              <w:t xml:space="preserve">3nd International Conference on Biomaterials and Medical Devices BIOMMEDD'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Bucarest, Romania. pp.CD Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686807v1</w:t>
+                <w:t xml:space="preserve">hal-00686758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des multicouches phospholipidiques dans le fonctionnement tribologique des contacts biologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Sfarghiu</w:t>
+                <w:t xml:space="preserve">THE SUPERIOR LUBRICANT PROPERTIES OF PHOSPHOLIPIDS BILAYERS: ROLE OF NANO-MECHANICAL RESISTANCE AND IONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Dekkiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire - Institut des Technologies Avancées des Sciences du Vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">TRANSALP'NANO 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437922v1</w:t>
+                <w:t xml:space="preserve">hal-00686831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the tribological role of molecular assemblies of synovial fluid in the healthy joints operation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+                <w:t xml:space="preserve">Rôle des multicouches phospholipidiques dans le fonctionnement tribologique des contacts biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3nd International Conference on Biomaterials and Medical Devices BIOMMEDD'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Bucarest, Romania. pp.CD Conference</w:t>
+              <w:t xml:space="preserve">Séminaire - Institut des Technologies Avancées des Sciences du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686758v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE SUPERIOR LUBRICANT PROPERTIES OF PHOSPHOLIPIDS BILAYERS: ROLE OF NANO-MECHANICAL RESISTANCE AND IONS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse lipidomique des fluides synoviaux pathologiques pour améliorer le comportement tribologique des articulations pathologiques ou prothésées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Corneci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANSALP'NANO 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Tribologie - " tribologie et développement durable "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Villeurbanne, France. pp.actes du congres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686831v1</w:t>
+                <w:t xml:space="preserve">hal-00686807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of nano-mechanical properties in the tribological performances of phospholipid biomimetic surfaces</w:t>
               </w:r>
@@ -8093,256 +8093,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse tribologique et physiopathologique d'une articulation. Rôle mécanique et physicochimique des assemblages moléculaires du fluide synovial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Nano bio-tribologie : Rôle des assemblages moléculaires dans le fonctionnement tribologique des contacts biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Rieu</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire - Laboratoire de Physiopathologie et Pharmacologie Articulaire, Université de Nancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nancy, France</w:t>
+              <w:t xml:space="preserve">Seminaire - Institut Pluridisciplinaire de Recherche sur l'Environnement et les Matériaux (IPREM) – Université de Pau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435500v1</w:t>
+                <w:t xml:space="preserve">hal-00435505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano bio-tribologie : Rôle des assemblages moléculaires dans le fonctionnement tribologique des contacts biologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Analyse tribologique et physiopathologique d'une articulation. Rôle mécanique et physicochimique des assemblages moléculaires du fluide synovial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Rieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire - Institut Pluridisciplinaire de Recherche sur l'Environnement et les Matériaux (IPREM) – Université de Pau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Pau, France</w:t>
+              <w:t xml:space="preserve">Séminaire - Laboratoire de Physiopathologie et Pharmacologie Articulaire, Université de Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435505v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagérie Médicale et conditions de fonctionnement tribologique des articulations</w:t>
               </w:r>
@@ -8622,51 +8622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-paul.rieu@univ-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilm.univ-lyon1.fr/biophysique" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.univ-lyon1.fr/course/view.php?id=5906" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449135v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Gas-Pascual" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanke van der Wel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cochet-Escartin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12328-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300177v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ghazi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Demircigil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chauviat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00502-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604308v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barentin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakagaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuroda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273586v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cochet-Escartin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hesnard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghazi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36395-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Hirose" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hesnard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1134011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173089v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Hiraiwa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Beng Saw" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2023.106432" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Takahashi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yoshino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Sugahara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Sone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32334-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anjard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.844812" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Funamoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020318" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997747v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Allais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.64731" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954582v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laperrousaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0LC00732C" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Egorov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maksimova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Andreeva-Sussin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Koibuchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hongo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019225" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Virgone-Carlotta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.018101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Matha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bocchiardo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bejaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Marigo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061186X.2018.1547733" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094229v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph d'Alessandro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Aubry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shirai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sugiyama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/THC-171052" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289409v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alessandro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P. Solon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Hayakawa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Detcheverry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS4180" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720738v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blachon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Harb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Munteanu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03276" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Mertani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188100" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00427f" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305602v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delanoe-Ayari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takagi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimi Tanaka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Nakagaki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0099" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307262v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mazuel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Reffay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicard Du" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bacri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.098105" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munteanu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tinland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14072-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066773v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomita Vasilica Stirbat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sham Tlili" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Houver" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13084-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C7415695E57FB0C3F420CB317BDE8A3A36FF683/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934479v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815877" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Portinha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.02.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z23LBWFN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mgharbel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Bodennec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ferri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052554" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940985v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos-Alexandru Mirea" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ionut Matei" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.06.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMHS9M1R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Corneci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Dekkiche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.08.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT4FMD3X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686898v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Meurisse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.06.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPJMP6FB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686895v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686892v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685137v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373204v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamao Saito" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuji Sawada" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.20411" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZH73XX5B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00524596v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmottant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audren" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0902085106" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373198v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iwaya" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maeda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Inose" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.20262" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8XV50HP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767644v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Meurisse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8005234" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2S3CTNGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686821v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712607v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Meurisse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2007.02.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S1NPN73-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356677v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003348v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C.M. Mombach" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto L. Thomas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Der Loughian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941005v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genevieve Blanchin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miossec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941100v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw See Hong" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686930v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686935v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686926v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Borta" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686900v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686911v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686914v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686887v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686881v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686807v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437922v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Sfarghiu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686758v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686831v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686815v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686764v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435500v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435505v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charlaix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686747v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-paul.rieu@univ-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilm.univ-lyon1.fr/biophysique" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.univ-lyon1.fr/course/view.php?id=5906" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449135v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Gas-Pascual" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanke van der Wel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cochet-Escartin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12328-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300177v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ghazi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Demircigil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chauviat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00502-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604308v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barentin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakagaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuroda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Takahashi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yoshino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Sugahara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Hirose" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Sone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32334-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Hiraiwa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Beng Saw" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2023.106432" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116858v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hesnard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1134011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cochet-Escartin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hesnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghazi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36395-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anjard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.844812" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Funamoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020318" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997747v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Allais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.64731" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Egorov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maksimova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Andreeva-Sussin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Koibuchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hongo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prunet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laperrousaz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0LC00732C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Virgone-Carlotta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.018101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Matha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bocchiardo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bejaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Marigo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061186X.2018.1547733" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shirai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sugiyama" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/THC-171052" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph d'Alessandro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Aubry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289409v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alessandro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P. Solon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Hayakawa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Detcheverry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS4180" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720738v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blachon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Harb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Munteanu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03276" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Mertani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188100" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305602v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delanoe-Ayari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takagi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimi Tanaka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Nakagaki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0099" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00427f" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307262v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mazuel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Reffay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicard Du" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bacri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.098105" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munteanu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tinland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14072-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066773v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomita Vasilica Stirbat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sham Tlili" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Houver" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13084-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C7415695E57FB0C3F420CB317BDE8A3A36FF683/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934479v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815877" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Portinha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.02.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z23LBWFN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mgharbel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Bodennec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ferri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052554" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940985v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos-Alexandru Mirea" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ionut Matei" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.06.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMHS9M1R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Corneci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Dekkiche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.08.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT4FMD3X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686898v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Meurisse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.06.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPJMP6FB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686895v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686892v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685137v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00524596v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmottant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audren" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0902085106" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373204v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamao Saito" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuji Sawada" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.20411" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZH73XX5B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373198v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iwaya" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maeda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Inose" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.20262" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8XV50HP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767644v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Meurisse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8005234" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2S3CTNGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686821v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712607v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Meurisse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2007.02.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S1NPN73-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356677v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003348v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C.M. Mombach" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto L. Thomas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Der Loughian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941005v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genevieve Blanchin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miossec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686926v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Borta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686935v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941100v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw See Hong" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686930v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686900v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686911v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686914v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686881v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686887v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686758v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686831v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437922v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Sfarghiu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686807v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686815v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686764v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435505v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charlaix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435500v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686747v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>