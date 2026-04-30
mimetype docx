--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -777,559 +777,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.5D Traction Force Microscopy: Imaging three-dimensional cell forces at interfaces and biological applications</w:t>
+                <w:t xml:space="preserve">Microphase separation of living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
+                <w:t xml:space="preserve">A. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetsuya Hiraiwa</w:t>
+                <w:t xml:space="preserve">J. D’alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marcq</w:t>
+                <w:t xml:space="preserve">O. Cochet-Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Rieu</w:t>
+                <w:t xml:space="preserve">J. Hesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuan Beng Saw</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Ghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 161, pp.106432. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2023.106432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36395-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173089v1</w:t>
+                <w:t xml:space="preserve">hal-04273586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.5D Traction Force Microscopy: Imaging three-dimensional cell forces at interfaces and biological applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The aerotaxis of Dictyostelium discoideum is independent of mitochondria, nitric oxide and oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satomi Hirose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Ghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2023.106432⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1134011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1134011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300166v1</w:t>
+                <w:t xml:space="preserve">hal-04116858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aerotaxis of Dictyostelium discoideum is independent of mitochondria, nitric oxide and oxidative stress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2.5D Traction Force Microscopy: Imaging three-dimensional cell forces at interfaces and biological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Hiraiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuan Beng Saw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 161, pp.106432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2023.106432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1134011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04116858v1</w:t>
+                <w:t xml:space="preserve">hal-04173089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphase separation of living cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2.5D Traction Force Microscopy: Imaging three-dimensional cell forces at interfaces and biological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Carrère</w:t>
+                <w:t xml:space="preserve">Tetsuya Hiraiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D’alessandro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Cochet-Escartin</w:t>
+                <w:t xml:space="preserve">Philippe Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hesnard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thuan Beng Saw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 161, pp.106432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2023.106432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36395-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04273586v1</w:t>
+                <w:t xml:space="preserve">hal-05300166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentary: The Dynamics of Aerotaxis in a Simple Eukaryotic Model</w:t>
               </w:r>
@@ -1869,51 +1869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laperrousaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2016,51 +2016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Virgone-Carlotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem C Mertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2879,291 +2879,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic traction in migrating large amoeba of Physarum polycephalum.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jumping acoustic bubbles on lipid bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Delanoe-Ayari</w:t>
+                <w:t xml:space="preserve">Christelle C. Der Loughian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seiji Takagi</w:t>
+                <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshimi Tanaka</w:t>
+                <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiyuki Nakagaki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2015.0099⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (17), pp.3460-3469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5sm00427f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305602v1</w:t>
+                <w:t xml:space="preserve">hal-02355910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jumping acoustic bubbles on lipid bilayers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle C. Der Loughian</w:t>
+                <w:t xml:space="preserve">Periodic traction in migrating large amoeba of Physarum polycephalum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
+                <w:t xml:space="preserve">Helene Delanoe-Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pirat</w:t>
+                <w:t xml:space="preserve">Seiji Takagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Inserra</w:t>
+                <w:t xml:space="preserve">Yoshimi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Bera</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toshiyuki Nakagaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (17), pp.3460-3469. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5sm00427f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2015.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355910v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Flattening of Stem-Cell Spheroids Indicates a Size-Dependent Elastocapillary Transition</w:t>
               </w:r>
@@ -3820,307 +3820,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Tuning of Tissues' Viscosity and Surface Tension through Contractility Suggests a New Role for α-Catenin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the biomolecular interactions in the structure and tribological properties of synovial fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas Mgharbel</w:t>
+                <w:t xml:space="preserve">Dragos-Alexandru Mirea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selena Bodennec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hichem Mertani</w:t>
+                <w:t xml:space="preserve">Constantin Ionut Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.Pages 302-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2012.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052554⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054235v1</w:t>
+                <w:t xml:space="preserve">hal-00940985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the biomolecular interactions in the structure and tribological properties of synovial fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine Tuning of Tissues' Viscosity and Surface Tension through Contractility Suggests a New Role for α-Catenin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomita Vasilica Stirbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragos-Alexandru Mirea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+                <w:t xml:space="preserve">Abbas Mgharbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Ionut Matei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Piednoir</w:t>
+                <w:t xml:space="preserve">Selena Bodennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Mertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2012.06.015⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.e52554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940985v1</w:t>
+                <w:t xml:space="preserve">hal-03054235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological properties of fluid phase phospholipid bilayers</w:t>
               </w:r>
@@ -4634,320 +4634,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lubricant physicochemical properties on the tribological operation of fluide phase phospholipid biomimetic surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagerie médicale pour évaluer les conditions du fonctionnement tribologiques des articulations synoviales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Corneci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">acta tribologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18, pp.58-64</w:t>
+              <w:t xml:space="preserve">, 2010, 18, pp.65-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686892v1</w:t>
+                <w:t xml:space="preserve">hal-00685137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie médicale pour évaluer les conditions du fonctionnement tribologiques des articulations synoviales.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of lubricant physicochemical properties on the tribological operation of fluide phase phospholipid biomimetic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Corneci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Dekkiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">acta tribologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18, pp.65-76</w:t>
+              <w:t xml:space="preserve">, 2010, 18, pp.58-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685137v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of fluctuations and stress on the effective viscosity of cell aggregates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marmottant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Mgharbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jos Käfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5605,51 +5605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (10-12), pp.1500-1515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5727,51 +5727,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global characterization of Dictyostelium discoideum gene expression changes under hypoxic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Gas-Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6012,90 +6012,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction d'une bulle de cavitation ultrasonore avec une membrane bilipidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Der Loughian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6146,51 +6146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Ionut Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Genevieve Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6297,51 +6297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliana Borta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Ionut Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on membranes and Biolubrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Villeurbanne, France</w:t>
@@ -6521,51 +6521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Ionut Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saw See Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6883,51 +6883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-bio-tribological analysis of the synovial fluid: role of the molecular assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Ionut Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Corneci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7347,829 +7347,829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the tribological role of molecular assemblies of synovial fluid in the healthy joints operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse lipidomique des fluides synoviaux pathologiques pour améliorer le comportement tribologique des articulations pathologiques ou prothésées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3nd International Conference on Biomaterials and Medical Devices BIOMMEDD'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Bucarest, Romania. pp.CD Conference</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Tribologie - " tribologie et développement durable "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Villeurbanne, France. pp.actes du congres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686758v1</w:t>
+                <w:t xml:space="preserve">hal-00686807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE SUPERIOR LUBRICANT PROPERTIES OF PHOSPHOLIPIDS BILAYERS: ROLE OF NANO-MECHANICAL RESISTANCE AND IONS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+                <w:t xml:space="preserve">Rôle des multicouches phospholipidiques dans le fonctionnement tribologique des contacts biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANSALP'NANO 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire - Institut des Technologies Avancées des Sciences du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686831v1</w:t>
+                <w:t xml:space="preserve">hal-00437922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des multicouches phospholipidiques dans le fonctionnement tribologique des contacts biologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana-Maria Sfarghiu</w:t>
+                <w:t xml:space="preserve">Analysis of the tribological role of molecular assemblies of synovial fluid in the healthy joints operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana Borta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire - Institut des Technologies Avancées des Sciences du Vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3nd International Conference on Biomaterials and Medical Devices BIOMMEDD'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Bucarest, Romania. pp.CD Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437922v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse lipidomique des fluides synoviaux pathologiques pour améliorer le comportement tribologique des articulations pathologiques ou prothésées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE SUPERIOR LUBRICANT PROPERTIES OF PHOSPHOLIPIDS BILAYERS: ROLE OF NANO-MECHANICAL RESISTANCE AND IONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Dekkiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Corneci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Tribologie - " tribologie et développement durable "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Villeurbanne, France. pp.actes du congres</w:t>
+              <w:t xml:space="preserve">TRANSALP'NANO 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686807v1</w:t>
+                <w:t xml:space="preserve">hal-00686831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nano-mechanical properties in the tribological performances of phospholipid biomimetic surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipodomic analysis of synovial fluid lubricant in pathlogical articular joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières GDR 3070 : Physique de la cellule au tissu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Sete, France</w:t>
+              <w:t xml:space="preserve">3nd International Conference on Biomaterials and Medical Devices BIOMMEDD'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Bucarest, Romania. pp.CD Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686815v1</w:t>
+                <w:t xml:space="preserve">hal-00686764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipodomic analysis of synovial fluid lubricant in pathlogical articular joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of nano-mechanical properties in the tribological performances of phospholipid biomimetic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Dekkiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Corneci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3nd International Conference on Biomaterials and Medical Devices BIOMMEDD'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Bucarest, Romania. pp.CD Conference</w:t>
+              <w:t xml:space="preserve">Journées plénières GDR 3070 : Physique de la cellule au tissu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Sete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686764v1</w:t>
+                <w:t xml:space="preserve">hal-00686815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano bio-tribologie : Rôle des assemblages moléculaires dans le fonctionnement tribologique des contacts biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8220,90 +8220,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse tribologique et physiopathologique d'une articulation. Rôle mécanique et physicochimique des assemblages moléculaires du fluide synovial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire - Laboratoire de Physiopathologie et Pharmacologie Articulaire, Université de Nancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8622,51 +8622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-paul.rieu@univ-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilm.univ-lyon1.fr/biophysique" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.univ-lyon1.fr/course/view.php?id=5906" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449135v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Gas-Pascual" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanke van der Wel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cochet-Escartin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12328-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300177v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ghazi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Demircigil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chauviat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00502-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604308v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barentin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakagaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuroda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Takahashi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yoshino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Sugahara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Hirose" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Sone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32334-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Hiraiwa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Beng Saw" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2023.106432" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116858v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hesnard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1134011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cochet-Escartin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hesnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghazi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36395-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anjard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.844812" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Funamoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020318" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997747v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Allais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.64731" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Egorov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maksimova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Andreeva-Sussin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Koibuchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hongo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prunet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laperrousaz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0LC00732C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Virgone-Carlotta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.018101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Matha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bocchiardo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bejaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Marigo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061186X.2018.1547733" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shirai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sugiyama" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/THC-171052" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph d'Alessandro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Aubry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289409v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alessandro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P. Solon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Hayakawa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Detcheverry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS4180" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720738v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blachon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Harb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Munteanu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03276" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Mertani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188100" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305602v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delanoe-Ayari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takagi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimi Tanaka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Nakagaki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0099" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00427f" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307262v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mazuel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Reffay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicard Du" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bacri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.098105" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munteanu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tinland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14072-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066773v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomita Vasilica Stirbat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sham Tlili" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Houver" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13084-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C7415695E57FB0C3F420CB317BDE8A3A36FF683/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934479v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815877" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Portinha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.02.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z23LBWFN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mgharbel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Bodennec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ferri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052554" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940985v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos-Alexandru Mirea" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ionut Matei" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.06.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMHS9M1R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Corneci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Dekkiche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.08.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT4FMD3X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686898v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Meurisse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.06.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPJMP6FB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686895v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686892v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685137v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00524596v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmottant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audren" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0902085106" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373204v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamao Saito" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuji Sawada" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.20411" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZH73XX5B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373198v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iwaya" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maeda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Inose" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.20262" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8XV50HP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767644v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Meurisse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8005234" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2S3CTNGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686821v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712607v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Meurisse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2007.02.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S1NPN73-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356677v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003348v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C.M. Mombach" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto L. Thomas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Der Loughian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941005v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genevieve Blanchin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miossec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686926v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Borta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686935v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941100v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw See Hong" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686930v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686900v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686911v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686914v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686881v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686887v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686758v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686831v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437922v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Sfarghiu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686807v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686815v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686764v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435505v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charlaix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435500v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686747v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-paul.rieu@univ-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilm.univ-lyon1.fr/biophysique" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.univ-lyon1.fr/course/view.php?id=5906" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449135v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Gas-Pascual" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanke van der Wel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cochet-Escartin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12328-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300177v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ghazi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Demircigil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chauviat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00502-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604308v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barentin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakagaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuroda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Takahashi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yoshino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Sugahara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Hirose" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Sone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32334-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cochet-Escartin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hesnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghazi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36395-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hesnard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1134011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Hiraiwa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Beng Saw" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2023.106432" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300166v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anjard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.844812" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Funamoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020318" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997747v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Allais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.64731" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Egorov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maksimova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Andreeva-Sussin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Koibuchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hongo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prunet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laperrousaz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0LC00732C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Virgone-Carlotta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.018101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Matha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bocchiardo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bejaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Marigo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061186X.2018.1547733" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shirai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sugiyama" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/THC-171052" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph d'Alessandro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Aubry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289409v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alessandro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P. Solon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Hayakawa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Detcheverry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS4180" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720738v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blachon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Harb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Munteanu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03276" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Mertani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188100" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00427f" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305602v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delanoe-Ayari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takagi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimi Tanaka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Nakagaki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0099" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307262v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mazuel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Reffay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicard Du" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bacri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.098105" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munteanu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tinland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14072-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066773v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomita Vasilica Stirbat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sham Tlili" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Houver" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13084-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C7415695E57FB0C3F420CB317BDE8A3A36FF683/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934479v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815877" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Portinha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.02.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z23LBWFN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos-Alexandru Mirea" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ionut Matei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.06.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMHS9M1R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054235v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mgharbel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Bodennec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ferri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052554" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Corneci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Dekkiche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.08.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT4FMD3X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686898v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Meurisse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.06.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPJMP6FB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686895v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685137v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686892v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00524596v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmottant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audren" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0902085106" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373204v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamao Saito" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuji Sawada" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.20411" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZH73XX5B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373198v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iwaya" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maeda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Inose" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.20262" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8XV50HP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767644v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Meurisse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8005234" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2S3CTNGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686821v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712607v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Meurisse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2007.02.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S1NPN73-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356677v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003348v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C.M. Mombach" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto L. Thomas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Der Loughian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941005v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genevieve Blanchin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miossec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686926v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Borta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686935v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941100v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw See Hong" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686930v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686900v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686911v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686914v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686881v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686887v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686807v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437922v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Sfarghiu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686758v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686831v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686764v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686815v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435505v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charlaix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435500v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686747v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>