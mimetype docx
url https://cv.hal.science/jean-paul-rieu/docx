--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -211,51 +211,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -643,5067 +643,4937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic platform for the reproduction of hypoxic vascular microenvironments</w:t>
+                <w:t xml:space="preserve">2.5D Traction Force Microscopy: Imaging three-dimensional cell forces at interfaces and biological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoyuki Takahashi</w:t>
+                <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Yoshino</w:t>
+                <w:t xml:space="preserve">Tetsuya Hiraiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryuji Sugahara</w:t>
+                <w:t xml:space="preserve">Philippe Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satomi Hirose</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thuan Beng Saw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-32334-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 161, pp.106432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2023.106432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139079v1</w:t>
+                <w:t xml:space="preserve">hal-05300166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphase separation of living cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The aerotaxis of Dictyostelium discoideum is independent of mitochondria, nitric oxide and oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satomi Hirose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Carrère</w:t>
+                <w:t xml:space="preserve">Julie Hesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Ghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D’alessandro</w:t>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Cochet-Escartin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Ghazi</w:t>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36395-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1134011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1134011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273586v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aerotaxis of Dictyostelium discoideum is independent of mitochondria, nitric oxide and oxidative stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Satomi Hirose</w:t>
+                <w:t xml:space="preserve">Microphase separation of living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D’alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hesnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nasser Ghazi</w:t>
+                <w:t xml:space="preserve">O. Cochet-Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Roussel</w:t>
+                <w:t xml:space="preserve">J. Hesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Voituron</w:t>
+                <w:t xml:space="preserve">N. Ghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.1134011. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1134011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36395-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116858v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.5D Traction Force Microscopy: Imaging three-dimensional cell forces at interfaces and biological applications</w:t>
+                <w:t xml:space="preserve">Microfluidic platform for the reproduction of hypoxic vascular microenvironments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
+                <w:t xml:space="preserve">Naoyuki Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetsuya Hiraiwa</w:t>
+                <w:t xml:space="preserve">Daisuke Yoshino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marcq</w:t>
+                <w:t xml:space="preserve">Ryuji Sugahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satomi Hirose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Rieu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kazuki Sone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2023.106432⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.5428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-32334-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173089v1</w:t>
+                <w:t xml:space="preserve">hal-04139079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2.5D Traction Force Microscopy: Imaging three-dimensional cell forces at interfaces and biological applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commentary: The Dynamics of Aerotaxis in a Simple Eukaryotic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thuan Beng Saw</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cochet-Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Anjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mete Demircigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.844812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.844812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2023.106432⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05300166v1</w:t>
+                <w:t xml:space="preserve">hal-03650465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentary: The Dynamics of Aerotaxis in a Simple Eukaryotic Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Oxygen Gradient in Hypoxic Conditions Enhances and Guides Dictyostelium discoideum Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satomi Hirose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cochet-Escartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Anjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Calvez</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Funamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.844812⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr10020318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650465v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oxygen Gradient in Hypoxic Conditions Enhances and Guides Dictyostelium discoideum Migration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Hypoxia triggers collective aerotactic migration in Dictyostelium discoideum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cochet-Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mete Demircigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satomi Hirose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr10020318⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e64731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.64731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612218v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997747v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia triggers collective aerotactic migration in Dictyostelium discoideum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gonzalo</w:t>
+                <w:t xml:space="preserve">A new agarose-based microsystem to investigate cell response to prolonged confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laperrousaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.64731⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.4016 - 4030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0LC00732C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997747v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic fluid dynamics simulations of the velocity distribution in protoplasmic streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Maksimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Andreeva-Sussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Koibuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Hongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (12), pp.121902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0019225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new agarose-based microsystem to investigate cell response to prolonged confinement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">High-Frequency Mechanical Properties of Tumors Measured by Brillouin Light Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Margueritat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Virgone-Carlotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delanoë-Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Simon</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem C Mertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0LC00732C⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (1), pp.018101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.018101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954582v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Mechanical Properties of Tumors Measured by Brillouin Light Scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hichem C Mertani</w:t>
+                <w:t xml:space="preserve">Drug delivery to tumours using a novel 5-FU derivative encapsulated into lipid nanocapsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Lollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Matha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Bocchiardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bejaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.018101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Targeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (5-6), pp.634-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1061186X.2018.1547733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107154v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug delivery to tumours using a novel 5-FU derivative encapsulated into lipid nanocapsules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Marigo</w:t>
+                <w:t xml:space="preserve">Collective regulation of cell motility using an accurate density-sensing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Targeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1061186X.2018.1547733⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (140), pp.20180006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2018.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996676v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of neutrophil-like HL-60 cells strongly impacts their rolling on surfaces with various adhesive properties under a pressing force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shirai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology and Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (1), pp.93-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/THC-171052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective regulation of cell motility using an accurate density-sensing system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Rivière</w:t>
+                <w:t xml:space="preserve">Contact enhancement of locomotion in spreading cell colonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre P. Solon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshinori Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Anjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Detcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2018.0006⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.999-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NPHYS4180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094229v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact enhancement of locomotion in spreading cell colonies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Detcheverry</w:t>
+                <w:t xml:space="preserve">Nanoroughness Strongly Impacts Lipid Mobility in Supported Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Blachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Piednoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHYS4180⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (9), pp.2444 - 2453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b03276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289409v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoroughness Strongly Impacts Lipid Mobility in Supported Membranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémy Fulcrand</w:t>
+                <w:t xml:space="preserve">In-depth phenotypic characterization of multicellular tumor spheroids: Effects of 5-Fluorouracil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Virgone-Carlotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Mertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b03276⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), pp.e0188100-e0188100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0188100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720738v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth phenotypic characterization of multicellular tumor spheroids: Effects of 5-Fluorouracil.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periodic traction in migrating large amoeba of Physarum polycephalum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Delanoe-Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Takagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshimi Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiyuki Nakagaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0188100⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2015.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295198v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumping acoustic bubbles on lipid bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. Der Loughian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (17), pp.3460-3469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5sm00427f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic traction in migrating large amoeba of Physarum polycephalum.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic Flattening of Stem-Cell Spheroids Indicates a Size-Dependent Elastocapillary Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Mazuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Reffay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicard Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2015.0099⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.098105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.098105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305602v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Flattening of Stem-Cell Spheroids Indicates a Size-Dependent Elastocapillary Transition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bacri</w:t>
+                <w:t xml:space="preserve">Charged particles interacting with a mixed supported lipid bilayer as a biomimetic pulmonary surfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tinland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.098105⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2014-14072-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307262v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged particles interacting with a mixed supported lipid bilayer as a biomimetic pulmonary surfactant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of ions on the interactions of glass nanoparticles with monolayer lung surfactant. Applications for the study of inhaled airborne wear particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Munteanu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Harb</w:t>
+                <w:t xml:space="preserve">Y. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2014-14072-7⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume 16 (Supplement 1), pp.264-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309829v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicellular aggregates: a model system for tissue rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomita Vasilica Stirbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sham Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Houver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (8), pp.84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epje/i2013-13084-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ions on the interactions of glass nanoparticles with monolayer lung surfactant. Applications for the study of inhaled airborne wear particles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Nanomechanical and tribological characterization of the MPC phospholipid polymer photografted onto rough polyethylene implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Portinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815877⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108, pp.285-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2013.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934479v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomechanical and tribological characterization of the MPC phospholipid polymer photografted onto rough polyethylene implants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Role of the biomolecular interactions in the structure and tribological properties of synovial fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos-Alexandru Mirea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Fleury</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Ionut Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.Pages 302-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2012.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2013.02.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00861220v1</w:t>
+                <w:t xml:space="preserve">hal-00940985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the biomolecular interactions in the structure and tribological properties of synovial fluid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Piednoir</w:t>
+                <w:t xml:space="preserve">Fine Tuning of Tissues' Viscosity and Surface Tension through Contractility Suggests a New Role for α-Catenin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomita Vasilica Stirbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Mgharbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selena Bodennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Mertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.e52554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2012.06.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00940985v1</w:t>
+                <w:t xml:space="preserve">hal-03054235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Tuning of Tissues' Viscosity and Surface Tension through Contractility Suggests a New Role for α-Catenin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tribological properties of fluid phase phospholipid bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Dekkiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052554⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (12), pp.1959-1968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2011.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054235v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological properties of fluid phase phospholipid bilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability and tribological performances of fluid phospholipid bilayers: Effect of buffer and ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Dekkiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Corneci</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 80 (2), pp.232-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2010.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2011.08.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00686946v1</w:t>
+                <w:t xml:space="preserve">hal-00686950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and physicochemical analysis of the tribological operation of joint replacements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Corneci</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">acta tribologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18, pp.89-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and tribological performances of fluid phospholipid bilayers: Effect of buffer and ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Phospholipides dans le fluide synovial - influence sur le fonctionnement tribologique des articulations synoviales pathologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairouz Dekkiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Corneci</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">acta tribologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp.77-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2010.06.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00686950v1</w:t>
+                <w:t xml:space="preserve">hal-00686895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipides dans le fluide synovial - influence sur le fonctionnement tribologique des articulations synoviales pathologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Imagerie médicale pour évaluer les conditions du fonctionnement tribologiques des articulations synoviales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Corneci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">acta tribologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18, pp.77-84</w:t>
+              <w:t xml:space="preserve">, 2010, 18, pp.65-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686895v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie médicale pour évaluer les conditions du fonctionnement tribologiques des articulations synoviales.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Floc'H</w:t>
+                <w:t xml:space="preserve">Influence of lubricant physicochemical properties on the tribological operation of fluide phase phospholipid biomimetic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Dekkiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Corneci</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Yves Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">acta tribologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18, pp.65-76</w:t>
+              <w:t xml:space="preserve">, 2010, 18, pp.58-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685137v1</w:t>
+                <w:t xml:space="preserve">hal-00686892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lubricant physicochemical properties on the tribological operation of fluide phase phospholipid biomimetic surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Migration of Dictyostelium slugs: Anterior-like cells may provide the motive force for the prespore zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamao Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Delanoë-Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuji Sawada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">acta tribologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Motility and the Cytoskeleton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (12), pp.1073-1086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cm.20411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686892v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of fluctuations and stress on the effective viscosity of cell aggregates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marmottant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Mgharbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jos Käfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (41), pp.17271-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0902085106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00524596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration of Dictyostelium slugs: Anterior-like cells may provide the motive force for the prespore zone</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changes in the magnitude and distribution of forces at different dictyostelium developmental stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Delanoë-Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iwaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Maeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Inose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Motility and the Cytoskeleton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 66 (12), pp.1073-1086. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 65 (4), pp.314-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cm.20262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cm.20411⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03373204v1</w:t>
+                <w:t xml:space="preserve">hal-03373198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the magnitude and distribution of forces at different dictyostelium developmental stages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Nanomechanical Properties in the Tribological Performance of Phospholipid Biomimetic Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Motility and the Cytoskeleton</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (16), pp.8765-8771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la8005234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cm.20262⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03373198v1</w:t>
+                <w:t xml:space="preserve">hal-03767644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Nanomechanical Properties in the Tribological Performance of Phospholipid Biomimetic Surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Nano-Bio-Tribologie: Composition Lipidiques - Influence Sur Le Comportement Tribologique Des Articulations Synoviales Pathologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Meurisse</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BULLETIN OF THE POLYTECHNIC INSTITUTE OF JASSY, Section MACHINE MANUFACTURING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tome LIV(LVIII) (Fasc. 3), pp.475-481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la8005234⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03767644v1</w:t>
+                <w:t xml:space="preserve">hal-00686821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-Bio-Tribologie: Composition Lipidiques - Influence Sur Le Comportement Tribologique Des Articulations Synoviales Pathologiques</w:t>
-[...90 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale analysis of the tribological role of the molecular assemblies of synovial fluid. Case of a healthy joint and implants</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686821v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">A.-M. Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (10-12), pp.1500-1515. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2007.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2007.02.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5713,65 +5583,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global characterization of Dictyostelium discoideum gene expression changes under hypoxic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Gas-Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5813,169 +5683,169 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rounding of aggregates of biological cells: Experiments and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José C.M. Mombach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José C.M. Mombach</w:t>
+                <w:t xml:space="preserve">Damien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Robert</w:t>
+                <w:t xml:space="preserve">François Graner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Graner</w:t>
+                <w:t xml:space="preserve">Germain Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Gillet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilberto L. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003348v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5985,2497 +5855,2497 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction d'une bulle de cavitation ultrasonore avec une membrane bilipidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Der Loughian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between nanomechanical and tribological properties of healthy and pathological synovial fluids reconstituted from synoviocyte cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Ionut Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Genevieve Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE 5TH INTERNATIONAL CONFERENCE ON ADVANCED CONCEPTS IN MECHANICAL ENGINEERING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Romania. pag. 11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the tribological performances of Phospholipid Molecular Assemblies of the biological lubricants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Nano-mechanical and tribological analysis of healthy and pathological synovial fluids reconstituted from synoviocyte cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Ionut Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saw See Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on membranes and Biolubrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">International Conference on BioTribology, Imperial College London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686926v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biolubrication From Phospholipid Membranes: A Correlation between Nanomechanical Stability and Tribological Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Analysis of the mechanical resistance of phospholipid bilayers to shear and normal indentation in relation to lubrication: role of ions and lipid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Dekkiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies a sonde locale, 14ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Ecully, France. pp.46</w:t>
+              <w:t xml:space="preserve">Workshop on membranes and Biolubrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686935v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-mechanical and tribological analysis of healthy and pathological synovial fluids reconstituted from synoviocyte cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Biolubrication From Phospholipid Membranes: A Correlation between Nanomechanical Stability and Tribological Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Dekkiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Miossec</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on BioTribology, Imperial College London</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, United Kingdom</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies a sonde locale, 14ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Ecully, France. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941100v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the mechanical resistance of phospholipid bilayers to shear and normal indentation in relation to lubrication: role of ions and lipid phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Analysis of the tribological performances of Phospholipid Molecular Assemblies of the biological lubricants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Corneci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana Borta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Berthier</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Ionut Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on membranes and Biolubrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686930v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the tribological operation of fluid phase phospholipid biomimetic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Dekkiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Corneci</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">'Theoretical modelling and experimental simulations in tribology' meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-bio-tribological analysis of the synovial fluid: role of the molecular assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Ionut Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana Borta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Iasi, Romania. pp.Conference Proceeding</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biolubrication from Phospholipid Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairouz Dekkiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on Flow Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ions concentration and pH in the tribological operation of phospholipid biomimetic surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">ETUDES DES PROPRIETES MECANIQUES DES MEMBRANES PHOSPHOLIPIDIQUES PAR MICROSCOPIE A FORCE ATOMIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Dekkiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Corneci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th LEEDS-LYON SYMPOSIUM ON TRIBOLOGY, MULTI-FACETS OF TRIBOLOGY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Lyon, France. pp.actes du congres</w:t>
+              <w:t xml:space="preserve">VII emes Journées Internationales de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Constantine, Algérie. pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686881v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDES DES PROPRIETES MECANIQUES DES MEMBRANES PHOSPHOLIPIDIQUES PAR MICROSCOPIE A FORCE ATOMIQUE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Role of ions concentration and pH in the tribological operation of phospholipid biomimetic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairouz Dekkiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Corneci</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII emes Journées Internationales de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Constantine, Algérie. pp.92</w:t>
+              <w:t xml:space="preserve">36th LEEDS-LYON SYMPOSIUM ON TRIBOLOGY, MULTI-FACETS OF TRIBOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lyon, France. pp.actes du congres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686887v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse lipidomique des fluides synoviaux pathologiques pour améliorer le comportement tribologique des articulations pathologiques ou prothésées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the tribological role of molecular assemblies of synovial fluid in the healthy joints operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana Borta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Corneci</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Tribologie - " tribologie et développement durable "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Villeurbanne, France. pp.actes du congres</w:t>
+              <w:t xml:space="preserve">3nd International Conference on Biomaterials and Medical Devices BIOMMEDD'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Bucarest, Romania. pp.CD Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686807v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des multicouches phospholipidiques dans le fonctionnement tribologique des contacts biologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">THE SUPERIOR LUBRICANT PROPERTIES OF PHOSPHOLIPIDS BILAYERS: ROLE OF NANO-MECHANICAL RESISTANCE AND IONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Dekkiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire - Institut des Technologies Avancées des Sciences du Vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">TRANSALP'NANO 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437922v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the tribological role of molecular assemblies of synovial fluid in the healthy joints operation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iuliana Borta</w:t>
+                <w:t xml:space="preserve">Rôle des multicouches phospholipidiques dans le fonctionnement tribologique des contacts biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Corneci</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3nd International Conference on Biomaterials and Medical Devices BIOMMEDD'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Bucarest, Romania. pp.CD Conference</w:t>
+              <w:t xml:space="preserve">Séminaire - Institut des Technologies Avancées des Sciences du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686758v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE SUPERIOR LUBRICANT PROPERTIES OF PHOSPHOLIPIDS BILAYERS: ROLE OF NANO-MECHANICAL RESISTANCE AND IONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fairouz Dekkiche</w:t>
+                <w:t xml:space="preserve">Analyse lipidomique des fluides synoviaux pathologiques pour améliorer le comportement tribologique des articulations pathologiques ou prothésées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Corneci</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANSALP'NANO 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Tribologie - " tribologie et développement durable "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Villeurbanne, France. pp.actes du congres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686831v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipodomic analysis of synovial fluid lubricant in pathlogical articular joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Corneci</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3nd International Conference on Biomaterials and Medical Devices BIOMMEDD'2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Bucarest, Romania. pp.CD Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of nano-mechanical properties in the tribological performances of phospholipid biomimetic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairouz Dekkiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Corneci</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées plénières GDR 3070 : Physique de la cellule au tissu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Sete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano bio-tribologie : Rôle des assemblages moléculaires dans le fonctionnement tribologique des contacts biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Charlaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire - Institut Pluridisciplinaire de Recherche sur l'Environnement et les Matériaux (IPREM) – Université de Pau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse tribologique et physiopathologique d'une articulation. Rôle mécanique et physicochimique des assemblages moléculaires du fluide synovial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Sfarghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire - Laboratoire de Physiopathologie et Pharmacologie Articulaire, Université de Nancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagérie Médicale et conditions de fonctionnement tribologique des articulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Corneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Trunfio-Sfarghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Corneci</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du savoir CNRS - Imagerie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId255"/>
+      <w:footerReference w:type="default" r:id="rId254"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8622,51 +8492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-paul.rieu@univ-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilm.univ-lyon1.fr/biophysique" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.univ-lyon1.fr/course/view.php?id=5906" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449135v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Gas-Pascual" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanke van der Wel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cochet-Escartin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12328-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300177v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ghazi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Demircigil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chauviat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00502-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604308v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barentin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakagaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuroda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Takahashi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yoshino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Sugahara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Hirose" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Sone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32334-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cochet-Escartin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hesnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghazi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36395-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hesnard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1134011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Hiraiwa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Beng Saw" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2023.106432" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300166v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anjard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.844812" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Funamoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020318" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997747v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Allais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.64731" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Egorov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maksimova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Andreeva-Sussin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Koibuchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hongo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prunet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laperrousaz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0LC00732C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Virgone-Carlotta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.018101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Matha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bocchiardo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bejaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Marigo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061186X.2018.1547733" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shirai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sugiyama" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/THC-171052" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094229v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph d'Alessandro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Aubry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289409v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alessandro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P. Solon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Hayakawa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Detcheverry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS4180" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720738v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blachon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Harb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Munteanu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03276" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Mertani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188100" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00427f" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305602v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delanoe-Ayari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takagi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimi Tanaka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Nakagaki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0099" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307262v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mazuel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Reffay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicard Du" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bacri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.098105" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309829v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munteanu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tinland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14072-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066773v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomita Vasilica Stirbat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sham Tlili" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Houver" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13084-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C7415695E57FB0C3F420CB317BDE8A3A36FF683/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934479v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815877" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Portinha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.02.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z23LBWFN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos-Alexandru Mirea" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ionut Matei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.06.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMHS9M1R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054235v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mgharbel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Bodennec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ferri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052554" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Corneci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Dekkiche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.08.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT4FMD3X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686898v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Meurisse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.06.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPJMP6FB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686895v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685137v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686892v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00524596v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmottant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audren" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0902085106" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373204v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamao Saito" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuji Sawada" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.20411" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZH73XX5B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373198v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iwaya" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maeda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Inose" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.20262" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8XV50HP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767644v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Meurisse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8005234" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2S3CTNGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686821v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712607v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Meurisse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2007.02.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S1NPN73-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356677v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003348v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C.M. Mombach" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto L. Thomas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Der Loughian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941005v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genevieve Blanchin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miossec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686926v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Borta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686935v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941100v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw See Hong" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686930v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686900v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686911v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686914v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686881v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686887v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686807v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437922v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Sfarghiu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686758v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686831v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686764v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686815v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435505v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charlaix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435500v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686747v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-paul.rieu@univ-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ilm.univ-lyon1.fr/biophysique" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.univ-lyon1.fr/course/view.php?id=5906" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449135v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Gas-Pascual" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanke van der Wel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cochet-Escartin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12328-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300177v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ghazi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mete Demircigil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chauviat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-025-00502-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604308v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barentin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakagaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuroda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Hiraiwa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marcq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuan Beng Saw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2023.106432" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Hirose" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hesnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1134011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carr&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cochet-Escartin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hesnard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghazi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36395-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Takahashi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Yoshino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Sugahara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Sone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32334-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650465v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anjard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.844812" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612218v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Funamoto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020318" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997747v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Allais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.64731" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prunet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laperrousaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0LC00732C" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Egorov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Maksimova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Andreeva-Sussin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Koibuchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hongo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019225" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107154v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Virgone-Carlotta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.018101" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lollo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Matha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bocchiardo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bejaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Marigo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1061186X.2018.1547733" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph d'Alessandro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Aubry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2018.0006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shirai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sugiyama" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/THC-171052" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alessandro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P. Solon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Hayakawa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Detcheverry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS4180" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blachon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Harb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Munteanu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piednoir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03276" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295198v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Mertani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188100" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delanoe-Ayari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takagi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimi Tanaka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Nakagaki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.0099" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00427f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mazuel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Reffay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicard Du" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bacri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.098105" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309829v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Munteanu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tinland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14072-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815877" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomita Vasilica Stirbat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sham Tlili" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Houver" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13084-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C7415695E57FB0C3F420CB317BDE8A3A36FF683/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861220v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Portinha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fleury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2013.02.011" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z23LBWFN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940985v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos-Alexandru Mirea" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ionut Matei" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.06.015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMHS9M1R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mgharbel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Bodennec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ferri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052554" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Corneci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Dekkiche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.08.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT4FMD3X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686950v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.06.012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPJMP6FB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686898v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Meurisse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686895v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685137v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686892v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373204v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamao Saito" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Delano&#235;-Ayari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuji Sawada" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.20411" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZH73XX5B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00524596v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmottant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audren" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0902085106" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373198v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iwaya" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maeda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Inose" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cm.20262" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8XV50HP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Meurisse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8005234" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2S3CTNGF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686821v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712607v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Trunfio-Sfarghiu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Meurisse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2007.02.008" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S1NPN73-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356677v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003348v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C.M. Mombach" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Graner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gillet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto L. Thomas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446422v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Der Loughian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941005v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genevieve Blanchin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miossec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941100v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw See Hong" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686930v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686935v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686926v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Borta" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686900v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686911v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686914v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686887v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686881v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686758v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686831v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437922v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Sfarghiu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686807v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686764v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686815v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435505v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charlaix" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435500v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686747v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>