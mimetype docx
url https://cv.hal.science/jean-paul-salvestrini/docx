--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1475,295 +1475,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Face Semi-Bulk Absorber Boosts Conversion Efficiency of InGaN Solar Cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling up of Growth, Fabrication, and Device Transfer Process for GaN‐based LEDs on H‐BN Templates to 6‐inch Sapphire Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabeb Belghouthi</w:t>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajat Gujrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amani Rached</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rajat Gujrati</w:t>
+                <w:t xml:space="preserve">Ashutosh Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Ottapilakkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11664-023-10662-w⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202300600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356633v1</w:t>
+                <w:t xml:space="preserve">hal-04460173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling up of Growth, Fabrication, and Device Transfer Process for GaN‐based LEDs on H‐BN Templates to 6‐inch Sapphire Substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phuong Vuong</w:t>
+                <w:t xml:space="preserve">N-Face Semi-Bulk Absorber Boosts Conversion Efficiency of InGaN Solar Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeb Belghouthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdani Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajat Gujrati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vishnu Ottapilakkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (18), </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Electronic Materials, 52 (11), pp.7566-7575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admt.202300600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11664-023-10662-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460173v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and fabrication process flow for high-efficiency and flexible InGaN solar cells</w:t>
               </w:r>
@@ -2681,429 +2681,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE of GaN-based mixed dimensional heterostructures on wafer-scale layered 2D hexagonal boron nitride—A key enabler of III-nitride flexible optoelectronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards P-Type Conduction in Hexagonal Boron Nitride: Doping Study and Electrical Measurements Analysis of hBN/AlGaN Heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Mballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashutosh Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Vuong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Karrakchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0049306⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11010211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350328v1</w:t>
+                <w:t xml:space="preserve">hal-03117696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards P-Type Conduction in Hexagonal Boron Nitride: Doping Study and Electrical Measurements Analysis of hBN/AlGaN Heterojunctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soufiane Karrakchou</w:t>
+                <w:t xml:space="preserve">Optical characterization by photoreflectance of GaN after its partial thermal decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Chaaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Alshammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.211. </w:t>
+              <w:t xml:space="preserve">Optik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 248, pp.168070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11010211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijleo.2021.168070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117696v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization by photoreflectance of GaN after its partial thermal decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wafa Malek</w:t>
+                <w:t xml:space="preserve">MOVPE of GaN-based mixed dimensional heterostructures on wafer-scale layered 2D hexagonal boron nitride—A key enabler of III-nitride flexible optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Mballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Kahouli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdullah Alshammari</w:t>
+                <w:t xml:space="preserve">Taha Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Karrakchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 248, pp.168070. </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.061101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijleo.2021.168070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0049306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445791v1</w:t>
+                <w:t xml:space="preserve">hal-03350328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic Free-Standing Large-Area Vertical III-N Light-Emitting Diode Arrays by One-Step h-BN-Based Thermomechanical Self-Lift-Off and Transfer</w:t>
               </w:r>
@@ -3351,291 +3351,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystalline boron rich B(Al)N alloys grown by MOVPE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photovoltaic Concentration: Research and Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sundaram</w:t>
+                <w:t xml:space="preserve">Sarah El Himer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Patriarche</w:t>
+                <w:t xml:space="preserve">Salima El Ayane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Halfaya</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sara El Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ahaitouf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5135505⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (21), pp.5721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13215721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464319v1</w:t>
+                <w:t xml:space="preserve">hal-03350722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Concentration: Research and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah El Himer</w:t>
+                <w:t xml:space="preserve">Single crystalline boron rich B(Al)N alloys grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima El Ayane</w:t>
+                <w:t xml:space="preserve">S. Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara El Yahyaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ahaitouf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Halfaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (21), pp.5721. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (4), pp.042101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13215721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5135505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350722v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the Mechanical Adhesion of III–V Materials Grown on Layered h-BN</w:t>
               </w:r>
@@ -3781,51 +3781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Karrakchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Mballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3928,51 +3928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Halfaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4062,51 +4062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saiful Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Halfaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4303,51 +4303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Scalable Transfer Approach for Discrete III‐Nitride Devices Using Wafer‐Scale Patterned h‐BN/Sapphire Substrate for Pick‐and‐Place Applications (Adv. Mater. Technol. 10/2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4610,51 +4610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Halfaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4699,295 +4699,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the early stages of GaN thermal decomposition at 1200 °C under N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+                <w:t xml:space="preserve">Heterogeneous Integration of Thin-Film InGaN-Based Solar Cells on Foreign Substrates with Enhanced Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saiful Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2017.10.002⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (8), pp.3003-3008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b00663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831065v1</w:t>
+                <w:t xml:space="preserve">hal-02158426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Integration of Thin-Film InGaN-Based Solar Cells on Foreign Substrates with Enhanced Performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chris Bishop</w:t>
+                <w:t xml:space="preserve">Observation of the early stages of GaN thermal decomposition at 1200 °C under N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Chaaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (8), pp.3003-3008. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 227, pp.16-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b00663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158426v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling, design, fabrication and experimentation of a GaN-based, 63Ni betavoltaic battery</w:t>
               </w:r>
@@ -5012,51 +5012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Merghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5101,1111 +5101,1111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01765048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible metal-semiconductor-metal device prototype on wafer-scale thick boron nitride layers grown by MOVPE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+                <w:t xml:space="preserve">Optimization of semibulk InGaN-based solar cell using realistic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El-Huni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul L. Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-00865-7⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.687-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.08.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830854v1</w:t>
+                <w:t xml:space="preserve">hal-01630066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mask effect in nano-selective- area-growth by MOCVD on thickness enhancement, indium incorporation, and emission of InGaN nanostructures on AlN-buffered Si(111) substrates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Improving InGaN heterojunction solar cells efficiency using a semibulk absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Elhuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Puybaret</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, pp.405 - 411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.09.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.7.000376⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01830918v1</w:t>
+                <w:t xml:space="preserve">hal-01420490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of semibulk InGaN-based solar cell using realistic modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul L. Voss</w:t>
+                <w:t xml:space="preserve">Influence of barrier layer indium on efficiency and wavelength of InGaN multiple quantum well (MQW) with and without semi-bulk InGaN buffer for blue to green regime emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saiful Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryam Jamroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.08.074⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (8), pp.1600868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630066v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving InGaN heterojunction solar cells efficiency using a semibulk absorber</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Sundaram</w:t>
+                <w:t xml:space="preserve">Emission wavelength red-shift by using “semi-bulk” InGaN buffer layer in InGaN/InGaN multiple-quantum-well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saiful Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Belahsene</w:t>
+                <w:t xml:space="preserve">Miryam Elouneg-Jamroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 159, pp.405 - 411. </w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.279-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.09.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01420490v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of barrier layer indium on efficiency and wavelength of InGaN multiple quantum well (MQW) with and without semi-bulk InGaN buffer for blue to green regime emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saiful Alam</w:t>
+                <w:t xml:space="preserve">Flexible metal-semiconductor-metal device prototype on wafer-scale thick boron nitride layers grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew B Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600868⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00865-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830966v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission wavelength red-shift by using “semi-bulk” InGaN buffer layer in InGaN/InGaN multiple-quantum-well</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+                <w:t xml:space="preserve">Mask effect in nano-selective- area-growth by MOCVD on thickness enhancement, indium incorporation, and emission of InGaN nanostructures on AlN-buffered Si(111) substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miryam Elouneg-Jamroz</w:t>
+                <w:t xml:space="preserve">R. Puybaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 112, pp.279-286. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.09.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.7.000376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831029v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoselective area growth of defect-free thick indium-rich InGaN nanostructures on sacrificial ZnO templates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">InGaN/InGaN multiple-quantum-well grown on InGaN/GaN semi-bulk buffer for blue to cyan emission with improved optical emission and efficiency droop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saiful Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryam Elouneg-Jamroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthew B Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa6a43⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.291-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830993v1</w:t>
+                <w:t xml:space="preserve">hal-01830907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaN/InGaN multiple-quantum-well grown on InGaN/GaN semi-bulk buffer for blue to cyan emission with improved optical emission and efficiency droop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saiful Alam</w:t>
+                <w:t xml:space="preserve">Nanoselective area growth of defect-free thick indium-rich InGaN nanostructures on sacrificial ZnO templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Puybaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew B Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 104, pp.291-297. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (19), pp.195304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.02.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa6a43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830907v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of cubic GaN clusters in hexagonal GaN layers and their dependence with the growth temperature</w:t>
               </w:r>
@@ -6325,51 +6325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas sensors boosted by two-dimensional h-BN enabled transfer on thin substrate foils: towards wearable and portable applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6453,291 +6453,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dc and ac electrical response of MOCVD grown GaN in p-i-n structure, assessed through I – V and admittance measurement</w:t>
+                <w:t xml:space="preserve">Evidence of minority carrier traps contribution in deep level transient spectroscopy measurement in n–GaN Schottky diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neslihan Ayarci Kuruoğlu</w:t>
+                <w:t xml:space="preserve">Sarrah Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ahaitouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orhan Özdemir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+                <w:t xml:space="preserve">Abdelaziz Ahaitouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa98b2⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp.529-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831076v1</w:t>
+                <w:t xml:space="preserve">hal-01830928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of minority carrier traps contribution in deep level transient spectroscopy measurement in n–GaN Schottky diode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dc and ac electrical response of MOCVD grown GaN in p-i-n structure, assessed through I – V and admittance measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neslihan Ayarci Kuruoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarrah Amor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Ahaitouf</w:t>
+                <w:t xml:space="preserve">Orhan Özdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Ahaitouf</w:t>
+                <w:t xml:space="preserve">Kutsal Bozkurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 101, pp.529-536. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (50), </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa98b2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830928v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of p-contact performance for indium rich InGaN based light emitting diodes and solar cells</w:t>
               </w:r>
@@ -6775,51 +6775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 214 (4), </w:t>
@@ -6857,51 +6857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modeling of polarization effects in InGaN double hetero-junction p-i-n solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeb Belghouthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7114,295 +7114,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-crystal nanopyramidal BGaN by nanoselective area growth on AlN/Si(111) and GaN templates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+                <w:t xml:space="preserve">Effect of GaAs substrate orientation on the growth kinetic of GaN layer grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Bonanno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Puybaret</w:t>
+                <w:t xml:space="preserve">Najla Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/11/115602⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.30-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277942v1</w:t>
+                <w:t xml:space="preserve">hal-01277597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of GaAs substrate orientation on the growth kinetic of GaN layer grown by MOVPE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Najla Fourati</w:t>
+                <w:t xml:space="preserve">Single-crystal nanopyramidal BGaN by nanoselective area growth on AlN/Si(111) and GaN templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zerrouki</w:t>
+                <w:t xml:space="preserve">Peter Bonanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Puybaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, pp.30-38. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (11), pp.115602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.02.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/11/115602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277597v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of V-pits in the performance improvement of InGaN solar cells</w:t>
               </w:r>
@@ -7440,51 +7440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew B. Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 109 (13), pp.133507. </w:t>
@@ -7516,364 +7516,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Area Two-Dimensional Layered Hexagonal Boron Nitride Grown on Sapphire by Metalorganic Vapor Phase Epitaxy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xin Li</w:t>
+                <w:t xml:space="preserve">Nanoselective area growth of GaN by metalorganic vapor phase epitaxy on 4H-SiC using epitaxial graphene as a mask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Puybaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew B. Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Puybaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (6), pp.3409-3415. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (10), pp.103105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4943205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385055v1</w:t>
+                <w:t xml:space="preserve">hal-01220089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoselective area growth of GaN by metalorganic vapor phase epitaxy on 4H-SiC using epitaxial graphene as a mask</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Large-Area Two-Dimensional Layered Hexagonal Boron Nitride Grown on Sapphire by Metalorganic Vapor Phase Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Puybaret</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108 (10), pp.103105. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.3409-3415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4943205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220089v1</w:t>
+                <w:t xml:space="preserve">hal-02385055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafer-scale controlled exfoliation of metal organic vapor phase epitaxy grown InGaN/GaN multi quantum well structures using low-tack two-dimensional layered h-BN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul B Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7950,51 +7950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Chaaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Bchetnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8070,77 +8070,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-efficiency indium gallium nitride/Si tandem photovoltaic solar cells modeling using indium gallium nitride semibulk material: monolithic integration versus 4-terminal tandem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El-Huni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8474,177 +8474,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE grown periodic AlN/BAlN heterostructure with high boron content</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoselective area growth and characterization of dislocation-free InGaN nanopyramids on AlN buffered Si(111) templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Puybaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El-Gmili</w:t>
+                <w:t xml:space="preserve">Li X.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Genty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouchoüle</w:t>
+                <w:t xml:space="preserve">P.L. Bonanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.09.030⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (113105), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4931132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212596v1</w:t>
+                <w:t xml:space="preserve">hal-01203766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly sensitive detection of NO2 gas using BGaN/GaN superlattice-based double Schottky junction sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8666,237 +8666,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Halfaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundaram Suresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106 (24), pp.243504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4922803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoselective area growth and characterization of dislocation-free InGaN nanopyramids on AlN buffered Si(111) templates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOVPE grown periodic AlN/BAlN heterostructure with high boron content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Puybaret</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El-Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li X.</w:t>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.L. Bonanno</w:t>
+                <w:t xml:space="preserve">Sophie Bouchoüle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107 (113105), </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 414, pp.119-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4931132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203766v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Deep Level Defects in GaN p-i-n Diodes after Beta Particle Irradiation</w:t>
               </w:r>
@@ -9010,510 +9010,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of in situ reflectance of GaN layers grown by MOVPE on GaAs (001)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Zerrouki</w:t>
+                <w:t xml:space="preserve">BAlN thin layers for deep UV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2015.08.015⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 212 (4), pp.745-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201400199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203774v1</w:t>
+                <w:t xml:space="preserve">hal-01108100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAlN thin layers for deep UV applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Genty</w:t>
+                <w:t xml:space="preserve">Model of Ni-63 battery with realistic PIN structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Munson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belahsene Sofiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201400199⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (10), pp.105101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4930870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108100v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of Ni-63 battery with realistic PIN structure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations of in situ reflectance of GaN layers grown by MOVPE on GaAs (001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Streque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Martinez</w:t>
+                <w:t xml:space="preserve">Jihed Laifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Chaaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.472-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2015.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4930870⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01203762v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality thick InGaN nanostructures grown by nanoselective area growth for new generation photovoltaic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundaram Suresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Puybaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9615,64 +9615,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El-Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 432, pp.37-44. </w:t>
@@ -9723,51 +9723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandgap energy bowing parameter of strained and relaxed InGaN layers,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Orsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9961,77 +9961,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale selective area growth of thick, dense, uniform, In-rich, InGaN nanostructure arrays on GaN/sapphire template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Puybaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10362,51 +10362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface states effects in GaN Schottky diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Ahaitouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10630,64 +10630,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate surface potential determination in Schottky diodes by the use of a correlated current and capacitance voltage measurements. Application to n-InP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ahaitouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Ahaitouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11339,51 +11339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and morphological studies of GaN thin films grown on different oriented LiNbO 3 substrates by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Orsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11498,51 +11498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-optic and dielectric properties of Hafnium-doped congruent lithium niobate crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12459,51 +12459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Saadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicéphore Théofanous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12970,260 +12970,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of nonlinear crystals for electro-optic Q-switching of laser resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex elastic properties and piezoelectric activity in stoichiometric and congruent LiNbO3 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystian Roleder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 26, pp.449-458. </w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 304 (1), pp.155-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2003.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00150190490457843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186026v1</w:t>
+                <w:t xml:space="preserve">hal-00186020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex elastic properties and piezoelectric activity in stoichiometric and congruent LiNbO3 single crystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study of nonlinear crystals for electro-optic Q-switching of laser resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abarkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krystian Roleder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26, pp.449-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2003.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00150190490457843⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00186020v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and wavelength dependences of electro-optic coefficients in inorganic crystals</w:t>
               </w:r>
@@ -13332,261 +13332,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the electro-optical properties in hybrid organic-inorganic crystals by molecular engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency dispersion of electro-optical properties over a wide range by means of time-response analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abarkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Ibanez</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.20.001661⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42 (13), pp.2346-2353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.42.002346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186024v1</w:t>
+                <w:t xml:space="preserve">hal-00186028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency dispersion of electro-optical properties over a wide range by means of time-response analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of the electro-optical properties in hybrid organic-inorganic crystals by molecular engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Fontana</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 42 (13), pp.2346-2353. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 20 (8), pp.1661-1665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.42.002346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.20.001661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186028v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birefringence measurements by means of light deflection at domain wal ls in ferroelastic crystals</w:t>
               </w:r>
@@ -14038,541 +14038,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic properties of LiKSO4 and LiK1−x Rbx SO4 crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Righi</w:t>
+                <w:t xml:space="preserve">Electro-optical and deflection properties of ammonium and rubidium hydrogen selenate crystals - Application to development of a low power Pockels cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kolata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. D. Fontana</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 23, pp.163-164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186044v1</w:t>
+                <w:t xml:space="preserve">hal-00186042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optical and deflection properties of ammonium and rubidium hydrogen selenate crystals - Application to development of a low power Pockels cell</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of electrooptic modulation from organic-inorganic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.D. Fontana</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 67 (6), pp.761-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003400050578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186042v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of electrooptic modulation from organic-inorganic crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical characteristics of triclinic rubidium hydrogen selenate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kolata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 67 (6), pp.761-763. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15 (3), pp.1009-1016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s003400050578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.15.001009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00186039v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characteristics of triclinic rubidium hydrogen selenate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Guilbert</w:t>
+                <w:t xml:space="preserve">Electro-optic properties of LiKSO4 and LiK1−x Rbx SO4 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Righi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Kolata</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. X. Abrial</w:t>
+                <w:t xml:space="preserve">R. L. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 15 (3), pp.1009-1016. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 67 (5), pp.559-562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.15.001009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s003400050545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186047v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between dielectric and electrooptic properties related to domains dynamics in RbHSeO crystals</w:t>
               </w:r>
@@ -15043,51 +15043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Czapla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15218,51 +15218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul L. Voss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 16341822. III-NITRIDE MATERIALS. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16063,51 +16063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473565v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duraz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Baptiste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0295857" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05391891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gujrati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-025-00995-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Balli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Ait Jmal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chdil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Mansouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tijent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Gujrati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Faqir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Voss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/adb13f" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Perepeliuc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Ottapilakkal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0257889" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739820v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Z Tijent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar B Bouzour&#226;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406794" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Malek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaaben" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Belgacem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alshammari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.159668" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestrini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2024.117185" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nicu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191772" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Rached" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdani Mohammed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-023-10662-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Moudakir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Srivastava" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202300600" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Karrakchou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Oliverio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2023.207538" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04142563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perepeliuc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Srivastava" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ottapilakkal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146797" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Juyal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mballo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.127030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04266801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abensur Vuillaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Frija-Masson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hadjiat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riquier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D&#8217;ortho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12121942" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c03481" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03544158v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benbakhti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gerbedoen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khediri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher, Hassan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080240" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Malek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Chaaben" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziaul Raza Khan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.61.10.105106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350328v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Mballo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ayari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049306" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117696v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11010211" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03445791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Kahouli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2021.168070" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00206" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350514v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Daldoul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Othmani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2021.105909" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464319v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaram" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Halfaya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135505" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Himer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Ayane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Yahyaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13215721" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350674v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c16850" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120983v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77681-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Halfaya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201900207" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282679v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiful Alam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.10.060" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZLG850G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282639v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Huni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arif" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B Jordan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.07.090" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321646v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bishop" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201970057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laifi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saidi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bchetnia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2019.06.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282666v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201970102" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831065v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouazizi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Gmili" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2017.10.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158426v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00663" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01765048v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Munson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gaimard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Merghem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa9e41" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830854v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00865-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830918v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonanno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puybaret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.000376" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630066v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El-Huni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Voss" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.08.074" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420490v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arif" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Elhuni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belahsene" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.09.030" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MG8FVRM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830966v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Jamroz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600868" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831029v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Elouneg-Jamroz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.09.032" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830993v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Puybaret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa6a43" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830907v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.02.036" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830926v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2017.01.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824881v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15065-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831076v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neslihan Ayarci Kuruo&#287;lu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan &#214;zdemir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutsal Bozkurt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa98b2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830928v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Amor" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahaitouf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.11.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830889v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Haas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600496" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521110v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Gazzeh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.09.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBXFD3TS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385234v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2593050" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277942v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bonanno" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115602" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277597v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Fourati" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zerrouki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.02.037" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385085v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B. Jordan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963817" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385055v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00398" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220089v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943205" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385100v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B Voss" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948260" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256993v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bouazizi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Bchetnia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.10.035" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP3C5S4C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420488v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2807" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDRQB3KQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Suresh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16030273" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108085v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogai Li" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sundaram" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Gac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchoule" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000380" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212596v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Gmili" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucho&#252;le" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.09.030" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170536v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922803" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203766v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li X." TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Bonanno" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931132" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257014v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhasene" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Alhuda Al Saqri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dler Jameel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Mesli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martinez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics4041090" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203774v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Laifi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.08.015" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRQPJKXV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108100v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400199" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203762v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Munson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Streque" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belahsene Sofiane" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930870" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596008v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400278" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G01L2MHM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212591v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Gac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.09.013" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170545v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Orsal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Djerboub" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001030" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077689v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Fontana" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abarkan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.11.020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077688v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900531" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845424v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orsal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pantzas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaran" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.041" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7DR6LRC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815384v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahaitouf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001111" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720225v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Srour" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.08.029" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666779v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679703" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643996v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/32/10/104002" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/584178758D112F6CD5A206A66B4FEF32F26AA3DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277006v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Srour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahaitouf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gautier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Moudakir" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662974" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642162v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontana" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gille" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2136322" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473710v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khireddine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEE.2010.V2.227" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322143v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sperandio" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laachachi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruch" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poil&#226;ne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2010.1458" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473709v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEE.2009.V1.103" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277015v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maloufi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sirenko" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008144" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6174C4B6FD4CF069E783ACA39801527E59B588C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311729v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3124-1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181707v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Sirenko" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322257v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abarkan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cuniot-Ponsard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3033-3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RCWCGHBH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181670v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ougazzaden" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aggerstam" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200778490" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7C3N3RZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302942v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ney" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3036979" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186014v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana L Bravina" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas V Morozovsky" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna N Morozovska" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701368166" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186004v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulanger" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menaert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zaccaro" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.11.036" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7FJ8P2R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186002v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Saadon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic&#233;phore Th&#233;ofanous" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/8/8/009" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7CDB15B3754C3AF013C762114329E03D858A39A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186008v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebrun" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sebald" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1755-z" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZMMNJSN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186010v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelenc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.000398" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186006v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Franke" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Talik" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystian Roleder" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Polg&#225;r" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/24/007" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186026v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2003.10.009" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT9GD49S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186020v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190490457843" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186027v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Fontana" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1196-5" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5R2W1MP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186024v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.001661" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186028v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.002346" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186030v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolata" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Czapla" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.001973" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186033v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.001980" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186035v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibanez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ney" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.000427" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186038v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hassan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186044v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Righi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Moreira" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050545" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186042v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186039v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050578" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57B1406A3F5A0E038F167A1C6AD7BA19B16E4FBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186047v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Abrial" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.15.001009" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186045v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.2523" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186050v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.14.002818" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186051v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wyncke" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brehat" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186463v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199608210527" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186053v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.111742" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350688v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03414657v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281130v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pradere" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L Voss" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281183v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Voss" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186275v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186278v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186279v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473565v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duraz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Baptiste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0295857" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05391891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gujrati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-025-00995-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Balli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Ait Jmal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chdil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Mansouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tijent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Gujrati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Faqir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Voss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/adb13f" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Perepeliuc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Ottapilakkal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0257889" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739820v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Z Tijent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar B Bouzour&#226;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406794" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Malek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaaben" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Belgacem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alshammari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.159668" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestrini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2024.117185" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nicu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191772" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Moudakir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Srivastava" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202300600" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356633v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Rached" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdani Mohammed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-023-10662-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Karrakchou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Oliverio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2023.207538" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04142563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perepeliuc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Srivastava" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ottapilakkal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146797" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Juyal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mballo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.127030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04266801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abensur Vuillaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Frija-Masson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hadjiat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riquier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D&#8217;ortho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12121942" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c03481" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03544158v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benbakhti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gerbedoen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khediri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher, Hassan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080240" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Malek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Chaaben" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziaul Raza Khan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.61.10.105106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117696v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Mballo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11010211" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03445791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Kahouli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2021.168070" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350328v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ayari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049306" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00206" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350514v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Daldoul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Othmani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2021.105909" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Himer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Ayane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Yahyaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13215721" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464319v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaram" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Halfaya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135505" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350674v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c16850" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120983v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77681-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Halfaya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201900207" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282679v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiful Alam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.10.060" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZLG850G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282639v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Huni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arif" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B Jordan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.07.090" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321646v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bishop" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201970057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laifi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saidi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bchetnia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2019.06.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282666v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201970102" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158426v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00663" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831065v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouazizi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Gmili" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2017.10.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01765048v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Munson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gaimard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Merghem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa9e41" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630066v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El-Huni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Voss" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.08.074" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420490v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arif" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Elhuni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belahsene" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.09.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MG8FVRM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830966v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Jamroz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600868" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831029v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Elouneg-Jamroz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.09.032" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830854v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00865-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830918v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonanno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puybaret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.000376" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830907v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.02.036" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830993v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Puybaret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa6a43" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830926v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2017.01.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824881v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15065-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Amor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahaitouf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.11.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831076v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neslihan Ayarci Kuruo&#287;lu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan &#214;zdemir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutsal Bozkurt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa98b2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830889v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Haas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600496" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521110v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Gazzeh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.09.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBXFD3TS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385234v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2593050" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277597v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Fourati" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zerrouki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.02.037" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277942v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bonanno" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115602" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385085v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B. Jordan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963817" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220089v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943205" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385055v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00398" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385100v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B Voss" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948260" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256993v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bouazizi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Bchetnia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.10.035" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP3C5S4C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420488v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2807" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDRQB3KQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Suresh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16030273" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108085v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogai Li" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sundaram" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Gac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchoule" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000380" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203766v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li X." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Bonanno" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931132" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170536v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922803" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212596v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Gmili" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucho&#252;le" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.09.030" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257014v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhasene" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Alhuda Al Saqri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dler Jameel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Mesli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martinez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics4041090" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108100v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400199" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203762v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Munson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Streque" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belahsene Sofiane" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930870" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203774v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Laifi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.08.015" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRQPJKXV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596008v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400278" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G01L2MHM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212591v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Gac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.09.013" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170545v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Orsal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Djerboub" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001030" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077689v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Fontana" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abarkan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.11.020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077688v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900531" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845424v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orsal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pantzas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaran" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.041" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7DR6LRC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815384v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahaitouf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001111" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720225v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Srour" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.08.029" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666779v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679703" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643996v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/32/10/104002" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/584178758D112F6CD5A206A66B4FEF32F26AA3DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277006v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Srour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahaitouf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gautier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Moudakir" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662974" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642162v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontana" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gille" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2136322" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473710v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khireddine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEE.2010.V2.227" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322143v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sperandio" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laachachi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruch" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poil&#226;ne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2010.1458" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473709v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEE.2009.V1.103" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277015v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maloufi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sirenko" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008144" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6174C4B6FD4CF069E783ACA39801527E59B588C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311729v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3124-1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181707v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Sirenko" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322257v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abarkan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cuniot-Ponsard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3033-3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RCWCGHBH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181670v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ougazzaden" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aggerstam" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200778490" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7C3N3RZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302942v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ney" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3036979" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186014v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana L Bravina" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas V Morozovsky" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna N Morozovska" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701368166" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186004v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulanger" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menaert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zaccaro" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.11.036" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7FJ8P2R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186002v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Saadon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic&#233;phore Th&#233;ofanous" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/8/8/009" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7CDB15B3754C3AF013C762114329E03D858A39A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186008v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebrun" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sebald" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1755-z" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZMMNJSN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186010v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelenc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.000398" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186006v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Franke" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Talik" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystian Roleder" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Polg&#225;r" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/24/007" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186020v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190490457843" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186026v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2003.10.009" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT9GD49S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186027v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Fontana" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1196-5" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5R2W1MP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186028v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.002346" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186024v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.001661" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186030v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolata" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Czapla" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.001973" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186033v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.001980" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186035v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibanez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ney" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.000427" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186038v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hassan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186042v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186039v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050578" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57B1406A3F5A0E038F167A1C6AD7BA19B16E4FBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186047v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Abrial" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.15.001009" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186044v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Righi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Moreira" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050545" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186045v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.2523" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186050v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.14.002818" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186051v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wyncke" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brehat" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186463v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199608210527" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186053v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.111742" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350688v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03414657v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281130v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pradere" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L Voss" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281183v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Voss" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186275v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186278v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186279v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>