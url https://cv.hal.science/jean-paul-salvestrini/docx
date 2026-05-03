--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -541,295 +541,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong spin-orbital coupling-induced unusual magnetic and magnetocaloric features in YbVO 3 single crystals</w:t>
+                <w:t xml:space="preserve">Nano-Structured InGaN Photoanode for Hydrogen Production Using Photoelectrochemical Water Splitting: A Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Balli</w:t>
+                <w:t xml:space="preserve">Fatima Tijent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sohail Ait Jmal</w:t>
+                <w:t xml:space="preserve">Rajat Gujrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumayma Chdil</w:t>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabeur Mansouri</w:t>
+                <w:t xml:space="preserve">Mustapha Faqir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Fournier</w:t>
+                <w:t xml:space="preserve">Paul Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (16), pp.12415-12427. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172 (2), pp.026503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.5c02110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/adb13f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404788v1</w:t>
+                <w:t xml:space="preserve">hal-05404857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-Structured InGaN Photoanode for Hydrogen Production Using Photoelectrochemical Water Splitting: A Simulation Study</w:t>
+                <w:t xml:space="preserve">Strong spin-orbital coupling-induced unusual magnetic and magnetocaloric features in YbVO 3 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Tijent</w:t>
+                <w:t xml:space="preserve">Mohamed Balli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajat Gujrati</w:t>
+                <w:t xml:space="preserve">Sohail Ait Jmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+                <w:t xml:space="preserve">Oumayma Chdil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Faqir</w:t>
+                <w:t xml:space="preserve">Sabeur Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Voss</w:t>
+                <w:t xml:space="preserve">Patrick Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 172 (2), pp.026503. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (16), pp.12415-12427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/adb13f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.5c02110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404857v1</w:t>
+                <w:t xml:space="preserve">hal-05404788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layer transferred UV emitting hBN/AlGaN heterostructures</w:t>
               </w:r>
@@ -841,51 +841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Perepeliuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajat Gujrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1001,51 +1001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Ottapilakkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Perepeliuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajat Gujrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.2406794. </w:t>
@@ -1217,77 +1217,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of self-heating effects in GaN HEMT via h-BN passivation and lift-off transfer to diamond substrate: A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Tijent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Faqir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,51 +1347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of III-nitride epitaxial layers onto pre-patterned silicon substrates for the simple fabrication of free-standing MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajat Gujrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1475,377 +1475,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling up of Growth, Fabrication, and Device Transfer Process for GaN‐based LEDs on H‐BN Templates to 6‐inch Sapphire Substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N-Face Semi-Bulk Absorber Boosts Conversion Efficiency of InGaN Solar Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Moudakir</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Rabeb Belghouthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdani Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajat Gujrati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vishnu Ottapilakkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202300600⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Electronic Materials, 52 (11), pp.7566-7575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-023-10662-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460173v1</w:t>
+                <w:t xml:space="preserve">hal-04356633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Face Semi-Bulk Absorber Boosts Conversion Efficiency of InGaN Solar Cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amani Rached</w:t>
+                <w:t xml:space="preserve">Scaling up of Growth, Fabrication, and Device Transfer Process for GaN‐based LEDs on H‐BN Templates to 6‐inch Sapphire Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Aillerie</w:t>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajat Gujrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramdani Mohammed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rajat Gujrati</w:t>
+                <w:t xml:space="preserve">Ashutosh Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Ottapilakkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Journal of Electronic Materials, 52 (11), pp.7566-7575. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11664-023-10662-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.202300600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356633v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and fabrication process flow for high-efficiency and flexible InGaN solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajat Gujrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Karrakchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Oliverio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 176, pp.207538. </w:t>
@@ -2043,51 +2043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Ottapilakkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Juyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2298,51 +2298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Sapphire Substrate Orientation on the van der Waals Epitaxy of III-Nitrides on 2D Hexagonal Boron Nitride: Implication for Optoelectronic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishnu Ottapilakkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2681,204 +2681,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards P-Type Conduction in Hexagonal Boron Nitride: Doping Study and Electrical Measurements Analysis of hBN/AlGaN Heterojunctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOVPE of GaN-based mixed dimensional heterostructures on wafer-scale layered 2D hexagonal boron nitride—A key enabler of III-nitride flexible optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Mballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Phuong Vuong</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Karrakchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11010211⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.061101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0049306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117696v1</w:t>
+                <w:t xml:space="preserve">hal-03350328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical characterization by photoreflectance of GaN after its partial thermal decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Kahouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2900,266 +2900,266 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Alshammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 248, pp.168070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijleo.2021.168070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE of GaN-based mixed dimensional heterostructures on wafer-scale layered 2D hexagonal boron nitride—A key enabler of III-nitride flexible optoelectronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Towards P-Type Conduction in Hexagonal Boron Nitride: Doping Study and Electrical Measurements Analysis of hBN/AlGaN Heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Mballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashutosh Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Vuong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Karrakchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (6), pp.061101. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0049306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano11010211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350328v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic Free-Standing Large-Area Vertical III-N Light-Emitting Diode Arrays by One-Step h-BN-Based Thermomechanical Self-Lift-Off and Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Karrakchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajat Gujrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3351,334 +3351,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Concentration: Research and Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single crystalline boron rich B(Al)N alloys grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah El Himer</w:t>
+                <w:t xml:space="preserve">S. Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima El Ayane</w:t>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara El Yahyaoui</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Halfaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13215721⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (4), pp.042101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5135505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350722v1</w:t>
+                <w:t xml:space="preserve">hal-02464319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystalline boron rich B(Al)N alloys grown by MOVPE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Mballo</w:t>
+                <w:t xml:space="preserve">Photovoltaic Concentration: Research and Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Himer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sundaram</w:t>
+                <w:t xml:space="preserve">Salima El Ayane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Patriarche</w:t>
+                <w:t xml:space="preserve">Sara El Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Halfaya</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ali Ahaitouf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 116 (4), pp.042101. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (21), pp.5721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5135505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en13215721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464319v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the Mechanical Adhesion of III–V Materials Grown on Layered h-BN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Mballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3768,64 +3768,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of selective area growth using van der Waals h-BN layer for crack-free transfer of large-size III-N devices onto arbitrary substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Karrakchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Mballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3883,484 +3883,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Area van der Waals Epitaxial Growth of Vertical III-Nitride Nanodevice Structures on Layered Boron Nitride</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanopyramid-based absorber to boost the efficiency of InGaN solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Li</w:t>
+                <w:t xml:space="preserve">Walid El Huni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Karrakchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Halfaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew B Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.201900207⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190, pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.07.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160835v1</w:t>
+                <w:t xml:space="preserve">hal-02282639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE van der Waals epitaxial growth of AlGaN/AlGaN multiple quantum well structures with deep UV emission on large scale 2D h-BN buffered sapphire substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Large-Area van der Waals Epitaxial Growth of Vertical III-Nitride Nanodevice Structures on Layered Boron Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Halfaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Halfaya</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1900207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.201900207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.10.060⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02282679v1</w:t>
+                <w:t xml:space="preserve">hal-02160835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanopyramid-based absorber to boost the efficiency of InGaN solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soufiane Karrakchou</w:t>
+                <w:t xml:space="preserve">MOVPE van der Waals epitaxial growth of AlGaN/AlGaN multiple quantum well structures with deep UV emission on large scale 2D h-BN buffered sapphire substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saiful Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Halfaya</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthew B Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 507, pp.352-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.10.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.07.090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02282639v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Scalable Transfer Approach for Discrete III‐Nitride Devices Using Wafer‐Scale Patterned h‐BN/Sapphire Substrate for Pick‐and‐Place Applications (Adv. Mater. Technol. 10/2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4571,90 +4571,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-Emitting Diodes: Large-Area van der Waals Epitaxial Growth of Vertical III-Nitride Nanodevice Structures on Layered Boron Nitride (Adv. Mater. Interfaces 16/2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Halfaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4705,90 +4705,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Integration of Thin-Film InGaN-Based Solar Cells on Foreign Substrates with Enhanced Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saiful Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5012,51 +5012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Merghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5101,912 +5101,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01765048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of semibulk InGaN-based solar cell using realistic modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul L. Voss</w:t>
+                <w:t xml:space="preserve">Flexible metal-semiconductor-metal device prototype on wafer-scale thick boron nitride layers grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew B Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.08.074⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00865-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630066v1</w:t>
+                <w:t xml:space="preserve">hal-01830854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving InGaN heterojunction solar cells efficiency using a semibulk absorber</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Mask effect in nano-selective- area-growth by MOCVD on thickness enhancement, indium incorporation, and emission of InGaN nanostructures on AlN-buffered Si(111) substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Belahsene</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Puybaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.09.030⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.7.000376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01420490v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of barrier layer indium on efficiency and wavelength of InGaN multiple quantum well (MQW) with and without semi-bulk InGaN buffer for blue to green regime emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+                <w:t xml:space="preserve">Optimization of semibulk InGaN-based solar cell using realistic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El-Huni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul L. Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600868⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.687-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.08.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830966v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission wavelength red-shift by using “semi-bulk” InGaN buffer layer in InGaN/InGaN multiple-quantum-well</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+                <w:t xml:space="preserve">Improving InGaN heterojunction solar cells efficiency using a semibulk absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Elhuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miryam Elouneg-Jamroz</w:t>
+                <w:t xml:space="preserve">S. Belahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 112, pp.279-286. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, pp.405 - 411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.09.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831029v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible metal-semiconductor-metal device prototype on wafer-scale thick boron nitride layers grown by MOVPE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Influence of barrier layer indium on efficiency and wavelength of InGaN multiple quantum well (MQW) with and without semi-bulk InGaN buffer for blue to green regime emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saiful Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryam Jamroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (8), pp.1600868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-00865-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01830854v1</w:t>
+                <w:t xml:space="preserve">hal-01830966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mask effect in nano-selective- area-growth by MOCVD on thickness enhancement, indium incorporation, and emission of InGaN nanostructures on AlN-buffered Si(111) substrates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiaojian Li</w:t>
+                <w:t xml:space="preserve">Emission wavelength red-shift by using “semi-bulk” InGaN buffer layer in InGaN/InGaN multiple-quantum-well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saiful Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Puybaret</w:t>
+                <w:t xml:space="preserve">Miryam Elouneg-Jamroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (2), </w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.279-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.7.000376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830918v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InGaN/InGaN multiple-quantum-well grown on InGaN/GaN semi-bulk buffer for blue to cyan emission with improved optical emission and efficiency droop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saiful Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miryam Elouneg-Jamroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6096,64 +6096,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew B Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (19), pp.195304. </w:t>
@@ -6325,103 +6325,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas sensors boosted by two-dimensional h-BN enabled transfer on thin substrate foils: towards wearable and portable applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew B Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.15212. </w:t>
@@ -6472,51 +6472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of minority carrier traps contribution in deep level transient spectroscopy measurement in n–GaN Schottky diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarrah Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ahaitouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Ahaitouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6628,51 +6628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orhan Özdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kutsal Bozkurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6723,90 +6723,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of p-contact performance for indium rich InGaN based light emitting diodes and solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saiful Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helge Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6851,588 +6851,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modeling of polarization effects in InGaN double hetero-junction p-i-n solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+                <w:t xml:space="preserve">Effect of GaAs substrate orientation on the growth kinetic of GaN layer grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hichem Gazzeh</w:t>
+                <w:t xml:space="preserve">Najla Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christyves Chevallier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 100, pp.168 - 178. </w:t>
+              <w:t xml:space="preserve">, 2016, 94, pp.30-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521110v1</w:t>
+                <w:t xml:space="preserve">hal-01277597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study and Device Design of NO, NO2, and NH3 Gas Detection for a Wide Dynamic and Large Temperature Range Using Pt/AlGaN/GaN HEMT</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Single-crystal nanopyramidal BGaN by nanoselective area growth on AlN/Si(111) and GaN templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bonanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Puybaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (18), pp.6828-6838. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (11), pp.115602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2593050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/11/115602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385234v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of GaAs substrate orientation on the growth kinetic of GaN layer grown by MOVPE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Bouazizi</w:t>
+                <w:t xml:space="preserve">Analytical modeling of polarization effects in InGaN double hetero-junction p-i-n solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeb Belghouthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najla Fourati</w:t>
+                <w:t xml:space="preserve">Mohamed Hichem Gazzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zerrouki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94, pp.30-38. </w:t>
+              <w:t xml:space="preserve">, 2016, 100, pp.168 - 178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.02.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277597v1</w:t>
+                <w:t xml:space="preserve">hal-01521110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-crystal nanopyramidal BGaN by nanoselective area growth on AlN/Si(111) and GaN templates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Experimental Study and Device Design of NO, NO2, and NH3 Gas Detection for a Wide Dynamic and Large Temperature Range Using Pt/AlGaN/GaN HEMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Halfaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Puybaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (11), pp.115602. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (18), pp.6828-6838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/11/115602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2593050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277942v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of V-pits in the performance improvement of InGaN solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7561,51 +7561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew B. Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7656,90 +7656,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Area Two-Dimensional Layered Hexagonal Boron Nitride Grown on Sapphire by Metalorganic Vapor Phase Epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Puybaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7784,449 +7784,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafer-scale controlled exfoliation of metal organic vapor phase epitaxy grown InGaN/GaN multi quantum well structures using low-tack two-dimensional layered h-BN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xin Li</w:t>
+                <w:t xml:space="preserve">Study of the partial decomposition of GaN layers grown by MOVPE with different coalescence degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Chaaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul B Voss</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Bchetnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4948260⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 434, pp.72-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385100v1</w:t>
+                <w:t xml:space="preserve">hal-01256993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the partial decomposition of GaN layers grown by MOVPE with different coalescence degree</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amor Bchetnia</w:t>
+                <w:t xml:space="preserve">High-efficiency indium gallium nitride/Si tandem photovoltaic solar cells modeling using indium gallium nitride semibulk material: monolithic integration versus 4-terminal tandem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El-Huni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 434, pp.72-76. </w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (11), pp.1436 - 1447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.10.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pip.2807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256993v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-efficiency indium gallium nitride/Si tandem photovoltaic solar cells modeling using indium gallium nitride semibulk material: monolithic integration versus 4-terminal tandem cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wafer-scale controlled exfoliation of metal organic vapor phase epitaxy grown InGaN/GaN multi quantum well structures using low-tack two-dimensional layered h-BN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul B Voss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pip.2807⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (17), pp.171106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4948260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420488v1</w:t>
+                <w:t xml:space="preserve">hal-02385100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the performance of HEMT based NO, NO2 and NH3 exhaust Gas Sensors for Automotive Antipollution Systems</w:t>
               </w:r>
@@ -8340,191 +8340,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN-based MQWs grown on a thick relaxed AlGaN buffer on AlN templates emitting at 285 nm</w:t>
+                <w:t xml:space="preserve">Analysis of Deep Level Defects in GaN p-i-n Diodes after Beta Particle Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaogai Li</w:t>
+                <w:t xml:space="preserve">Sofiane Belhasene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Sundaram</w:t>
+                <w:t xml:space="preserve">Noor Alhuda Al Saqri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Disseix</w:t>
+                <w:t xml:space="preserve">Dler Jameel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Le Gac</w:t>
+                <w:t xml:space="preserve">Abdelmadjid Mesli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bouchoule</w:t>
+                <w:t xml:space="preserve">Anthony Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (2), pp.381-392. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (4), pp.1090-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.5.000380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics4041090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108085v1</w:t>
+                <w:t xml:space="preserve">hal-01257014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoselective area growth and characterization of dislocation-free InGaN nanopyramids on AlN buffered Si(111) templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8748,64 +8748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE grown periodic AlN/BAlN heterostructure with high boron content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El-Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8876,575 +8876,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Deep Level Defects in GaN p-i-n Diodes after Beta Particle Irradiation</w:t>
+                <w:t xml:space="preserve">AlGaN-based MQWs grown on a thick relaxed AlGaN buffer on AlN templates emitting at 285 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Belhasene</w:t>
+                <w:t xml:space="preserve">Xiaogai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noor Alhuda Al Saqri</w:t>
+                <w:t xml:space="preserve">S Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dler Jameel</w:t>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmadjid Mesli</w:t>
+                <w:t xml:space="preserve">G Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Martinez</w:t>
+                <w:t xml:space="preserve">S Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (4), pp.1090-1100. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.381-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics4041090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.5.000380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257014v1</w:t>
+                <w:t xml:space="preserve">hal-01108085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAlN thin layers for deep UV applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Genty</w:t>
+                <w:t xml:space="preserve">Model of Ni-63 battery with realistic PIN structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Munson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belahsene Sofiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201400199⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (10), pp.105101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4930870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108100v1</w:t>
+                <w:t xml:space="preserve">hal-01203762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of Ni-63 battery with realistic PIN structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Martinez</w:t>
+                <w:t xml:space="preserve">Investigations of in situ reflectance of GaN layers grown by MOVPE on GaAs (001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihed Laifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Chaaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4930870⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.472-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2015.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203762v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of in situ reflectance of GaN layers grown by MOVPE on GaAs (001)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Zerrouki</w:t>
+                <w:t xml:space="preserve">BAlN thin layers for deep UV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 212 (4), pp.745-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201400199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2015.08.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01203774v1</w:t>
+                <w:t xml:space="preserve">hal-01108100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality thick InGaN nanostructures grown by nanoselective area growth for new generation photovoltaic devices</w:t>
               </w:r>
@@ -9456,51 +9456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundaram Suresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Puybaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9576,51 +9576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical investigations of AlGaN MQWs grown on a relaxed AlGaN buffer on AlN templates for emission at 280 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9628,51 +9628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El-Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 432, pp.37-44. </w:t>
@@ -9948,77 +9948,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale selective area growth of thick, dense, uniform, In-rich, InGaN nanostructure arrays on GaN/sapphire template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Puybaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10630,51 +10630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate surface potential determination in Schottky diodes by the use of a correlated current and capacitance voltage measurements. Application to n-InP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ahaitouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Ahaitouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11339,51 +11339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and morphological studies of GaN thin films grown on different oriented LiNbO 3 substrates by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Moudakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Orsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11498,51 +11498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-optic and dielectric properties of Hafnium-doped congruent lithium niobate crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12459,51 +12459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Saadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicéphore Théofanous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13364,51 +13364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14038,541 +14038,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optical and deflection properties of ammonium and rubidium hydrogen selenate crystals - Application to development of a low power Pockels cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Guilbert</w:t>
+                <w:t xml:space="preserve">Electro-optic properties of LiKSO4 and LiK1−x Rbx SO4 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Righi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.D. Fontana</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. L. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 67 (5), pp.559-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003400050545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186042v1</w:t>
+                <w:t xml:space="preserve">hal-00186044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of electrooptic modulation from organic-inorganic crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical characteristics of triclinic rubidium hydrogen selenate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kolata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s003400050578⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15 (3), pp.1009-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.15.001009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00186039v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characteristics of triclinic rubidium hydrogen selenate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electro-optical and deflection properties of ammonium and rubidium hydrogen selenate crystals - Application to development of a low power Pockels cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kolata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 23, pp.163-164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186047v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic properties of LiKSO4 and LiK1−x Rbx SO4 crystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of electrooptic modulation from organic-inorganic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. D. Fontana</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 67 (5), pp.559-562. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 67 (6), pp.761-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003400050578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s003400050545⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00186044v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between dielectric and electrooptic properties related to domains dynamics in RbHSeO crystals</w:t>
               </w:r>
@@ -15043,51 +15043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Czapla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15218,51 +15218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul L. Voss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 16341822. III-NITRIDE MATERIALS. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15319,51 +15319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Halfaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16063,51 +16063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473565v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duraz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Baptiste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0295857" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05391891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gujrati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-025-00995-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Balli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Ait Jmal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chdil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Mansouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02110" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tijent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Gujrati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Faqir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Voss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/adb13f" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Perepeliuc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Ottapilakkal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0257889" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739820v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Z Tijent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar B Bouzour&#226;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406794" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Malek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaaben" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Belgacem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alshammari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.159668" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestrini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2024.117185" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nicu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191772" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Moudakir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Srivastava" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202300600" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356633v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Rached" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdani Mohammed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-023-10662-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Karrakchou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Oliverio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2023.207538" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04142563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perepeliuc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Srivastava" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ottapilakkal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146797" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Juyal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mballo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.127030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04266801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abensur Vuillaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Frija-Masson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hadjiat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riquier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D&#8217;ortho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12121942" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c03481" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03544158v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benbakhti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gerbedoen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khediri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher, Hassan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080240" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Malek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Chaaben" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziaul Raza Khan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.61.10.105106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117696v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Mballo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11010211" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03445791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Kahouli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2021.168070" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350328v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ayari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049306" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00206" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350514v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Daldoul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Othmani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2021.105909" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Himer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Ayane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Yahyaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13215721" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464319v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaram" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Halfaya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135505" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350674v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c16850" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120983v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77681-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Halfaya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201900207" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282679v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiful Alam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.10.060" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZLG850G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282639v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Huni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arif" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B Jordan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.07.090" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321646v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bishop" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201970057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laifi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saidi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bchetnia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2019.06.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282666v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201970102" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158426v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00663" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831065v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouazizi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Gmili" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2017.10.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01765048v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Munson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gaimard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Merghem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa9e41" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630066v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El-Huni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Voss" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.08.074" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420490v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arif" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Elhuni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belahsene" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.09.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MG8FVRM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830966v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Jamroz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600868" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831029v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Elouneg-Jamroz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.09.032" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830854v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00865-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830918v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonanno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puybaret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.000376" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830907v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.02.036" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830993v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Puybaret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa6a43" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830926v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2017.01.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824881v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15065-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Amor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahaitouf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.11.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831076v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neslihan Ayarci Kuruo&#287;lu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan &#214;zdemir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutsal Bozkurt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa98b2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830889v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Haas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600496" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521110v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Gazzeh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.09.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBXFD3TS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385234v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2593050" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277597v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Fourati" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zerrouki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.02.037" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277942v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bonanno" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115602" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385085v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B. Jordan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963817" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220089v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943205" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385055v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00398" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385100v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B Voss" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948260" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256993v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bouazizi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Bchetnia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.10.035" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP3C5S4C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420488v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2807" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDRQB3KQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Suresh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16030273" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108085v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogai Li" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sundaram" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Gac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchoule" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000380" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203766v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li X." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Bonanno" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931132" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170536v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922803" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212596v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Gmili" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucho&#252;le" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.09.030" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257014v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhasene" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Alhuda Al Saqri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dler Jameel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Mesli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martinez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics4041090" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108100v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400199" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203762v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Munson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Streque" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belahsene Sofiane" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930870" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203774v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Laifi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.08.015" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRQPJKXV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596008v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400278" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G01L2MHM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212591v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Gac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.09.013" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170545v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Orsal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Djerboub" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001030" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077689v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Fontana" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abarkan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.11.020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077688v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900531" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845424v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orsal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pantzas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaran" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.041" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7DR6LRC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815384v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahaitouf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001111" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720225v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Srour" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.08.029" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666779v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679703" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643996v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/32/10/104002" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/584178758D112F6CD5A206A66B4FEF32F26AA3DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277006v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Srour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahaitouf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gautier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Moudakir" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662974" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642162v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontana" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gille" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2136322" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473710v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khireddine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEE.2010.V2.227" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322143v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sperandio" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laachachi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruch" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poil&#226;ne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2010.1458" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473709v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEE.2009.V1.103" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277015v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maloufi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sirenko" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008144" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6174C4B6FD4CF069E783ACA39801527E59B588C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311729v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3124-1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181707v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Sirenko" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322257v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abarkan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cuniot-Ponsard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3033-3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RCWCGHBH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181670v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ougazzaden" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aggerstam" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200778490" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7C3N3RZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302942v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ney" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3036979" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186014v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana L Bravina" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas V Morozovsky" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna N Morozovska" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701368166" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186004v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulanger" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menaert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zaccaro" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.11.036" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7FJ8P2R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186002v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Saadon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic&#233;phore Th&#233;ofanous" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/8/8/009" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7CDB15B3754C3AF013C762114329E03D858A39A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186008v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebrun" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sebald" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1755-z" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZMMNJSN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186010v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelenc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.000398" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186006v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Franke" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Talik" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystian Roleder" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Polg&#225;r" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/24/007" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186020v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190490457843" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186026v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2003.10.009" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT9GD49S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186027v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Fontana" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1196-5" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5R2W1MP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186028v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.002346" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186024v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.001661" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186030v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolata" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Czapla" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.001973" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186033v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.001980" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186035v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibanez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ney" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.000427" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186038v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hassan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186042v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186039v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050578" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57B1406A3F5A0E038F167A1C6AD7BA19B16E4FBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186047v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Abrial" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.15.001009" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186044v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Righi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Moreira" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050545" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186045v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.2523" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186050v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.14.002818" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186051v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wyncke" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brehat" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186463v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199608210527" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186053v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.111742" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350688v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03414657v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281130v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pradere" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L Voss" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281183v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Voss" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186275v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186278v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186279v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473565v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duraz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Baptiste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0295857" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05391891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gujrati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-025-00995-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404857v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tijent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Gujrati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Faqir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Voss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/adb13f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Balli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Ait Jmal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chdil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Mansouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02110" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Perepeliuc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Ottapilakkal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0257889" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739820v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Z Tijent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar B Bouzour&#226;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406794" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Malek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaaben" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Belgacem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alshammari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.159668" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestrini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2024.117185" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nicu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191772" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Rached" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdani Mohammed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-023-10662-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Moudakir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Srivastava" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202300600" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Karrakchou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Oliverio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2023.207538" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04142563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perepeliuc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Srivastava" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ottapilakkal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146797" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Juyal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mballo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.127030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04266801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abensur Vuillaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Frija-Masson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hadjiat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riquier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D&#8217;ortho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12121942" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c03481" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03544158v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benbakhti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gerbedoen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khediri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher, Hassan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080240" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Malek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Chaaben" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziaul Raza Khan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.61.10.105106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350328v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Mballo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ayari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049306" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03445791v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Kahouli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2021.168070" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117696v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11010211" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00206" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350514v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Daldoul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Othmani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2021.105909" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464319v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaram" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Halfaya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135505" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Himer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Ayane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Yahyaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13215721" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350674v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c16850" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120983v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77681-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Huni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Halfaya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arif" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B Jordan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.07.090" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201900207" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282679v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiful Alam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.10.060" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZLG850G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321646v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bishop" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201970057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laifi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saidi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bchetnia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2019.06.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282666v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201970102" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158426v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00663" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831065v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouazizi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Gmili" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2017.10.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01765048v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Munson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gaimard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Merghem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa9e41" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830854v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00865-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830918v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonanno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puybaret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.000376" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630066v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El-Huni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Voss" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.08.074" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420490v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arif" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Elhuni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belahsene" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.09.030" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MG8FVRM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830966v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Jamroz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600868" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831029v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Elouneg-Jamroz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.09.032" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830907v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.02.036" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830993v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Puybaret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa6a43" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830926v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2017.01.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824881v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15065-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Amor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahaitouf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.11.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831076v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neslihan Ayarci Kuruo&#287;lu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan &#214;zdemir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutsal Bozkurt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa98b2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830889v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Haas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600496" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277597v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Fourati" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zerrouki" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.02.037" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277942v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bonanno" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115602" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521110v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Gazzeh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.09.016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBXFD3TS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385234v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2593050" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385085v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B. Jordan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963817" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220089v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943205" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385055v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00398" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256993v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bouazizi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Bchetnia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.10.035" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP3C5S4C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420488v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2807" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDRQB3KQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385100v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B Voss" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948260" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Suresh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16030273" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257014v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhasene" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Alhuda Al Saqri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dler Jameel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Mesli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martinez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics4041090" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203766v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li X." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Bonanno" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931132" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170536v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922803" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212596v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Gmili" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucho&#252;le" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.09.030" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogai Li" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sundaram" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Gac" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchoule" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000380" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203762v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Munson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Streque" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belahsene Sofiane" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930870" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203774v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Laifi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.08.015" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRQPJKXV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108100v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400199" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596008v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400278" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G01L2MHM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212591v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Gac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.09.013" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170545v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Orsal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Djerboub" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001030" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077689v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Fontana" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abarkan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.11.020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077688v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900531" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845424v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orsal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pantzas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaran" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.041" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7DR6LRC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815384v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahaitouf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001111" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720225v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Srour" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.08.029" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666779v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679703" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643996v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/32/10/104002" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/584178758D112F6CD5A206A66B4FEF32F26AA3DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277006v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Srour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahaitouf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gautier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Moudakir" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662974" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642162v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontana" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gille" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2136322" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473710v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khireddine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEE.2010.V2.227" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322143v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sperandio" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laachachi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruch" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poil&#226;ne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2010.1458" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473709v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEE.2009.V1.103" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277015v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maloufi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sirenko" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008144" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6174C4B6FD4CF069E783ACA39801527E59B588C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311729v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3124-1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181707v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Sirenko" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322257v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abarkan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cuniot-Ponsard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3033-3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RCWCGHBH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181670v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ougazzaden" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aggerstam" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200778490" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7C3N3RZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302942v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ney" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3036979" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186014v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana L Bravina" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas V Morozovsky" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna N Morozovska" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701368166" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186004v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulanger" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menaert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zaccaro" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.11.036" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7FJ8P2R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186002v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Saadon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic&#233;phore Th&#233;ofanous" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/8/8/009" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7CDB15B3754C3AF013C762114329E03D858A39A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186008v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebrun" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sebald" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1755-z" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZMMNJSN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186010v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelenc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.000398" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186006v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Franke" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Talik" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystian Roleder" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Polg&#225;r" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/24/007" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186020v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190490457843" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186026v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2003.10.009" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT9GD49S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186027v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Fontana" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1196-5" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5R2W1MP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186028v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.002346" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186024v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.001661" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186030v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolata" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Czapla" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.001973" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186033v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.001980" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186035v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibanez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ney" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.000427" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186038v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hassan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186044v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Righi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Moreira" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050545" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186047v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Abrial" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.15.001009" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186042v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186039v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050578" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57B1406A3F5A0E038F167A1C6AD7BA19B16E4FBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186045v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.2523" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186050v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.14.002818" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186051v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wyncke" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brehat" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186463v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199608210527" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186053v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.111742" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350688v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03414657v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281130v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pradere" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L Voss" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281183v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Voss" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186275v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186278v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186279v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>