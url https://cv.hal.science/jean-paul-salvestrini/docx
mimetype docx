--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -943,3731 +943,3731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Confinement in Hexagonal Boron Nitride Bubbles Using UV Laser Illumination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer of III-nitride epitaxial layers onto pre-patterned silicon substrates for the simple fabrication of free-standing MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajat Gujrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Z Tijent</w:t>
+                <w:t xml:space="preserve">Cédric Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montassar B Bouzourâa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rajat Gujrati</w:t>
+                <w:t xml:space="preserve">Liviu Nicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.2406794. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (10), pp.104102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202406794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0191772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739820v2</w:t>
+                <w:t xml:space="preserve">hal-04495378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled nano-roughening of the GaN surface by post-growth thermal annealing</w:t>
+                <w:t xml:space="preserve">Hydrogen Confinement in Hexagonal Boron Nitride Bubbles Using UV Laser Illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Malek</w:t>
+                <w:t xml:space="preserve">Fatima Z Tijent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouzidi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdullah Alshammari</w:t>
+                <w:t xml:space="preserve">Montassar B Bouzourâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Ottapilakkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Perepeliuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajat Gujrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.159668⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2406794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202406794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461405v1</w:t>
+                <w:t xml:space="preserve">hal-04739820v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of self-heating effects in GaN HEMT via h-BN passivation and lift-off transfer to diamond substrate: A simulation study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Voss</w:t>
+                <w:t xml:space="preserve">Controlled nano-roughening of the GaN surface by post-growth thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+                <w:t xml:space="preserve">W. Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdullah Alshammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 301, pp.117185. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 655, pp.159668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2024.117185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.159668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461410v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of III-nitride epitaxial layers onto pre-patterned silicon substrates for the simple fabrication of free-standing MEMS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Kassem</w:t>
+                <w:t xml:space="preserve">Reduction of self-heating effects in GaN HEMT via h-BN passivation and lift-off transfer to diamond substrate: A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Tijent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Faqir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Ayela</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liviu Nicu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124 (10), pp.104102. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 301, pp.117185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0191772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2024.117185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495378v1</w:t>
+                <w:t xml:space="preserve">hal-04461410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Face Semi-Bulk Absorber Boosts Conversion Efficiency of InGaN Solar Cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Stability of Thin hexagonal Boron Nitride grown by MOVPE on Epigraphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Ottapilakkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabeb Belghouthi</w:t>
+                <w:t xml:space="preserve">Abhishek Juyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amani Rached</w:t>
+                <w:t xml:space="preserve">A. Mballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Aillerie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rajat Gujrati</w:t>
+                <w:t xml:space="preserve">P. Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11664-023-10662-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 603, pp.127030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2022.127030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356633v1</w:t>
+                <w:t xml:space="preserve">hal-03818508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling up of Growth, Fabrication, and Device Transfer Process for GaN‐based LEDs on H‐BN Templates to 6‐inch Sapphire Substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phuong Vuong</w:t>
+                <w:t xml:space="preserve">Photoinduced doping in hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perepeliuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gujrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Moudakir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rajat Gujrati</w:t>
+                <w:t xml:space="preserve">A. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashutosh Srivastava</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vishnu Ottapilakkal</w:t>
+                <w:t xml:space="preserve">V. Ottapilakkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (18), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (26), pp.263503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admt.202300600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0146797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460173v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and fabrication process flow for high-efficiency and flexible InGaN solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-Face Semi-Bulk Absorber Boosts Conversion Efficiency of InGaN Solar Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeb Belghouthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Rached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdani Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajat Gujrati</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micrna.2023.207538⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Electronic Materials, 52 (11), pp.7566-7575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-023-10662-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997009v1</w:t>
+                <w:t xml:space="preserve">hal-04356633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced doping in hexagonal boron nitride</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Srivastava</w:t>
+                <w:t xml:space="preserve">Scaling up of Growth, Fabrication, and Device Transfer Process for GaN‐based LEDs on H‐BN Templates to 6‐inch Sapphire Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vuong</w:t>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajat Gujrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ottapilakkal</w:t>
+                <w:t xml:space="preserve">Ashutosh Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Ottapilakkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 122 (26), pp.263503. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0146797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.202300600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142563v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Stability of Thin hexagonal Boron Nitride grown by MOVPE on Epigraphene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vishnu Ottapilakkal</w:t>
+                <w:t xml:space="preserve">Design and fabrication process flow for high-efficiency and flexible InGaN solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajat Gujrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Juyal</w:t>
+                <w:t xml:space="preserve">Soufiane Karrakchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Oliverio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Vuong</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 603, pp.127030. </w:t>
+              <w:t xml:space="preserve">Micro and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 176, pp.207538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2022.127030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micrna.2023.207538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818508v1</w:t>
+                <w:t xml:space="preserve">hal-03997009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosensors for the Rapid Detection of Cardiovascular Biomarkers of Vital Interest: Needs, Analysis and Perspectives</w:t>
+                <w:t xml:space="preserve">Effects of the diameter of thermally generated nanopits on carrier dynamics in AlGaN/GaN heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Abensur Vuillaume</w:t>
+                <w:t xml:space="preserve">Mohamed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Frija-Masson</w:t>
+                <w:t xml:space="preserve">Wafa Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Hadjiat</w:t>
+                <w:t xml:space="preserve">Noureddine Chaaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Alshammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Riquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pia D’ortho</w:t>
+                <w:t xml:space="preserve">Ziaul Raza Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jpm12121942⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (10), pp.105106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.61.10.105106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266801v1</w:t>
+                <w:t xml:space="preserve">hal-05119343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sapphire Substrate Orientation on the van der Waals Epitaxy of III-Nitrides on 2D Hexagonal Boron Nitride: Implication for Optoelectronic Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vishnu Ottapilakkal</w:t>
+                <w:t xml:space="preserve">Biosensors for the Rapid Detection of Cardiovascular Biomarkers of Vital Interest: Needs, Analysis and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Abensur Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+                <w:t xml:space="preserve">Justine Frija-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+                <w:t xml:space="preserve">Meriem Hadjiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pia D’ortho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.1c03481⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jpm12121942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460183v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-effective technology to improve power performance of nanoribbons GaN HEMTs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brahim Benbakhti</w:t>
+                <w:t xml:space="preserve">Influence of Sapphire Substrate Orientation on the van der Waals Epitaxy of III-Nitrides on 2D Hexagonal Boron Nitride: Implication for Optoelectronic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Ottapilakkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Gerbedoen</w:t>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Khediri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maher, Hassan</w:t>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0080240⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.791-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.1c03481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544158v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the diameter of thermally generated nanopits on carrier dynamics in AlGaN/GaN heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cost-effective technology to improve power performance of nanoribbons GaN HEMTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bouzidi</w:t>
+                <w:t xml:space="preserve">Brahim Benbakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Malek</w:t>
+                <w:t xml:space="preserve">J.-C. Gerbedoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Chaaben</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdullah Alshammari</w:t>
+                <w:t xml:space="preserve">Abdelkrim Khediri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziaul Raza Khan</w:t>
+                <w:t xml:space="preserve">Maher, Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (10), pp.105106. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (4), pp.042102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.OE.61.10.105106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0080240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119343v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE of GaN-based mixed dimensional heterostructures on wafer-scale layered 2D hexagonal boron nitride—A key enabler of III-nitride flexible optoelectronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monolithic Free-Standing Large-Area Vertical III-N Light-Emitting Diode Arrays by One-Step h-BN-Based Thermomechanical Self-Lift-Off and Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Karrakchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajat Gujrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Mballo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soufiane Karrakchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0049306⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (6), pp.2614-2621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350328v1</w:t>
+                <w:t xml:space="preserve">hal-03350389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization by photoreflectance of GaN after its partial thermal decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wafa Malek</w:t>
+                <w:t xml:space="preserve">Growth and characterization of cubic GaN grown on GaAs (110) substrate by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Daldoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Kahouli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdullah Alshammari</w:t>
+                <w:t xml:space="preserve">Safa Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Mballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 248, pp.168070. </w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132, pp.105909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijleo.2021.168070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2021.105909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445791v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards P-Type Conduction in Hexagonal Boron Nitride: Doping Study and Electrical Measurements Analysis of hBN/AlGaN Heterojunctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOVPE of GaN-based mixed dimensional heterostructures on wafer-scale layered 2D hexagonal boron nitride—A key enabler of III-nitride flexible optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Mballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Karrakchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11010211⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.061101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0049306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117696v1</w:t>
+                <w:t xml:space="preserve">hal-03350328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic Free-Standing Large-Area Vertical III-N Light-Emitting Diode Arrays by One-Step h-BN-Based Thermomechanical Self-Lift-Off and Transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Towards P-Type Conduction in Hexagonal Boron Nitride: Doping Study and Electrical Measurements Analysis of hBN/AlGaN Heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Mballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashutosh Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Karrakchou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adama Mballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11010211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03350389v1</w:t>
+                <w:t xml:space="preserve">hal-03117696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of cubic GaN grown on GaAs (110) substrate by MOVPE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Daldoul</w:t>
+                <w:t xml:space="preserve">Optical characterization by photoreflectance of GaN after its partial thermal decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Othmani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+                <w:t xml:space="preserve">Abdelkarim Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Chaaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Alshammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 132, pp.105909. </w:t>
+              <w:t xml:space="preserve">Optik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 248, pp.168070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2021.105909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijleo.2021.168070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350514v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystalline boron rich B(Al)N alloys grown by MOVPE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Halfaya</w:t>
+                <w:t xml:space="preserve">Effectiveness of selective area growth using van der Waals h-BN layer for crack-free transfer of large-size III-N devices onto arbitrary substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Karrakchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Mballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5135505⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77681-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464319v1</w:t>
+                <w:t xml:space="preserve">hal-03120983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Concentration: Research and Development</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single crystalline boron rich B(Al)N alloys grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Halfaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13215721⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (4), pp.042101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5135505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350722v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the Mechanical Adhesion of III–V Materials Grown on Layered h-BN</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photovoltaic Concentration: Research and Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Himer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima El Ayane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara El Yahyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ahaitouf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c16850⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (21), pp.5721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13215721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350674v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of selective area growth using van der Waals h-BN layer for crack-free transfer of large-size III-N devices onto arbitrary substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soufiane Karrakchou</w:t>
+                <w:t xml:space="preserve">Control of the Mechanical Adhesion of III–V Materials Grown on Layered h-BN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Mballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Phuong Vuong</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.211. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (49), pp.55460 - 55466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77681-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c16850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120983v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanopyramid-based absorber to boost the efficiency of InGaN solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOVPE van der Waals epitaxial growth of AlGaN/AlGaN multiple quantum well structures with deep UV emission on large scale 2D h-BN buffered sapphire substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid El Huni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soufiane Karrakchou</w:t>
+                <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saiful Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yacine Halfaya</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthew B Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 507, pp.352-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.10.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.07.090⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282639v1</w:t>
+                <w:t xml:space="preserve">hal-02282679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Area van der Waals Epitaxial Growth of Vertical III-Nitride Nanodevice Structures on Layered Boron Nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Halfaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1900207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/admi.201900207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE van der Waals epitaxial growth of AlGaN/AlGaN multiple quantum well structures with deep UV emission on large scale 2D h-BN buffered sapphire substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Scalable Transfer Approach for Discrete III‐Nitride Devices Using Wafer‐Scale Patterned h‐BN/Sapphire Substrate for Pick‐and‐Place Applications (Adv. Mater. Technol. 10/2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yacine Halfaya</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Mballo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.10.060⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (10), pp.1970057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.201970057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02282679v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Scalable Transfer Approach for Discrete III‐Nitride Devices Using Wafer‐Scale Patterned h‐BN/Sapphire Substrate for Pick‐and‐Place Applications (Adv. Mater. Technol. 10/2019)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+                <w:t xml:space="preserve">Role of the TMG flow rate on the GaN layer properties grown by MOVPE on (hkl) GaAs substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Bishop</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Phuong Vuong</w:t>
+                <w:t xml:space="preserve">A. Bchetnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.201970057⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101, pp.253-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2019.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321646v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the TMG flow rate on the GaN layer properties grown by MOVPE on (hkl) GaAs substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanopyramid-based absorber to boost the efficiency of InGaN solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Saidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Chaaben</w:t>
+                <w:t xml:space="preserve">Walid El Huni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Karrakchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Halfaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bchetnia</w:t>
+                <w:t xml:space="preserve">Muhammad Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. El Gmili</w:t>
+                <w:t xml:space="preserve">Matthew B Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 101, pp.253-261. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190, pp.93-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2019.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2019.07.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282621v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-Emitting Diodes: Large-Area van der Waals Epitaxial Growth of Vertical III-Nitride Nanodevice Structures on Layered Boron Nitride (Adv. Mater. Interfaces 16/2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Halfaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (16), pp.1970102. </w:t>
@@ -4705,103 +4705,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Integration of Thin-Film InGaN-Based Solar Cells on Foreign Substrates with Enhanced Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saiful Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (8), pp.3003-3008. </w:t>
@@ -4852,90 +4852,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the early stages of GaN thermal decomposition at 1200 °C under N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Chaaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 227, pp.16-21. </w:t>
@@ -5012,51 +5012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Gaimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Merghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5101,765 +5101,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01765048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible metal-semiconductor-metal device prototype on wafer-scale thick boron nitride layers grown by MOVPE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Investigation of p-contact performance for indium rich InGaN based light emitting diodes and solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saiful Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-00865-7⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830854v1</w:t>
+                <w:t xml:space="preserve">hal-01830889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mask effect in nano-selective- area-growth by MOCVD on thickness enhancement, indium incorporation, and emission of InGaN nanostructures on AlN-buffered Si(111) substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Puybaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OME.7.000376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of semibulk InGaN-based solar cell using realistic modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul L. Voss</w:t>
+                <w:t xml:space="preserve">Flexible metal-semiconductor-metal device prototype on wafer-scale thick boron nitride layers grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew B Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.08.074⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00865-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630066v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving InGaN heterojunction solar cells efficiency using a semibulk absorber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of semibulk InGaN-based solar cell using realistic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El-Huni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arif</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Belahsene</w:t>
+                <w:t xml:space="preserve">Paul L. Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.09.030⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.687-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.08.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01420490v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of barrier layer indium on efficiency and wavelength of InGaN multiple quantum well (MQW) with and without semi-bulk InGaN buffer for blue to green regime emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+                <w:t xml:space="preserve">Improving InGaN heterojunction solar cells efficiency using a semibulk absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Elhuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, pp.405 - 411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.09.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01830966v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission wavelength red-shift by using “semi-bulk” InGaN buffer layer in InGaN/InGaN multiple-quantum-well</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saiful Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5917,3616 +5917,3616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaN/InGaN multiple-quantum-well grown on InGaN/GaN semi-bulk buffer for blue to cyan emission with improved optical emission and efficiency droop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Influence of barrier layer indium on efficiency and wavelength of InGaN multiple quantum well (MQW) with and without semi-bulk InGaN buffer for blue to green regime emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saiful Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryam Jamroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.02.036⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (8), pp.1600868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830907v1</w:t>
+                <w:t xml:space="preserve">hal-01830966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoselective area growth of defect-free thick indium-rich InGaN nanostructures on sacrificial ZnO templates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Rogers</w:t>
+                <w:t xml:space="preserve">InGaN/InGaN multiple-quantum-well grown on InGaN/GaN semi-bulk buffer for blue to cyan emission with improved optical emission and efficiency droop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saiful Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryam Elouneg-Jamroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthew B Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa6a43⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.291-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830993v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of cubic GaN clusters in hexagonal GaN layers and their dependence with the growth temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Chaaben</w:t>
+                <w:t xml:space="preserve">Nanoselective area growth of defect-free thick indium-rich InGaN nanostructures on sacrificial ZnO templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Puybaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. El Gmili</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Bchetnia</w:t>
+                <w:t xml:space="preserve">Matthew B Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2017.01.007⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (19), pp.195304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa6a43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830926v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas sensors boosted by two-dimensional h-BN enabled transfer on thin substrate foils: towards wearable and portable applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taha Ayari</w:t>
+                <w:t xml:space="preserve">Study of cubic GaN clusters in hexagonal GaN layers and their dependence with the growth temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Bishop</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xin Li</w:t>
+                <w:t xml:space="preserve">A. Bchetnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 138, pp.8-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2017.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15065-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01824881v1</w:t>
+                <w:t xml:space="preserve">hal-01830926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of minority carrier traps contribution in deep level transient spectroscopy measurement in n–GaN Schottky diode</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gas sensors boosted by two-dimensional h-BN enabled transfer on thin substrate foils: towards wearable and portable applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew B Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.11.011⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.15212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15065-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830928v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dc and ac electrical response of MOCVD grown GaN in p-i-n structure, assessed through I – V and admittance measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neslihan Ayarci Kuruoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neslihan Ayarci Kuruoğlu</w:t>
+                <w:t xml:space="preserve">Orhan Özdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orhan Özdemir</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kutsal Bozkurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (50), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6463/aa98b2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of p-contact performance for indium rich InGaN based light emitting diodes and solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+                <w:t xml:space="preserve">Evidence of minority carrier traps contribution in deep level transient spectroscopy measurement in n–GaN Schottky diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarrah Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ahaitouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helge Haas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelaziz Ahaitouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 214 (4), </w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp.529-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830889v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of GaAs substrate orientation on the growth kinetic of GaN layer grown by MOVPE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Bouazizi</w:t>
+                <w:t xml:space="preserve">Investigation of the performance of HEMT based NO, NO2 and NH3 exhaust Gas Sensors for Automotive Antipollution Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Halfaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najla Fourati</w:t>
+                <w:t xml:space="preserve">Sundaram Suresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zerrouki</w:t>
+                <w:t xml:space="preserve">Vincent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, pp.30-38. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.02.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s16030273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277597v1</w:t>
+                <w:t xml:space="preserve">hal-01277595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-crystal nanopyramidal BGaN by nanoselective area growth on AlN/Si(111) and GaN templates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+                <w:t xml:space="preserve">Analytical modeling of polarization effects in InGaN double hetero-junction p-i-n solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeb Belghouthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Bonanno</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Hichem Gazzeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/11/115602⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.168 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277942v1</w:t>
+                <w:t xml:space="preserve">hal-01521110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modeling of polarization effects in InGaN double hetero-junction p-i-n solar cells</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Study and Device Design of NO, NO2, and NH3 Gas Detection for a Wide Dynamic and Large Temperature Range Using Pt/AlGaN/GaN HEMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Halfaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 100, pp.168 - 178. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (18), pp.6828-6838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2593050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01521110v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study and Device Design of NO, NO2, and NH3 Gas Detection for a Wide Dynamic and Large Temperature Range Using Pt/AlGaN/GaN HEMT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xin Li</w:t>
+                <w:t xml:space="preserve">Role of V-pits in the performance improvement of InGaN solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew B. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2016.2593050⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (13), pp.133507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385234v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of V-pits in the performance improvement of InGaN solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Streque</w:t>
+                <w:t xml:space="preserve">Effect of GaAs substrate orientation on the growth kinetic of GaN layer grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew B. Jordan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+                <w:t xml:space="preserve">Najla Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4963817⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.30-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385085v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoselective area growth of GaN by metalorganic vapor phase epitaxy on 4H-SiC using epitaxial graphene as a mask</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Single-crystal nanopyramidal BGaN by nanoselective area growth on AlN/Si(111) and GaN templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bonanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Puybaret</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (11), pp.115602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/11/115602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4943205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01220089v1</w:t>
+                <w:t xml:space="preserve">hal-02277942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Area Two-Dimensional Layered Hexagonal Boron Nitride Grown on Sapphire by Metalorganic Vapor Phase Epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Puybaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (6), pp.3409-3415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the partial decomposition of GaN layers grown by MOVPE with different coalescence degree</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Chaaben</w:t>
+                <w:t xml:space="preserve">Nanoselective area growth of GaN by metalorganic vapor phase epitaxy on 4H-SiC using epitaxial graphene as a mask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Puybaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew B. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 434, pp.72-76. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (10), pp.103105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.10.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4943205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01256993v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-efficiency indium gallium nitride/Si tandem photovoltaic solar cells modeling using indium gallium nitride semibulk material: monolithic integration versus 4-terminal tandem cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wafer-scale controlled exfoliation of metal organic vapor phase epitaxy grown InGaN/GaN multi quantum well structures using low-tack two-dimensional layered h-BN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul B Voss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (11), pp.1436 - 1447. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (17), pp.171106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pip.2807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4948260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01420488v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafer-scale controlled exfoliation of metal organic vapor phase epitaxy grown InGaN/GaN multi quantum well structures using low-tack two-dimensional layered h-BN</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-efficiency indium gallium nitride/Si tandem photovoltaic solar cells modeling using indium gallium nitride semibulk material: monolithic integration versus 4-terminal tandem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El-Huni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4948260⟩</w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (11), pp.1436 - 1447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.2807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385100v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the performance of HEMT based NO, NO2 and NH3 exhaust Gas Sensors for Automotive Antipollution Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Soltani</w:t>
+                <w:t xml:space="preserve">Study of the partial decomposition of GaN layers grown by MOVPE with different coalescence degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Chaaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sundaram Suresh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aubry</w:t>
+                <w:t xml:space="preserve">Amor Bchetnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 434, pp.72-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.10.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s16030273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01277595v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Deep Level Defects in GaN p-i-n Diodes after Beta Particle Irradiation</w:t>
+                <w:t xml:space="preserve">AlGaN-based MQWs grown on a thick relaxed AlGaN buffer on AlN templates emitting at 285 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Belhasene</w:t>
+                <w:t xml:space="preserve">Xiaogai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noor Alhuda Al Saqri</w:t>
+                <w:t xml:space="preserve">S Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dler Jameel</w:t>
+                <w:t xml:space="preserve">Pierre Disseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmadjid Mesli</w:t>
+                <w:t xml:space="preserve">G Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Martinez</w:t>
+                <w:t xml:space="preserve">S Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (4), pp.1090-1100. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.381-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics4041090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.5.000380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257014v1</w:t>
+                <w:t xml:space="preserve">hal-01108085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoselective area growth and characterization of dislocation-free InGaN nanopyramids on AlN buffered Si(111) templates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOVPE grown periodic AlN/BAlN heterostructure with high boron content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li X.</w:t>
+                <w:t xml:space="preserve">Youssef El-Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.L. Bonanno</w:t>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchoüle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4931132⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 414, pp.119-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203766v1</w:t>
+                <w:t xml:space="preserve">hal-01212596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly sensitive detection of NO2 gas using BGaN/GaN superlattice-based double Schottky junction sensors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sundaram Suresh</w:t>
+                <w:t xml:space="preserve">Nanoselective area growth and characterization of dislocation-free InGaN nanopyramids on AlN buffered Si(111) templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Puybaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li X.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Bonanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 106 (24), pp.243504. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 107 (113105), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4931132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4922803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01170536v1</w:t>
+                <w:t xml:space="preserve">hal-01203766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE grown periodic AlN/BAlN heterostructure with high boron content</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouchoüle</w:t>
+                <w:t xml:space="preserve">Highly sensitive detection of NO2 gas using BGaN/GaN superlattice-based double Schottky junction sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Halfaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundaram Suresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 414, pp.119-122. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (24), pp.243504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2014.09.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4922803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212596v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN-based MQWs grown on a thick relaxed AlGaN buffer on AlN templates emitting at 285 nm</w:t>
+                <w:t xml:space="preserve">Model of Ni-63 battery with realistic PIN structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaogai Li</w:t>
+                <w:t xml:space="preserve">Charles Munson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Sundaram</w:t>
+                <w:t xml:space="preserve">Jeremy Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Disseix</w:t>
+                <w:t xml:space="preserve">Belahsene Sofiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Le Gac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Bouchoule</w:t>
+                <w:t xml:space="preserve">Anthony Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.5.000380⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (10), pp.105101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4930870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108085v1</w:t>
+                <w:t xml:space="preserve">hal-01203762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of Ni-63 battery with realistic PIN structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Martinez</w:t>
+                <w:t xml:space="preserve">BAlN thin layers for deep UV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4930870⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 212 (4), pp.745-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201400199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203762v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of in situ reflectance of GaN layers grown by MOVPE on GaAs (001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Laifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Chaaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 86, pp.472-482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spmi.2015.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAlN thin layers for deep UV applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Genty</w:t>
+                <w:t xml:space="preserve">Analysis of Deep Level Defects in GaN p-i-n Diodes after Beta Particle Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Belhasene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Alhuda Al Saqri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dler Jameel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Mesli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 212 (4), pp.745-750. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (4), pp.1090-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201400199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics4041090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108100v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality thick InGaN nanostructures grown by nanoselective area growth for new generation photovoltaic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundaram Suresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Puybaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 212 (4), pp.740-744. </w:t>
@@ -9576,103 +9576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and optical investigations of AlGaN MQWs grown on a relaxed AlGaN buffer on AlN templates for emission at 280 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El-Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 432, pp.37-44. </w:t>
@@ -9704,429 +9704,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandgap energy bowing parameter of strained and relaxed InGaN layers,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale selective area growth of thick, dense, uniform, In-rich, InGaN nanostructure arrays on GaN/sapphire template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Puybaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Orsal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ryad Djerboub</w:t>
+                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OME.4.001030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (16), pp.163105-163105-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4900531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170545v1</w:t>
+                <w:t xml:space="preserve">hal-01077688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the dispersion of the electro-optical and second harmonic coefficients from the refractive index dispersion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bandgap energy bowing parameter of strained and relaxed InGaN layers,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Orsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc D. Fontana</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ryad Djerboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.11.020⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (5), pp.1030-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.4.001030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077689v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale selective area growth of thick, dense, uniform, In-rich, InGaN nanostructure arrays on GaN/sapphire template</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Gmili</w:t>
+                <w:t xml:space="preserve">Calculation of the dispersion of the electro-optical and second harmonic coefficients from the refractive index dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Pantzas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mustapha Abarkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 116 (16), pp.163105-163105-6. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (4), pp.764-768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4900531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077688v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-layered InGaN/GaN structure versus single InGaN layer for solar cells applications: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Orsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10228,51 +10228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of the surface microstructures in thick InGaN layers on GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. El Gmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Orsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10362,103 +10362,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface states effects in GaN Schottky diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Ahaitouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 522, pp.345-351. </w:t>
@@ -10630,77 +10630,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate surface potential determination in Schottky diodes by the use of a correlated current and capacitance voltage measurements. Application to n-InP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ahaitouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Ahaitouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Srour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10772,51 +10772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar blind metal-semiconductor-metal ultraviolet photodetectors using quasi-alloy of BGaN/GaN superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ahaitouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10893,90 +10893,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and control of DC drift in LiNbO3-based Mach-Zehnder modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11017,295 +11017,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution separators wide margin processing of remote sensing data</w:t>
+                <w:t xml:space="preserve">Use of functionalized nanosilica to improve thermo-mechanical properties of epoxy adhesive joint bonding aluminium substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Khireddine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laachachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCEE - International Journal of Computer and Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7763/IJCEE.2010.V2.227⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (4), pp.2844-2849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2010.1458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473710v1</w:t>
+                <w:t xml:space="preserve">hal-00322143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of functionalized nanosilica to improve thermo-mechanical properties of epoxy adhesive joint bonding aluminium substrates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution separators wide margin processing of remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bourson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Khireddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (4), pp.2844-2849. </w:t>
+              <w:t xml:space="preserve">IJCEE - International Journal of Computer and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (4), pp.1793-8163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2010.1458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7763/IJCEE.2010.V2.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322143v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal processing techniques for the ultrasound characterization of complex materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khireddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCEE - International Journal of Computer and Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (5), pp.666-672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11333,841 +11333,841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and morphological studies of GaN thin films grown on different oriented LiNbO 3 substrates by MOVPE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New versatile and linear optical sensor based on electro-optical modulation and compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Maloufi</w:t>
+                <w:t xml:space="preserve">Rémy Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sirenko</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Ney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 43 (3), pp.295-299. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79, pp.123103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2008144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3036979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277015v1</w:t>
+                <w:t xml:space="preserve">hal-00302942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic and dielectric properties of Hafnium-doped congruent lithium niobate crystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc D. Fontana</w:t>
+                <w:t xml:space="preserve">Structural and morphological studies of GaN thin films grown on different oriented LiNbO 3 substrates by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edvard Kokanyan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Sirenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 92, pp.603-608. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (3), pp.295-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-008-3124-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2008144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311729v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and morphological studies of GaN thin ﬁlms grown on diﬀerent oriented LiNbO3 substrates by MOVPE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electro-optic and dielectric properties of Hafnium-doped congruent lithium niobate crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abarkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc D. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap:2008144⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.603-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-008-3124-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00181707v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and wavelength dependencies of the electro-optic coefficients in SBN:60 single crystal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.D. Fontana</w:t>
+                <w:t xml:space="preserve">Structural and morphological studies of GaN thin ﬁlms grown on diﬀerent oriented LiNbO3 substrates by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Cuniot-Ponsard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. A. Sirenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-008-3033-3⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (3), pp.295-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2008144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322257v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN thin films on z- and x-cut LiNbO3 substrates by MOVPE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency and wavelength dependencies of the electro-optic coefficients in SBN:60 single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abarkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ougazzaden</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mireille Cuniot-Ponsard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 91, pp.489-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-008-3033-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200778490⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181670v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New versatile and linear optical sensor based on electro-optical modulation and compensation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GaN thin films on z- and x-cut LiNbO3 substrates by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ougazzaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moudakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Claverie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">T. Aggerstam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200778490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3036979⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00302942v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of LiNbO3 and LiTaO3 single crystals for pyroelectric applications in the wide temperature range</w:t>
               </w:r>
@@ -12205,51 +12205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna N Morozovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 353, pp.636-645. </w:t>
@@ -12339,51 +12339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Menaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 29 (8), pp.975-982. </w:t>
@@ -12459,77 +12459,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Saadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicéphore Théofanous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8, pp.677-682. </w:t>
@@ -12573,290 +12573,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency response and wavelength dispersion of the linear electro-optic effect in PZN-PT (88/12) single crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Electro-optic, thermo-optic, and dielectric properties of YCOB and Nd:YCOB crystals: comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abarkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lebrun</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Pelenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-005-1755-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (2), pp.398-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.22.000398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186008v1</w:t>
+                <w:t xml:space="preserve">hal-00186010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic, thermo-optic, and dielectric properties of YCOB and Nd:YCOB crystals: comparative study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">High frequency response and wavelength dispersion of the linear electro-optic effect in PZN-PT (88/12) single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abarkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 80 (4-5), pp.413-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-005-1755-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.22.000398⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00186010v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature stability of elastic and piezoelectric properties in LiNbO single crystal</w:t>
               </w:r>
@@ -12894,51 +12894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystian Roleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Polgár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 38 (24), pp.4308-4312. </w:t>
@@ -12970,303 +12970,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex elastic properties and piezoelectric activity in stoichiometric and congruent LiNbO3 single crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Comparative study of nonlinear crystals for electro-optic Q-switching of laser resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abarkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krystian Roleder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 304 (1), pp.155-158. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26, pp.449-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00150190490457843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2003.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186020v1</w:t>
+                <w:t xml:space="preserve">hal-00186026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of nonlinear crystals for electro-optic Q-switching of laser resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Complex elastic properties and piezoelectric activity in stoichiometric and congruent LiNbO3 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystian Roleder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 304 (1), pp.155-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00150190490457843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2003.10.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00186026v1</w:t>
+                <w:t xml:space="preserve">hal-00186020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and wavelength dependences of electro-optic coefficients in inorganic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13338,77 +13338,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency dispersion of electro-optical properties over a wide range by means of time-response analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13455,64 +13455,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the electro-optical properties in hybrid organic-inorganic crystals by molecular engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abarkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13598,64 +13598,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kolata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Czapla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13715,51 +13715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect Pockels effect in rubidium hydrogen selenate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Czapla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13819,51 +13819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric-field frequency dependence of Pockels coefficients in 2-amino-5-nitropyridium dihydrogen phosphate organic–inorganic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13949,51 +13949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects due to phase, intensity and contrast in electrooptic modulation. Application to ferroelectric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14038,442 +14038,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic properties of LiKSO4 and LiK1−x Rbx SO4 crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Correlation between dielectric and electrooptic properties related to domains dynamics in RbHSeO crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Czapla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s003400050545⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58 (5), pp.2523-2528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.58.2523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186044v1</w:t>
+                <w:t xml:space="preserve">hal-00186045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characteristics of triclinic rubidium hydrogen selenate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Electro-optic properties of LiKSO4 and LiK1−x Rbx SO4 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Righi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. X. Abrial</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. L. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.15.001009⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 67 (5), pp.559-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003400050545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186047v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-optical and deflection properties of ammonium and rubidium hydrogen selenate crystals - Application to development of a low power Pockels cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kolata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 23, pp.163-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of electrooptic modulation from organic-inorganic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14491,460 +14474,477 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 67 (6), pp.761-763. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003400050578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s003400050578⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between dielectric and electrooptic properties related to domains dynamics in RbHSeO crystals</w:t>
+                <w:t xml:space="preserve">Optical characteristics of triclinic rubidium hydrogen selenate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kolata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 58 (5), pp.2523-2528. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15 (3), pp.1009-1016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.58.2523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.15.001009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186045v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrooptical properties of rubidium hydrogen selenate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Comparative measurements of the frequency dependence of the electrooptical and dielectric coefficient in inorganic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z. Czapla</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wyncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brehat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinear Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 17, pp.271-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186050v1</w:t>
+                <w:t xml:space="preserve">hal-00186051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative measurements of the frequency dependence of the electrooptical and dielectric coefficient in inorganic crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Electrooptical properties of rubidium hydrogen selenate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Brehat</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Czapla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 14 (11), pp.2818-2822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.14.002818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186051v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrooptic investigations in ammonium hydrogen selenate (NH4 HSeO4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15017,77 +15017,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New material with strong electro‐optic effect: Rubidium hydrogen selenate (RbHSeO4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Czapla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15166,103 +15166,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection sensor comprising a selective high-electron-mobility transistor for detecting a gaseous or liquid component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul L. Voss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 16341822. III-NITRIDE MATERIALS. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15280,103 +15280,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection sensor having a sensor cell with a high-electron mobility transistor and ring resonator(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Halfaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 20200278315A1. III-NITRIDE MATERIALS. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15407,90 +15407,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur de détection de gaz d'un composant d'un gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Halfaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul L Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 1462278 2014. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -15512,77 +15512,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur Schottky de detection d’un constituant d’un gaz d’echappement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15656,51 +15656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kolata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15744,51 +15744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulateur ́electrooptique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15819,51 +15819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de polarisation et de modulation ́electrooptique de lumiere, utilisant un cristal de faible dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Salvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16063,51 +16063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473565v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duraz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Baptiste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0295857" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05391891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gujrati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-025-00995-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404857v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tijent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Gujrati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Faqir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Voss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/adb13f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Balli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Ait Jmal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chdil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Mansouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02110" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Perepeliuc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Ottapilakkal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0257889" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739820v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Z Tijent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar B Bouzour&#226;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406794" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Malek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaaben" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Belgacem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alshammari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.159668" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestrini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2024.117185" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nicu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191772" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Rached" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdani Mohammed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-023-10662-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Moudakir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Srivastava" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202300600" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Karrakchou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Oliverio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2023.207538" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04142563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perepeliuc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Srivastava" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ottapilakkal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146797" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Juyal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mballo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.127030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04266801v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abensur Vuillaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Frija-Masson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hadjiat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riquier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D&#8217;ortho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12121942" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460183v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c03481" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03544158v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benbakhti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gerbedoen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khediri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher, Hassan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080240" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Malek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Chaaben" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziaul Raza Khan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.61.10.105106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350328v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Mballo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ayari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049306" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03445791v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Kahouli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2021.168070" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117696v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11010211" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350389v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00206" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350514v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Daldoul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Othmani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2021.105909" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464319v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaram" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Halfaya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135505" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Himer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Ayane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Yahyaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13215721" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350674v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c16850" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120983v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77681-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Huni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Halfaya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arif" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B Jordan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.07.090" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201900207" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282679v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiful Alam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.10.060" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZLG850G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321646v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bishop" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201970057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laifi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saidi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bchetnia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2019.06.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282666v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201970102" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158426v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00663" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831065v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouazizi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Gmili" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2017.10.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01765048v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Munson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gaimard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Merghem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa9e41" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830854v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00865-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830918v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonanno" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puybaret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.000376" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630066v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El-Huni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Voss" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.08.074" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420490v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arif" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Elhuni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belahsene" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.09.030" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MG8FVRM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830966v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Jamroz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600868" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831029v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Elouneg-Jamroz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.09.032" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830907v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.02.036" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830993v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Puybaret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa6a43" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830926v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2017.01.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824881v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15065-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Amor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahaitouf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.11.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831076v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neslihan Ayarci Kuruo&#287;lu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan &#214;zdemir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutsal Bozkurt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa98b2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830889v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Haas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600496" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277597v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Fourati" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zerrouki" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.02.037" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277942v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bonanno" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115602" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521110v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Gazzeh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.09.016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBXFD3TS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385234v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2593050" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385085v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B. Jordan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963817" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220089v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943205" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385055v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00398" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256993v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bouazizi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Bchetnia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.10.035" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP3C5S4C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420488v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2807" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDRQB3KQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385100v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B Voss" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948260" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Suresh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16030273" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257014v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhasene" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Alhuda Al Saqri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dler Jameel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Mesli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martinez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics4041090" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203766v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li X." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Bonanno" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931132" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170536v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922803" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212596v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Gmili" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucho&#252;le" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.09.030" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108085v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogai Li" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sundaram" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Gac" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchoule" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000380" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203762v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Munson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Streque" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belahsene Sofiane" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930870" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203774v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Laifi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.08.015" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRQPJKXV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108100v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400199" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596008v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400278" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G01L2MHM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212591v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Gac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.09.013" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170545v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Orsal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Djerboub" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001030" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077689v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Fontana" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abarkan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.11.020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077688v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900531" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845424v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orsal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pantzas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaran" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.041" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7DR6LRC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815384v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahaitouf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001111" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720225v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Srour" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.08.029" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666779v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679703" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643996v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/32/10/104002" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/584178758D112F6CD5A206A66B4FEF32F26AA3DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277006v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Srour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahaitouf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gautier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Moudakir" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662974" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642162v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontana" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gille" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2136322" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473710v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khireddine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEE.2010.V2.227" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322143v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sperandio" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laachachi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruch" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poil&#226;ne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2010.1458" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473709v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEE.2009.V1.103" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277015v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maloufi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sirenko" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008144" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6174C4B6FD4CF069E783ACA39801527E59B588C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311729v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3124-1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181707v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Sirenko" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322257v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abarkan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cuniot-Ponsard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3033-3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RCWCGHBH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181670v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ougazzaden" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aggerstam" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200778490" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7C3N3RZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302942v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ney" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3036979" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186014v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana L Bravina" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas V Morozovsky" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna N Morozovska" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701368166" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186004v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulanger" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menaert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zaccaro" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.11.036" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7FJ8P2R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186002v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Saadon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic&#233;phore Th&#233;ofanous" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/8/8/009" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7CDB15B3754C3AF013C762114329E03D858A39A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186008v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebrun" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sebald" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1755-z" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZMMNJSN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186010v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelenc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.000398" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186006v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Franke" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Talik" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystian Roleder" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Polg&#225;r" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/24/007" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186020v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190490457843" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186026v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2003.10.009" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT9GD49S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186027v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Fontana" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1196-5" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5R2W1MP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186028v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.002346" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186024v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.001661" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186030v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolata" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Czapla" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.001973" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186033v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.001980" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186035v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibanez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ney" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.000427" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186038v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hassan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186044v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Righi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Moreira" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050545" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186047v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Abrial" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.15.001009" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186042v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186039v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050578" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57B1406A3F5A0E038F167A1C6AD7BA19B16E4FBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186045v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.2523" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186050v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.14.002818" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186051v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wyncke" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brehat" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186463v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199608210527" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186053v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.111742" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350688v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03414657v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281130v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pradere" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L Voss" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281183v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Voss" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186275v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186278v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186279v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473565v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duraz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Baptiste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0295857" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05391891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gujrati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ayela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-025-00995-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404857v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tijent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Gujrati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Faqir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Voss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/adb13f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Balli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Ait Jmal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chdil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Mansouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02110" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Perepeliuc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Ottapilakkal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0257889" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nicu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0191772" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739820v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Z Tijent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar B Bouzour&#226;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406794" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Malek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzidi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaaben" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Belgacem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alshammari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.159668" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvestrini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2024.117185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Juyal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mballo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.127030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04142563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perepeliuc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Srivastava" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ottapilakkal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146797" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Rached" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdani Mohammed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-023-10662-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Moudakir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Srivastava" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202300600" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Karrakchou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Oliverio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2023.207538" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzidi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Malek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Chaaben" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziaul Raza Khan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.61.10.105106" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04266801v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abensur Vuillaume" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Frija-Masson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hadjiat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riquier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D&#8217;ortho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12121942" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c03481" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03544158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Soltani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Benbakhti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gerbedoen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khediri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher, Hassan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080240" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350389v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Mballo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00206" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350514v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Daldoul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Othmani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2021.105909" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ayari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049306" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11010211" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03445791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Kahouli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2021.168070" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120983v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77681-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464319v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaram" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Halfaya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135505" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Himer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Ayane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Yahyaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13215721" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350674v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c16850" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282679v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiful Alam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Halfaya" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.10.060" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZLG850G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201900207" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321646v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bishop" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201970057" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laifi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saidi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bchetnia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Gmili" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2019.06.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Huni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arif" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B Jordan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2019.07.090" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282666v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201970102" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158426v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00663" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831065v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouazizi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Gmili" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2017.10.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01765048v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Munson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Gaimard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Merghem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa9e41" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830889v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Haas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600496" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830918v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonanno" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puybaret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.000376" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830854v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00865-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El-Huni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Voss" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.08.074" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420490v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arif" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Elhuni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belahsene" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.09.030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MG8FVRM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831029v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Elouneg-Jamroz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.09.032" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830966v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Jamroz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600868" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830907v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.02.036" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830993v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Puybaret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa6a43" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830926v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2017.01.007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824881v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15065-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831076v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neslihan Ayarci Kuruo&#287;lu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan &#214;zdemir" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kutsal Bozkurt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa98b2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830928v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Amor" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ahaitouf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.11.011" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277595v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Suresh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aubry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16030273" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521110v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Gazzeh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.09.016" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBXFD3TS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385234v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2016.2593050" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385085v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B. Jordan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963817" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277597v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Fourati" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zerrouki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.02.037" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277942v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bonanno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/11/115602" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385055v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00398" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220089v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943205" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385100v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B Voss" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948260" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420488v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2807" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDRQB3KQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256993v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bouazizi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Bchetnia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.10.035" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP3C5S4C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108085v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogai Li" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sundaram" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Disseix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Gac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchoule" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000380" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212596v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Gmili" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucho&#252;le" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2014.09.030" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203766v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li X." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Bonanno" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931132" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170536v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922803" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203762v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Munson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Streque" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belahsene Sofiane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martinez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4930870" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108100v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400199" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203774v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Laifi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.08.015" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRQPJKXV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257014v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhasene" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Alhuda Al Saqri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dler Jameel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Mesli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics4041090" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596008v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201400278" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G01L2MHM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212591v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Gac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.09.013" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077688v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900531" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170545v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Orsal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Djerboub" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001030" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077689v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Fontana" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abarkan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.11.020" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845424v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orsal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pantzas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moudakir" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sundaran" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.07.041" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7DR6LRC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815384v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahaitouf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.3.001111" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720225v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Srour" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.08.029" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666779v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679703" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643996v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/32/10/104002" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/584178758D112F6CD5A206A66B4FEF32F26AA3DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277006v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Srour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ahaitouf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gautier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Moudakir" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662974" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642162v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontana" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gille" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2136322" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322143v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sperandio" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laachachi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruch" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poil&#226;ne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2010.1458" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473710v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khireddine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEE.2010.V2.227" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473709v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCEE.2009.V1.103" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302942v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ney" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3036979" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277015v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maloufi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sirenko" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008144" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6174C4B6FD4CF069E783ACA39801527E59B588C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311729v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Kokanyan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3124-1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181707v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Sirenko" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322257v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abarkan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Fontana" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cuniot-Ponsard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3033-3" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RCWCGHBH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181670v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ougazzaden" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aggerstam" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200778490" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7C3N3RZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186014v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana L Bravina" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas V Morozovsky" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna N Morozovska" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701368166" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186004v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segonds" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulanger" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menaert" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zaccaro" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.11.036" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7FJ8P2R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186002v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Saadon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic&#233;phore Th&#233;ofanous" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/8/8/009" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7CDB15B3754C3AF013C762114329E03D858A39A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186010v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelenc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.22.000398" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186008v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebrun" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sebald" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1755-z" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZMMNJSN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186006v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Franke" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Talik" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystian Roleder" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Polg&#225;r" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/24/007" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186026v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2003.10.009" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT9GD49S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186020v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190490457843" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186027v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Fontana" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1196-5" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5R2W1MP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186028v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.002346" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186024v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.001661" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186030v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kolata" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Czapla" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.001973" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186033v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.001980" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186035v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibanez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ney" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.17.000427" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186038v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hassan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186045v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.2523" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186044v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Righi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Moreira" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050545" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186042v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186039v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050578" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57B1406A3F5A0E038F167A1C6AD7BA19B16E4FBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186047v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Abrial" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.15.001009" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186051v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wyncke" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brehat" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186050v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.14.002818" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186463v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150199608210527" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186053v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.111742" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350688v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03414657v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281130v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pradere" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L Voss" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281183v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Voss" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186275v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186278v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186279v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>