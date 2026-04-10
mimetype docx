--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -636,291 +636,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest advances and future perspectives in Armillaria research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metapop: An individual-based model for simulating the evolution of tree populations in spatially and temporally heterogeneous landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Soularue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Thöni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renate Heinzelmann</w:t>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Dutech</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07060661.2018.1558284⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.296-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628842v1</w:t>
+                <w:t xml:space="preserve">hal-02620430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metapop: An individual-based model for simulating the evolution of tree populations in spatially and temporally heterogeneous landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latest advances and future perspectives in Armillaria research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Heinzelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dutech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetyana Tsykun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Soularue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), pp.296-305. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (1), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07060661.2018.1558284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620430v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in traits associated with parasitism and saprotrophism in a fungal root-rot pathogen invading intensive pine plantations</w:t>
               </w:r>
@@ -1079,51 +1079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Desprez Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (6), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1170,51 +1170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary responses of tree phenology to the combined effects of assortative mating, gene flow and divergent selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Soularue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113 (6), pp.485-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1261,51 +1261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assortative mating and gene flow generate clinal phenological variation in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Soularue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (79), 30 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1410,51 +1410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Soularue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Desprez-Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Plant Pathology (ICPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Plant Pathology (ISPP). USA. The American Phytopathological Society (APS), USA., Jul 2018, Boston, United States. 80 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1557,51 +1557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary responses of bud phenology to climate change in the Fagaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2380,51 +2380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Evoltree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jacques-Gustave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2641,51 +2641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05172513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;cans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ghelardini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrin Gross" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71513" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Soularue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Demen&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soularue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Th&#246;ni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Arnoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/724579" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Heinzelmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Tsykun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2018.1558284" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12958" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.01.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605863v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f8060205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.51" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-79" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-108-10-S1.240" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809589v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805706v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raspail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacques-Gustave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann. Ruttens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kumpiene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;cans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepoittevin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Puschenreiter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Adriaensen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B&#246;hm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805711v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Evoltree" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Millox" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05172513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;cans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ghelardini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrin Gross" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71513" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Soularue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Demen&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soularue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Th&#246;ni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Arnoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/724579" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12958" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Heinzelmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Tsykun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2018.1558284" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.01.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605863v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f8060205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.51" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-79" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-108-10-S1.240" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809589v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805706v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raspail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacques-Gustave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann. Ruttens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kumpiene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;cans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepoittevin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Puschenreiter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Adriaensen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B&#246;hm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805711v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Evoltree" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Millox" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>