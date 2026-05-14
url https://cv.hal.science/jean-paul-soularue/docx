--- v1 (2026-04-10)
+++ v2 (2026-05-14)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Thermal Plasticity in &amp;lt;i&amp;gt;Hymenoscyphus fraxineus&amp;lt;/i&amp;gt; During Ash Dieback Expansion in Europe</w:t>
+                <w:t xml:space="preserve">Quantitative Resistance Deployment Can Strengthen Epidemics in Perennial Plants by Selecting Maladapted Pathogen Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Bécans</w:t>
+                <w:t xml:space="preserve">Jean‐paul Soularue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Robin</w:t>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina B Budde</w:t>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Ghelardini</w:t>
+                <w:t xml:space="preserve">Sukanya Denni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrin Gross</w:t>
+                <w:t xml:space="preserve">Arthur Demené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (6), </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (7), pp.e70123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.71513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.70123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172513v1</w:t>
+                <w:t xml:space="preserve">hal-05315815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Resistance Deployment Can Strengthen Epidemics in Perennial Plants by Selecting Maladapted Pathogen Strains</w:t>
+                <w:t xml:space="preserve">Evolution of Thermal Plasticity in &amp;lt;i&amp;gt;Hymenoscyphus fraxineus&amp;lt;/i&amp;gt; During Ash Dieback Expansion in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐paul Soularue</w:t>
+                <w:t xml:space="preserve">Clémence Bécans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méline Saubin</w:t>
+                <w:t xml:space="preserve">Katharina B Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sukanya Denni</w:t>
+                <w:t xml:space="preserve">Luisa Ghelardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Demené</w:t>
+                <w:t xml:space="preserve">Andrin Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (7), pp.e70123. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.70123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315815v1</w:t>
+                <w:t xml:space="preserve">hal-05172513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs and Trait Integration in Tree Phenotypes: Consequences for the Sustainable Use of Genetic Resources</w:t>
               </w:r>
@@ -636,291 +636,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metapop: An individual-based model for simulating the evolution of tree populations in spatially and temporally heterogeneous landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latest advances and future perspectives in Armillaria research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Heinzelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dutech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetyana Tsykun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Soularue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12958⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07060661.2018.1558284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620430v1</w:t>
+                <w:t xml:space="preserve">hal-02628842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest advances and future perspectives in Armillaria research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dutech</w:t>
+                <w:t xml:space="preserve">Metapop: An individual-based model for simulating the evolution of tree populations in spatially and temporally heterogeneous landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Soularue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Thöni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetyana Tsykun</w:t>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Labbé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 41 (1), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.296-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07060661.2018.1558284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628842v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in traits associated with parasitism and saprotrophism in a fungal root-rot pathogen invading intensive pine plantations</w:t>
               </w:r>
@@ -1053,77 +1053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short rotations in forest plantations accelerate virulence evolution in root-rot pathogenic fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Soularue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Desprez Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (6), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1170,51 +1170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary responses of tree phenology to the combined effects of assortative mating, gene flow and divergent selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Soularue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113 (6), pp.485-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1261,51 +1261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assortative mating and gene flow generate clinal phenological variation in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Soularue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (79), 30 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1371,90 +1371,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the evolution of pathogen virulence in forest pathosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Soularue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Desprez-Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Plant Pathology (ICPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Plant Pathology (ISPP). USA. The American Phytopathological Society (APS), USA., Jul 2018, Boston, United States. 80 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1557,51 +1557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary responses of bud phenology to climate change in the Fagaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2380,51 +2380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Evoltree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jacques-Gustave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2641,51 +2641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05172513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;cans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ghelardini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrin Gross" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71513" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Soularue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Demen&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soularue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Th&#246;ni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Arnoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/724579" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12958" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Heinzelmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Tsykun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2018.1558284" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.01.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605863v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f8060205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.51" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-79" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-108-10-S1.240" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809589v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805706v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raspail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacques-Gustave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann. Ruttens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kumpiene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;cans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepoittevin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Puschenreiter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Adriaensen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B&#246;hm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805711v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Evoltree" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Millox" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Soularue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Demen&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05172513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;cans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ghelardini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrin Gross" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71513" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soularue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Th&#246;ni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Arnoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/724579" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628842v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Heinzelmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Tsykun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2018.1558284" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12958" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.01.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605863v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f8060205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.51" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-79" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-108-10-S1.240" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809589v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805706v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raspail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jacques-Gustave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann. Ruttens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kumpiene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;cans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepoittevin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Puschenreiter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Adriaensen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B&#246;hm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805711v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Evoltree" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Millox" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>